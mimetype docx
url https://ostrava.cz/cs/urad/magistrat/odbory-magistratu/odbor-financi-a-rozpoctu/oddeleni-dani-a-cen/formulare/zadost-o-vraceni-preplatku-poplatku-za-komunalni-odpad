--- v0 (2025-10-21)
+++ v1 (2026-10-07)
@@ -4,1391 +4,850 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="77A4E9E3" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="7" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CADADCB" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF0EFD4" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F2D82DE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+    <w:p w14:paraId="1F2D82DE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
       <w:pPr>
         <w:spacing w:before="66" w:line="456" w:lineRule="exact"/>
         <w:ind w:left="112" w:right="2945"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Žádos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-17"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ácen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>epla</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>poplatk</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:w w:val="99"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ko</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>unáln</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-27"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>odpad</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="30023306" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="30023306" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="10" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F6C45BE" w14:textId="42C4D26F" w:rsidR="00374A3C" w:rsidRDefault="007E4A31" w:rsidP="00FC569C">
+    <w:p w14:paraId="5F6C45BE" w14:textId="273233BC" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31" w:rsidP="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:spacing w:line="250" w:lineRule="exact"/>
         <w:ind w:left="112" w:right="686"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>tn</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>popl</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ate</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FC569C" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>za obecní systém odpadového hospodářství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>cn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ě</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>zá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>va</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="11"/>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>hlášk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ární</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:spacing w:val="10"/>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
-[...91 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...32 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...647 lines deleted...]
-        <w:t>)</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>y)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BC7EB0" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="57BC7EB0" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="13" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7554F8A8" w14:textId="35369058" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="7554F8A8" w14:textId="35369058" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="412"/>
         </w:tabs>
         <w:spacing w:before="75"/>
         <w:ind w:left="412"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251636224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79B08146" wp14:editId="11564234">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="19050" r="17145" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="590" name="Group 364"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -1452,164 +911,174 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="31886001" id="Group 364" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251680256;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMtdRO+gIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JenNqFMMvWFA&#10;txVo9gGKLF8wWfIkJU739SMlO3HTFQO6Ak1okzo8PKSYi8ttK8lGGNtoldPkKKZEKK6LRlU5/bG8&#10;/XRGiXVMFUxqJXL6JCy9XLx/d9F3mUh1rWUhDAEQZbO+y2ntXJdFkeW1aJk90p1Q4Cy1aZmDR1NF&#10;hWE9oLcySuP4JOq1KTqjubAW3l4HJ114/LIU3H0vSysckTkFbs5/Gv+5ws9occGyyrCubvhAg72B&#10;RcsaBUl3UNfMMbI2zQuotuFGW126I67bSJdlw4WvAapJ4oNq7oxed76WKuurbicTSHug05th+bfN&#10;nekeuwcT2IN5r/lPC7pEfVdlUz8+VyGYrPqvuoB+srXTvvBtaVqEgJLI1uv7tNNXbB3h8PLkOE7n&#10;MbSBgy9JTwf5eQ09wkNnsxkl4JrP09AYXt8MRxM8GQ56X8SykNGzHFhh12GM7F4p+39KPdasE74B&#10;FpV4MKQpcnp8nlCiWAvl3xohcDjJ7OQYKWN+CBz1tFMxJx4Ms6D5P2V8ocgo5at6sIyvrbsT2neD&#10;be6tCzNegOV7XAzcl6Bn2UoY94+fSEwgFf4PN2IXBKWGoA8RWcakJyHzgDlCpWOUh0qS+DT9Gxi0&#10;dw+WTsGgn9XIkNUjab5VA2uwCMOdEvtp67TFgVkCu3HMAAGCsMJXYsNs+ZkbY8P3kMLAsjhcE4YS&#10;WBOrIErHHDLDFGiSHobYjyW+afVGLLX3uYMLAFn2XqmmUXB+dv6shuCHI5gCLmEwfFpkO+mt0reN&#10;lL4RUiGZNJ6lQR6rZVOgF/lYU62upCEbhjvQ/2E9gPYsDHaNKjxaLVhxM9iONTLYEC9BXrhvYXbD&#10;sK908QRzbHTYrPBLAEatzW9KetiqObW/1swISuQXBZfxPJnjNXb+YX58CnyJmXpWUw9THKBy6ij0&#10;Hs0rF1b3ujNNVUOmxE+D0p9hDZUNTrrnF1gND7APvOV3KFjPlvT02Uftf5UWfwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAA5o4X/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;pIlaYjalFPVUBFtBvE2z0yQ0Oxuy2yT9925Oepz3Hm++l68n04qBetdYVhAvIhDEpdUNVwq+Dm8P&#10;KxDOI2tsLZOCKzlYF7c3OWbajvxJw95XIpSwy1BB7X2XSenKmgy6he2Ig3eyvUEfzr6SuscxlJtW&#10;LqPoSRpsOHyosaNtTeV5fzEK3kccN0n8OuzOp+315/D48b2LSan7u2nzAsLT5P/CMOMHdCgC09Fe&#10;WDvRKlglSUgqSNMliNmPo+egHGclBVnk8v+C4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBMtdRO+gIAAN0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAOaOF/3gAAAAkBAAAPAAAAAAAAAAAAAAAAAFQFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 365" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYV7ewxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsIIvorlTrujVKFqQ9kVB6w9YLusl9LI5Lqme/fVNodDHYXa+2VlteteIG3XBelaQTzMQ&#10;xJXXlmsFl4/9ZAEiRGSNjWdS8KAAm/XgaYWl9nc+0e0ca5EgHEpUYGJsSylDZchhmPqWOHlX3zmM&#10;SXa11B3eE9w1cpZlz9Kh5dRgsKVXQ9Xn+culN+rCLk1lHnZeUL47vI2/Z/OjUqNhv30BEamP/8d/&#10;6XetoFjm8DsmEUCufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYV7ewxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ž</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-29"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D43340" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="57D43340" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="4" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02BEFF96" w14:textId="236AE115" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="02BEFF96" w14:textId="236AE115" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4139"/>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:ind w:left="212"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251637248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="035C480E" wp14:editId="6C26B140">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="10160" r="7620" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="588" name="Group 362"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -1673,244 +1142,271 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="73B8730A" id="Group 362" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251679232;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL/58F+wIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW2SGnWLoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZVLk0eERc3axayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N5+WlFjHVMGkViKnj8LSi/P37876LhOprrUshCGQRNms73JaO9dlUWR5LVpmj3QnFDhLbVrmYGmq&#10;qDCsh+ytjNI4nke9NkVnNBfWwtur4KTnPn9ZCu6+l6UVjsicAjbnn8Y/1/iMzs9YVhnW1Q0fYLA3&#10;oGhZo6DoPtUVc4xsTPMiVdtwo60u3RHXbaTLsuHCnwFOk8QHp7k1etP5s1RZX3V7moDaA57enJZ/&#10;296a7qG7NwE9mHea/7TAS9R3VTb147oKwWTdf9UF9JNtnPYH35WmxRRwJLLz/D7u+RU7Rzi8nJ/E&#10;6XEMbeDgS9LFQD+voUe4aTmbUQKuWbwMjeH19bA1wZ1hY4q+iGWhokc5oMKug4zsE1P2/5h6qFkn&#10;fAMsMnFvSFPk9GR5SoliLRz/xgiB4iSz+QxhYX0IHPm0UzInHgyzwPk/aXzByEjlq3ywjG+suxXa&#10;d4Nt76wLGi/A8j0uBuwr4LNsJcj94ycSEyiF3+FG7IOSMehDRFYx6UmoPOQcU6VjlE+VJPEi/Vsy&#10;aG+oiMnSaTLoZzUiZPUImu/UgBoswnCmxF5tnbYomBWgG2UGGSAIT/hKbNCW19wYG36HEgaGxeGY&#10;MJTAmFgHUjrmEBmWQJP0IGIvS3zT6q1Yae9zBxcAqjx5pZpGwf4ZiGlyhuCHLVjC63xfFtFOeqv0&#10;TSOlb4RUCGYxm889O1bLpkAnwrGmWl9KQ7YMR6D/DBfoWRiMGlX4ZLVgxfVgO9bIYENxCezCdQvS&#10;DVpf6+IRZGx0GKzwRwBGrc1vSnoYqjm1vzbMCErkFwV38TQ5xlvs/OL4ZJHCwkw966mHKQ6pcuoo&#10;tB7NSxcm96YzTVVDpcQfV+nPMIXKBoXu8QVUwwLGgbf8CAXr2Yyern3U05/S+R8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQD/f6273gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EBv&#10;jeSatsGxHEJoewqFJoXSm2JtbBNrZSzFdv6+m1Nz3Jlh9k2+mlwrBuxD40lDMlcgkEpvG6o0fO/f&#10;HxcgQjRkTesJNVwwwKq4v8tNZv1IXzjsYiW4hEJmNNQxdpmUoazRmTD3HRJ7R987E/nsK2l7M3K5&#10;a+WTUi/SmYb4Q2063NRYnnZnp+FjNOM6Td6G7em4ufzunz9/tglq/TCb1ksQEaf4H4YrPqNDwUwH&#10;fyYbRKthkaac1JAqXnD1E/XKyoGVRIEscnm7oPgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAC/+fBfsCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA/3+tu94AAAAJAQAADwAAAAAAAAAAAAAAAABVBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAGAGAAAAAA==&#10;">
                 <v:shape id="Freeform 363" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5qmJnwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6q4i1ajiCB4ta5/js/m2Rabl9LE2vrpN8LCHoeZ+Q2zWLWmFA3VrrCsYDSMQBCn&#10;VhecKfg5bD+nIJxH1lhaJgUdOVgtex8LjLV98p6axGciQNjFqCD3voqldGlOBt3QVsTBu9naoA+y&#10;zqSu8RngppTjKPqWBgsOCzlWtMkpvScPo4C7ZpKMz53TI3mV9DqVl21yVGrQb9dzEJ5a/x/+a++0&#10;gq/pDN5nwhGQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOapiZ8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>éno*</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ní</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745FCF18" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="745FCF18" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="9" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A98AF01" w14:textId="2064B362" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="1A98AF01" w14:textId="2064B362" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3287"/>
           <w:tab w:val="left" w:pos="4262"/>
           <w:tab w:val="left" w:pos="7123"/>
         </w:tabs>
         <w:spacing w:line="396" w:lineRule="auto"/>
         <w:ind w:left="423" w:right="2144" w:firstLine="8"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0644EAAD" wp14:editId="69955181">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="12700" r="7620" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="586" name="Group 360"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -1974,265 +1470,309 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="52CAA8E8" id="Group 360" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251678208;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQBNtj+gIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW2SGnWLoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyA2JVLk4SFFn13supZshbGNkjlNjmJKhOSqaGSV0x+r&#10;m09LSqxjsmCtkiKnj8LSi/P37856nYlU1aothCHgRNqs1zmtndNZFFlei47ZI6WFBGWpTMccLE0V&#10;FYb14L1rozSO51GvTKGN4sJa2L0KSnru/Zel4O57WVrhSJtTwOb80/jnGp/R+RnLKsN03fABBnsD&#10;io41EoLuXV0xx8jGNC9cdQ03yqrSHXHVRaosGy58DpBNEh9kc2vURvtcqqyv9J4moPaApze75d+2&#10;t0Y/6HsT0IN4p/hPC7xEva6yqR7XVTAm6/6rKqCebOOUT3xXmg5dQEpk5/l93PMrdo5w2JyfxOlx&#10;DGXgoEvSxUA/r6FGeGg5m1ECqlm8DIXh9fVwNMGT4WCKuohlIaJHOaDCqkMb2Sem7P8x9VAzLXwB&#10;LDJxb0hT5PRkuaBEsg7SvzFCYHOS2TxBWBgfDEc+7ZTMiQbNLHD+TxpfMDJS+SofLOMb626F8tVg&#10;2zvrQo8XIPkaFwP2FfBZdi20+8dPJCYQCv/DjdgbJaPRh4isYtKTEHnwObpKRyvvKkniRfo3Z1De&#10;EBGdpVNnUM9qRMjqETTfyQE1SIThTIl9t2llsWFWgG5sM/AARpjhK7aht3zPjbbhPYQwMCwOx4Sh&#10;BMbEOpCimUNkGAJF0kMT+7bEnU5txUp5nTu4ABDlSdvKqRWcn50+yyHo4QiG8H2+D4toJ7WV6qZp&#10;W1+IViKYxWw+9+xY1TYFKhGONdX6sjVky3AE+t9wgZ6ZwaiRhXdWC1ZcD7JjTRtkCN4Cu3DdQuuG&#10;Xl+r4hHa2KgwWOFDAEKtzG9KehiqObW/NswIStovEu7iaXKMt9j5xfHJIoWFmWrWUw2THFzl1FEo&#10;PYqXLkzujTZNVUOkxKcr1WeYQmWDje7xBVTDAsaBl/wIBenZjJ6uvdXTR+n8DwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAP9/rbveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+N&#10;5Jq2wbEcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3PcmWH2Tb6aXCsG7EPjSUMyVyCQSm8bqjR8798f&#10;FyBCNGRN6wk1XDDAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPcdEntH3zsT+ewraXszcrlr&#10;5ZNSL9KZhvhDbTrc1Fiedmen4WM04zpN3obt6bi5/O6fP3+2CWr9MJvWSxARp/gfhis+o0PBTAd/&#10;JhtEq2GRppzUkCpecPUT9crKgZVEgSxyebug+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDQBNtj+gIAANwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD/f6273gAAAAkBAAAPAAAAAAAAAAAAAAAAAFQFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 361" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAneVOOwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6q4q1SjiCB4ta5/js/m2Rabl9LE2vrpN8LCHoeZ+Q2zWLWmFA3VrrCsYDSMQBCn&#10;VhecKfg5bD9nIJxH1lhaJgUdOVgtex8LjLV98p6axGciQNjFqCD3voqldGlOBt3QVsTBu9naoA+y&#10;zqSu8RngppTjKPqWBgsOCzlWtMkpvScPo4C7ZpKMz53TI3mV9DqVl21yVGrQb9dzEJ5a/x/+a++0&#10;gq/ZFN5nwhGQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ3lTjsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="26"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>odn</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:w w:val="102"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7E7754" w14:textId="58BBF4B7" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="6E7E7754" w14:textId="58BBF4B7" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="26"/>
         <w:ind w:left="112" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CEB9B0F" wp14:editId="55166F62">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>249555</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="12065" r="17145" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="584" name="Group 356"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -2296,396 +1836,451 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="66A5EBBF" id="Group 356" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:19.65pt;width:512pt;height:.1pt;z-index:-251676160;mso-position-horizontal-relative:page" coordorigin="833,393" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMbMXp+gIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JU3TGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIZAEmmzXue0dk5nUWR5LTpmj5QWEpylMh1zsDRV&#10;VBjWQ/aujdI4Pol6ZQptFBfWwtur4KRLn78sBXffy9IKR9qcAjbnn8Y/1/iMlucsqwzTdcMHGOwN&#10;KDrWSCi6T3XFHCMb07xI1TXcKKtKd8RVF6mybLjwZ4DTJPHBaW6N2mh/lirrK72nCag94OnNafm3&#10;7a3RD/reBPRg3in+0wIvUa+rbOrHdRWCybr/qgroJ9s45Q++K02HKeBIZOf5fdzzK3aOcHh5Mo/T&#10;4xjawMGXpIuBfl5Dj3DT6WxGCbhmZ7PQGF5fD1sT3Bk2puiLWBYqepQDKuw6yMg+MWX/j6mHmmnh&#10;G2CRiXtDmiKn89M5JZJ1cPwbIwSKk8zmC4SF9SFw5NNOyZx4MMwC5/+k8QUjI5Wv8sEyvrHuVijf&#10;Dba9sy5ovADL97gYsK+Az7JrQe4fP5GYQCn8DjdiH5SMQR8isopJT0LlIeeYKh2jfKokiRfp35JB&#10;e0NFTJZOk0E/qxEhq0fQfCcH1GARhjMl9mrTyqJgVoBulBlkgCA84SuxQVtec2Ns+B1KGBgWh2PC&#10;UAJjYh1I0cwhMiyBJulBxF6W+KZTW7FS3ucOLgBUefK2choF+2dnz84Q/LAFS3id78si2klvpbpp&#10;2tY3opUIJo1naaDHqrYp0It4rKnWl60hW4Yz0H+GG/QsDGaNLHy2WrDierAda9pgQ/UW6IX7FrQb&#10;xL5WxSPo2KgwWeGfAIxamd+U9DBVc2p/bZgRlLRfJFzGs+QYr7Hzi+P5AvASM/Wspx4mOaTKqaPQ&#10;ezQvXRjdG22aqoZKiVeDVJ9hDJUNKt3jC6iGBcwDb/kZCtazIT1d+6inf6XlHwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAJ2x0qTfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvd&#10;xFBt02xKKeqpCG0F8TbNTpPQ7GzIbpP027s56Wn+vMeb32Tr0TSip87VlhXEswgEcWF1zaWCr+P7&#10;0wKE88gaG8uk4EYO1vn9XYaptgPvqT/4UoQQdikqqLxvUyldUZFBN7MtcdDOtjPow9iVUnc4hHDT&#10;yOcoepEGaw4XKmxpW1FxOVyNgo8Bh00Sv/W7y3l7+znOP793MSn1+DBuViA8jf7PDBN+QIc8MJ3s&#10;lbUTjYJFkgSngmQZ6qTH0WvoTtNmDjLP5P8P8l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAzGzF6foCAADdBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAnbHSpN8AAAAJAQAADwAAAAAAAAAAAAAAAABUBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAGAGAAAAAA==&#10;">
                 <v:shape id="Freeform 357" o:spid="_x0000_s1027" style="position:absolute;left:833;top:393;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAitSduxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvC75DGMGbolmVFV2N0hakvangzwMMm3ET3EyWTaprn74RhF4ezpzvzFltOleLK7XBelYwHmUg&#10;iEuvLVcKTsftcA4iRGSNtWdScKcAm3XvZYWF9jfe0/UQK5EgHApUYGJsCilDachhGPmGOHln3zqM&#10;SbaV1C3eEtzVcpJlM+nQcmow2NCHofJy+HHpjSq3C1Oau53mNH7//nz9nUx3Sg363dsSRKQu/h8/&#10;019aQT7P4TEmEUCu/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAitSduxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>éh</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ob</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>neb</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="15"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>š</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>pob</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="04B4B3AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="04B4B3AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="4" w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="235DA587" w14:textId="39AADF40" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="235DA587" w14:textId="3EC48362" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
           <w:tab w:val="left" w:pos="6668"/>
           <w:tab w:val="left" w:pos="9662"/>
         </w:tabs>
         <w:ind w:left="306"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251641344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15A8485F" wp14:editId="5E388749">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="12700" r="7620" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="582" name="Group 354"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -2749,374 +2344,407 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="00FCF74A" id="Group 354" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:512pt;height:.1pt;z-index:-251675136;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAieErn+QIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1Jc2lQZ1i6A0D&#10;uq1Asw9QZPmC2ZImKXG6rx8p2ambrhjQBYhNiRR5eEjR5xf7tiE7YWytZEaTk5gSIbnKa1lm9Mf6&#10;5tOCEuuYzFmjpMjoo7D0YvX+3XmnlyJVlWpyYQg4kXbZ6YxWzullFFleiZbZE6WFBGWhTMscLE0Z&#10;5YZ14L1tojSOZ1GnTK6N4sJa2L0KSrry/otCcPe9KKxwpMkoYHP+afxzg89odc6WpWG6qnkPg70B&#10;RctqCUEPrq6YY2Rr6heu2pobZVXhTrhqI1UUNRc+B8gmiY+yuTVqq30u5bIr9YEmoPaIpze75d92&#10;t0Y/6HsT0IN4p/hPC7xEnS6XYz2uy2BMNt1XlUM92dYpn/i+MC26gJTI3vP7eOBX7B3hsDmbxulp&#10;DGXgoEvSeU8/r6BGeGgxmVACqkmyCIXh1XV/NMGT4WCKuogtQ0SPskeFVYc2sk9M2f9j6qFiWvgC&#10;WGTi3pA6z+h0ATAlayH9GyMENieZTKcIC+OD4cCnHZM50qCZBc7/SeMLRgYqX+WDLfnWuluhfDXY&#10;7s660OM5SL7GeY99DXwWbQPt/vETiQmEwn9/Iw5GyWD0ISLrmHQkRO59Dq7Swcq7SpJ4nv7NGfAW&#10;IqKzdOwM6lkOCFk1gOZ72aMGiTCcKbHvNq0sNswa0A1tBh7ACDN8xTb0lu+5wTa8+xAGhsXxmDCU&#10;wJjYBFI0c4gMQ6BIOmhi35a406qdWCuvc0cXAKI8aRs5toLzk7NnOQQ9HMEQvs8PYRHtqLZS3dRN&#10;4wvRSAQzn8xmnh2rmjpHJcKxptxcNobsGI5A/+sv0DMzGDUy984qwfLrXnasboIMwRtgF65baN3Q&#10;6xuVP0IbGxUGK3wIQKiU+U1JB0M1o/bXlhlBSfNFwl08S07xFju/OJ3OU1iYsWYz1jDJwVVGHYXS&#10;o3jpwuTealOXFURKfLpSfYYpVNTY6B5fQNUvYBx4yY9QkJ7N6PHaWz19lFZ/AAAA//8DAFBLAwQU&#10;AAYACAAAACEA18+Mmd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb43k&#10;mLbBsRxCaHsKhSaFkptibWwTa2UsxXb+vptTe9yZYfZNvppcKwbsQ+NJQzJTIJBKbxuqNHzv358W&#10;IEI0ZE3rCTVcMcCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw8x0SeyffOxP57CtpezNyuWvl&#10;XKkX6UxD/KE2HW5qLM+7i9PwMZpxnSZvw/Z82lwP++fPn22CWj8+TOsliIhT/AvDDZ/RoWCmo7+Q&#10;DaLVsEhTTmpIE15w8xP1ysqRlbkCWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACJ4Suf5AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANfPjJneAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 355" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYQlWNwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6ruilSjiCB4ta5/js/m2Rabl9LE2vrpN8LCHoeZ+Q2zWLWmFA3VrrCsYDSMQBCn&#10;VhecKfg5bD9nIJxH1lhaJgUdOVgtex8LjLV98p6axGciQNjFqCD3voqldGlOBt3QVsTBu9naoA+y&#10;zqSu8RngppTjKJpKgwWHhRwr2uSU3pOHUcBd85WMz53TI3mV9DqVl21yVGrQb9dzEJ5a/x/+a++0&#10;gu/ZBN5nwhGQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWEJVjcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ísl</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zn</w:t>
+      </w:r>
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00330B99" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA3EFED" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="5AA3EFED" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="7" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E3846AA" w14:textId="2978D87B" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="5E3846AA" w14:textId="2978D87B" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3398"/>
           <w:tab w:val="left" w:pos="8305"/>
         </w:tabs>
         <w:ind w:left="282"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ED27A5" wp14:editId="788F3889">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="12700" r="17145" b="14605"/>
                 <wp:wrapNone/>
                 <wp:docPr id="580" name="Group 352"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -3180,192 +2808,219 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5C67CBC2" id="Group 352" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:512pt;height:.1pt;z-index:-251674112;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDT5d9C+QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1rWlTo04x9IYB&#10;3Vag2QcosnzBZEmTlDjt14+S7MRNVwzoAsShTIo8OjxiLi63HUcbpk0rRYGT4xgjJqgsW1EX+Ofy&#10;9miOkbFElIRLwQr8xAy+XHz8cNGrnKWykbxkGkESYfJeFbixVuVRZGjDOmKOpWICnJXUHbGw1HVU&#10;atJD9o5HaRyfRr3UpdKSMmPg7XVw4oXPX1WM2h9VZZhFvMCAzfqn9s+Ve0aLC5LXmqimpQMM8g4U&#10;HWkFFN2luiaWoLVuX6XqWqqlkZU9prKLZFW1lPkzwGmS+OA0d1qulT9Lnfe12tEE1B7w9O609Pvm&#10;TqtH9aADejDvJf1lgJeoV3U+9bt1HYLRqv8mS+gnWVvpD76tdOdSwJHQ1vP7tOOXbS2i8PJ0Fqcn&#10;MbSBgi9Jzwb6aQM9cpvmWYYRuLJkHhpDm5tha+J2ho2p80UkDxU9ygGV6zrIyOyZMv/H1GNDFPMN&#10;MI6JB43assCzeYKRIB0c/1Yz5sSJslnmYLn6EDjyaaZkTjwuzADn/6TxFSMjlW/yQXK6NvaOSd8N&#10;srk3Nmi8BMv3uBywL4HPquMg989HKEZQyn2HG7ELgqOGoE8RWsaoR6HykHNMlY5RPlWSxGfp35JB&#10;e/fJ0mky6Gc9IiTNCJpuxYAaLETcTIm92pQ0TjBLQDfKDDJAkDvhG7FBW15zY2z4HUpoGBaHY0Jj&#10;BGNiFUhRxDpkroQzUQ8i9rJ0bzq5YUvpffbgAkCVvZeLaRTsz85fnCH4YYsr4XW+K+vQTnor5G3L&#10;uW8EFw5MGmdpoMdI3pbO6/AYXa+uuEYb4mag/ww36EUYzBpR+mwNI+XNYFvS8mBDdQ70wn0L2g1i&#10;X8nyCXSsZZis8E8ARiP1M0Y9TNUCm99rohlG/KuAy3ienLhrbP3iZHYGeJGeelZTDxEUUhXYYui9&#10;M69sGN1rpdu6gUqJV4OQX2AMVa1TuscXUA0LmAfe8jMUrBdDerr2Uft/pcUfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA18+Mmd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb43k&#10;mLbBsRxCaHsKhSaFkptibWwTa2UsxXb+vptTe9yZYfZNvppcKwbsQ+NJQzJTIJBKbxuqNHzv358W&#10;IEI0ZE3rCTVcMcCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw8x0SeyffOxP57CtpezNyuWvl&#10;XKkX6UxD/KE2HW5qLM+7i9PwMZpxnSZvw/Z82lwP++fPn22CWj8+TOsliIhT/AvDDZ/RoWCmo7+Q&#10;DaLVsEhTTmpIE15w8xP1ysqRlbkCWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANPl30L5AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANfPjJneAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 353" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdjiFtxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsIIvorlTrujVKFqQ9kVB6w9YLusl9LI5Lqme/fVNodDHYXa+2VlteteIG3XBelaQTzMQ&#10;xJXXlmsFl4/9ZAEiRGSNjWdS8KAAm/XgaYWl9nc+0e0ca5EgHEpUYGJsSylDZchhmPqWOHlX3zmM&#10;SXa11B3eE9w1cpZlz9Kh5dRgsKVXQ9Xn+culN+rCLk1lHnZeUL47vI2/Z/OjUqNhv30BEamP/8d/&#10;6XetoFjk8DsmEUCufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdjiFtxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Obec</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>PS</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFBD35B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="2FFBD35B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="9" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE81D9A" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="6AE81D9A" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C48B17" w14:textId="2273D622" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="65C48B17" w14:textId="2273D622" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:ind w:hanging="308"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C16DB8D" wp14:editId="5CA43436">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="14605" r="17145" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="578" name="Group 350"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -3429,419 +3084,478 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="65C34C60" id="Group 350" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251673088;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwVjnk/AIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIZAEmmzXue0dk5nUWR5LTpmj5QWEpylMh1zsDRV&#10;VBjWQ/aujdI4Pol6ZQptFBfWwtur4KRLn78sBXffy9IKR9qcAjbnn8Y/1/iMlucsqwzTdcMHGOwN&#10;KDrWSCi6T3XFHCMb07xI1TXcKKtKd8RVF6mybLjwZ4DTJPHBaW6N2mh/lirrK72nCag94OnNafm3&#10;7a3RD/reBPRg3in+0wIvUa+rbOrHdRWCybr/qgroJ9s45Q++K02HKeBIZOf5fdzzK3aOcHh5chyn&#10;8xjawMGXpIuBfl5Dj3DT6WxGCbjm8zQ0htfXw9YEd4aN3hexLFT0KAdU2HWQkX1iyv4fUw8108I3&#10;wCIT94Y0RU6PF2eUSNbB8W+MEChOMjtOEDLWh8CRTzslc+LBMAuc/5PGF4yMVL7KB8v4xrpboXw3&#10;2PbOuqDxAizf42LAvgI+y64FuX/8RGICpfA73Ih9UDIGfYjIKiY9CZWHnGOqdIzyqZIkXqR/Swbt&#10;DRUxWTpNBv2sRoSsHkHznRxQg0UYzpTYq00ri4JZAbpRZpABgvCEr8QGbXnNjbHhdyhhYFgcjglD&#10;CYyJdSBFM4fIsASapAcRe1nim05txUp5nzu4AFDlydvKaRTsn4GYJmcIftiCJeASBsOXRbST3kp1&#10;07Stb0QrEUwaz9JAj1VtU6AX8VhTrS9bQ7YMZ6D/4Hkg27MwmDWy8NlqwYrrwXasaYMN8S3QC/ct&#10;aDeIfa2KR9CxUWGywj8BGLUyvynpYarm1P7aMCMoab9IuIxnyRyvsfOL+fEC8BIz9aynHiY5pMqp&#10;o9B7NC9dGN0bbZqqhkqJV4NUn2EMlQ0q3eMLqIYFzANv+RkK1rMhPV37qKd/peUfAAAA//8DAFBL&#10;AwQUAAYACAAAACEADmjhf94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnB&#10;m92kiVpiNqUU9VQEW0G8TbPTJDQ7G7LbJP33bk56nPceb76XryfTioF611hWEC8iEMSl1Q1XCr4O&#10;bw8rEM4ja2wtk4IrOVgXtzc5ZtqO/EnD3lcilLDLUEHtfZdJ6cqaDLqF7YiDd7K9QR/OvpK6xzGU&#10;m1Yuo+hJGmw4fKixo21N5Xl/MQreRxw3Sfw67M6n7fXn8PjxvYtJqfu7afMCwtPk/8Iw4wd0KALT&#10;0V5YO9EqWCVJSCpI0yWI2Y+j56AcZyUFWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAPBWOeT8AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAA5o4X/eAAAACQEAAA8AAAAAAAAAAAAAAAAAVgUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABhBgAAAAA=&#10;">
                 <v:shape id="Freeform 351" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWLV1MxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsEJfiuZUrq2nUbRQ6ouFnv0By2W9BC+b4xL17K9vhEIfh9n5Zme57l0jLtQF61nBZJyB&#10;IK68tlwr+D68j15BhIissfFMCm4UYL0aPCyx0P7KX3QpYy0ShEOBCkyMbSFlqAw5DGPfEifv6DuH&#10;McmulrrDa4K7Rk6z7Fk6tJwaDLb0Zqg6lWeX3qhzOzeVudlZTpPt/uPpZzr7VOpx2G8WICL18f/4&#10;L73TCvKXOdzHJALI1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAli1dTMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>SPOL</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>Ý</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ST</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>(o</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
-[...5 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...107 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...104 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4018CBCB" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="4018CBCB" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="3" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="124F0DCE" w14:textId="7980C0F8" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="124F0DCE" w14:textId="7980C0F8" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4139"/>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:ind w:left="212"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43F19EBE" wp14:editId="259252D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="5080" r="7620" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="576" name="Group 348"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -3905,244 +3619,271 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="67F8FC1A" id="Group 348" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251672064;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAH/cPi+gIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyA2JVLk4SFFn1/supZshbGNkjlNjmJKhOSqaGSV0x+r&#10;m0+nlFjHZMFaJUVOH4WlF8v37857nYlU1aothCHgRNqs1zmtndNZFFlei47ZI6WFBGWpTMccLE0V&#10;FYb14L1rozSO51GvTKGN4sJa2L0KSrr0/stScPe9LK1wpM0pYHP+afxzjc9oec6yyjBdN3yAwd6A&#10;omONhKB7V1fMMbIxzQtXXcONsqp0R1x1kSrLhgufA2STxAfZ3Bq10T6XKusrvacJqD3g6c1u+bft&#10;rdEP+t4E9CDeKf7TAi9Rr6tsqsd1FYzJuv+qCqgn2zjlE9+VpkMXkBLZeX4f9/yKnSMcNucncXoc&#10;Qxk46JJ0MdDPa6gRHjqdzSgB1Sw+DYXh9fVwNMGT4WCKuohlIaJHOaDCqkMb2Sem7P8x9VAzLXwB&#10;LDJxb0hT5PRksaBEsg7SvzFCYHOS2fEZwsL4YDjyaadkTjRoZoHzf9L4gpGRylf5YBnfWHcrlK8G&#10;295ZF3q8AMnXuBiwr4DPsmuh3T9+IjGBUPgfbsTeKBmNPkRkFZOehMiDz9FVOlp5V0kSL9K/OYPy&#10;hojoLJ06g3pWI0JWj6D5Tg6oQSIMZ0rsu00riw2zAnRjm4EHMMIMX7ENveV7brQN7yGEgWFxOCYM&#10;JTAm1oEUzRwiwxAokh6a2Lcl7nRqK1bK69zBBYAoT9pWTq3g/OzsWQ5BD0cwhO/zfVhEO6mtVDdN&#10;2/pCtBLBLGbzuWfHqrYpUIlwrKnWl60hW4Yj0P+GC/TMDEaNLLyzWrDiepAda9ogQ/AW2IXrFlo3&#10;9PpaFY/QxkaFwQofAhBqZX5T0sNQzan9tWFGUNJ+kXAXz5JjvMXOL45PFikszFSznmqY5OAqp45C&#10;6VG8dGFyb7RpqhoiJT5dqT7DFCobbHSPL6AaFjAOvORHKEjPZvR07a2ePkrLPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAP9/rbveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+N&#10;5Jq2wbEcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3PcmWH2Tb6aXCsG7EPjSUMyVyCQSm8bqjR8798f&#10;FyBCNGRN6wk1XDDAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPcdEntH3zsT+ewraXszcrlr&#10;5ZNSL9KZhvhDbTrc1Fiedmen4WM04zpN3obt6bi5/O6fP3+2CWr9MJvWSxARp/gfhis+o0PBTAd/&#10;JhtEq2GRppzUkCpecPUT9crKgZVEgSxyebug+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAH/cPi+gIAANwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD/f6273gAAAAkBAAAPAAAAAAAAAAAAAAAAAFQFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 349" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASrCOpwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6q4q1SjiCB4ta5/js/m2Rabl9LE2vrpN8LCHoeZ+Q2zWLWmFA3VrrCsYDSMQBCn&#10;VhecKfg5bD9nIJxH1lhaJgUdOVgtex8LjLV98p6axGciQNjFqCD3voqldGlOBt3QVsTBu9naoA+y&#10;zqSu8RngppTjKPqWBgsOCzlWtMkpvScPo4C7ZpKMz53TI3mV9DqVl21yVGrQb9dzEJ5a/x/+a++0&#10;gq/pFN5nwhGQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEqwjqcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>éno*</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ní</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD15041" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="7DD15041" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="150" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6200C532" w14:textId="189E11DF" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="6200C532" w14:textId="189E11DF" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3287"/>
           <w:tab w:val="left" w:pos="4262"/>
           <w:tab w:val="left" w:pos="7123"/>
         </w:tabs>
         <w:spacing w:line="396" w:lineRule="auto"/>
         <w:ind w:left="423" w:right="2144" w:firstLine="8"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2763B5DE" wp14:editId="0C50F39A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="8255" r="7620" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="574" name="Group 346"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -4206,65 +3947,66 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5A96BD79" id="Group 346" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251671040;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfm83i+QIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JbfWaFIMvWFA&#10;txVo9gGKLF8wW9IkJU739SMlO3XTFQO6ALEpkSIPDyn6/GLfNmQnjK2VXNLkJKZESK7yWpZL+mN9&#10;8+mUEuuYzFmjpFjSR2Hpxer9u/NOZyJVlWpyYQg4kTbr9JJWzuksiiyvRMvsidJCgrJQpmUOlqaM&#10;csM68N42URrH86hTJtdGcWEt7F4FJV15/0UhuPteFFY40iwpYHP+afxzg89odc6y0jBd1byHwd6A&#10;omW1hKAHV1fMMbI19QtXbc2NsqpwJ1y1kSqKmgufA2STxEfZ3Bq11T6XMutKfaAJqD3i6c1u+bfd&#10;rdEP+t4E9CDeKf7TAi9Rp8tsrMd1GYzJpvuqcqgn2zrlE98XpkUXkBLZe34fD/yKvSMcNuezOJ3G&#10;UAYOuiRd9PTzCmqEh04nE0pANYlPQ2F4dd0fTfBkOJiiLmJZiOhR9qiw6tBG9okp+39MPVRMC18A&#10;i0zcG1LnSzpbzCiRrIX0b4wQ2JxkMl0gLIwPhgOfdkzmSINmFjj/J40vGBmofJUPlvGtdbdC+Wqw&#10;3Z11ocdzkHyN8x77Gvgs2gba/eMnEhMIhf/+RhyMksHoQ0TWMelIiNz7HFylg5V3lSTxIv2bMyhv&#10;iIjO0rEzqGc5IGTVAJrvZY8aJMJwpsS+27Sy2DBrQDe0GXgAI8zwFdvQW77nBtvw7kMYGBbHY8JQ&#10;AmNiE0jRzCEyDIEi6aCJfVviTqt2Yq28zh1dAIjypG3k2ArOT86e5RD0cARD+D4/hEW0o9pKdVM3&#10;jS9EIxHMYjKfe3asauoclQjHmnJz2RiyYzgC/a+/QM/MYNTI3DurBMuve9mxugkyBG+AXbhuoXVD&#10;r29U/ghtbFQYrPAhAKFS5jclHQzVJbW/tswISpovEu7iWTLFW+z8YjpbpLAwY81mrGGSg6sldRRK&#10;j+KlC5N7q01dVhAp8elK9RmmUFFjo3t8AVW/gHHgJT9CQXo2o8drb/X0UVr9AQAA//8DAFBLAwQU&#10;AAYACAAAACEA/3+tu94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hAb43k&#10;mrbBsRxCaHsKhSaF0ptibWwTa2UsxXb+vptTc9yZYfZNvppcKwbsQ+NJQzJXIJBKbxuqNHzv3x8X&#10;IEI0ZE3rCTVcMMCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw9x0Se0ffOxP57CtpezNyuWvl&#10;k1Iv0pmG+ENtOtzUWJ52Z6fhYzTjOk3ehu3puLn87p8/f7YJav0wm9ZLEBGn+B+GKz6jQ8FMB38m&#10;G0SrYZGmnNSQKl5w9RP1ysqBlUSBLHJ5u6D4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AB+bzeL5AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAP9/rbveAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 347" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNMhhFxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYXemo1Sq8SsIoVAr03V9vjMPpPQ7NuQ3eZPP323IHgcZuY3TLofTSN66lxtWcEiikEQ&#10;F1bXXCo4fmRPGxDOI2tsLJOCiRzsd/NZiom2A79Tn/tSBAi7BBVU3reJlK6oyKCLbEscvKvtDPog&#10;u1LqDocAN41cxvGLNFhzWKiwpdeKiu/8xyjgqX/Ol5+T0wt5kfR7br6y/KTU48N42ILwNPp7+NZ+&#10;0wpW6xX8nwlHQO7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI0yGEXEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3744CD22" wp14:editId="4FB7C5E2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>442595</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="17145" r="17145" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="572" name="Group 344"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -4328,287 +4070,336 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="41E61423" id="Group 344" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:34.85pt;width:512pt;height:.1pt;z-index:-251670016;mso-position-horizontal-relative:page" coordorigin="833,697" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8mHJk+QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZVLk0eERc36xayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N59OKbGOqYJJrUROH4WlF8v37877LhOprrUshCGQRNms73JaO9dlUWR5LVpmj3QnFDhLbVrmYGmq&#10;qDCsh+ytjNI4Pol6bYrOaC6shbdXwUmXPn9ZCu6+l6UVjsicAjbnn8Y/1/iMlucsqwzr6oYPMNgb&#10;ULSsUVB0n+qKOUY2pnmRqm240VaX7ojrNtJl2XDhzwCnSeKD09waven8Waqsr7o9TUDtAU9vTsu/&#10;bW9N99Ddm4AezDvNf1rgJeq7Kpv6cV2FYLLuv+oC+sk2TvuD70rTYgo4Etl5fh/3/IqdIxxenhzH&#10;6TyGNnDwJelioJ/X0CPcdDqbUQKuk7NFaAyvr4etCe4MG1P0RSwLFT3KARV2HWRkn5iy/8fUQ806&#10;4RtgkYl7Q5oip8cLgKlYC8e/MUKgOMlsfoywsD4EjnzaKZkTD4ZZ4PyfNL5gZKTyVT5YxjfW3Qrt&#10;u8G2d9YFjRdg+R4XA/YV8Fm2EuT+8ROJCZTC73Aj9kHJGPQhIquY9CRUHnKOqdIxyqdKkniR/i0Z&#10;8BYqYrJ0mgz6WY0IWT2C5js1oAaLMJwpsVdbpy0KZgXoRplBBgjCE74SG7TlNTfGht+hhIFhcTgm&#10;DCUwJtaBlI45RIYl0CQ9iNjLEt+0eitW2vvcwQWAKk9eqaZRsH929uwMwQ9bsITX+b4sop30Vumb&#10;RkrfCKkQTBrP0kCP1bIp0It4rKnWl9KQLcMZ6D/DDXoWBrNGFT5bLVhxPdiONTLYUF0CvXDfgnaD&#10;2Ne6eAQdGx0mK/wTgFFr85uSHqZqTu2vDTOCEvlFwWU8S+Z4jZ1fzI8XgJeYqWc99TDFIVVOHYXe&#10;o3npwujedKapaqiUeDUo/RnGUNmg0j2+gGpYwDzwlp+hYD0b0tO1j3r6V1r+AQAA//8DAFBLAwQU&#10;AAYACAAAACEALFO3CN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb43s&#10;mubHtRxCaHsKhSaF0tvG2tgm1spYiu28feVTc9yZYfabbD2aRvTUudqygngWgSAurK65VPB9eH9a&#10;gnAeWWNjmRRcycE6v7/LMNV24C/q974UoYRdigoq79tUSldUZNDNbEscvJPtDPpwdqXUHQ6h3DTy&#10;OYrm0mDN4UOFLW0rKs77i1HwMeCwSeK3fnc+ba+/h5fPn11MSj0+jJtXEJ5G/x+GCT+gQx6YjvbC&#10;2olGwTJJQlLBfLUAMflxtAjKcVJWIPNM3i7I/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD8mHJk+QIAAN0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAsU7cI3wAAAAkBAAAPAAAAAAAAAAAAAAAAAFMFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 345" o:spid="_x0000_s1027" style="position:absolute;left:833;top:697;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3xWqmxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvC75DGMEbqVldtj9bo6gg7U0LVR9g2Ew3wc1k2URdffqmIPTycOZ8Z8582btGnKkL1rOC6SQD&#10;QVx5bblWcNhvH19AhIissfFMCq4UYLkYPMyx1P7C33TexVokCIcSFZgY21LKUBlyGCa+JU7ej+8c&#10;xiS7WuoOLwnuGjnLsifp0HJqMNjSxlB13J1ceqMu7KupzNXmBU3Xn+/j2yz/Umo07FdvICL18f/4&#10;nv7QCornHP7GJALIxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA98VqpsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="26"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>odn</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:w w:val="102"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529A0B78" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="529A0B78" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="7" w:line="110" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB6E18B" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRDefault="00BF5E75">
+    <w:p w14:paraId="7AB6E18B" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRPr="00330B99" w:rsidRDefault="00BF5E75">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:ind w:left="2246"/>
         <w:rPr>
           <w:spacing w:val="-27"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F7815D" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRDefault="00BF5E75">
+    <w:p w14:paraId="54F7815D" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRPr="00330B99" w:rsidRDefault="00BF5E75">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:ind w:left="2246"/>
         <w:rPr>
           <w:spacing w:val="-27"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="362AADF8" w14:textId="1DFCF02F" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="362AADF8" w14:textId="1DFCF02F" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:ind w:left="2246"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="657E4FC4" wp14:editId="58144DE3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1598295</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>27940</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="200025" cy="242570"/>
                 <wp:effectExtent l="7620" t="2540" r="1905" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="563" name="Group 335"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -4914,82 +4705,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="15E2326C" id="Group 335" o:spid="_x0000_s1026" style="position:absolute;margin-left:125.85pt;margin-top:2.2pt;width:15.75pt;height:19.1pt;z-index:-251668992;mso-position-horizontal-relative:page" coordorigin="2517,44" coordsize="315,382" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2u2UEVwQAACwXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNuO2zYQfQ+QfyD4mCKru+0VVhsUSXYR&#10;IG0DxP0AWqIuqCSqpGx58/UdDiVZ1jpp6mYXefA+aClzOJw5nDk60s2bfVWSHZeqEHVEnSubEl7H&#10;IinqLKJ/ru9eryhRLasTVoqaR/SBK/rm9uWLm64JuStyUSZcEnBSq7BrIpq3bRNalopzXjF1JRpe&#10;w2QqZMVauJWZlUjWgfeqtFzbXlidkEkjRcyVgl/fmUl6i/7TlMftH2mqeEvKiEJsLV4lXjf6at3e&#10;sDCTrMmLuA+DnRFFxYoaNh1dvWMtI1tZPHJVFbEUSqTtVSwqS6RpEXPMAbJx7Fk291JsG8wlC7us&#10;GWECaGc4ne02/n13L5vPzSdpoofhRxH/pQAXq2uycDqv7zNjTDbdbyKB82TbVmDi+1RW2gWkRPaI&#10;78OIL9+3JIYf4cBsN6AkhinXd4Nlj3+cwyHpVW7gLCmBWd83JxPn7/u1ntMv9FaunrNYaLbEMPuw&#10;9LH3MZohhP9JkiKJaLDwKalZBTEjrMTz0c88SX2EPwoEN/A8TGcZmHRGIFbwO6IwpDkCMFtxAMA9&#10;WvPV9KGN1KFS1P+rlM85azgWoNKVMEIJR2GgvJOc6+YEND2dSteg4VBPalpMkxltpqDm/rWMvhPB&#10;EQ0WxlvV3nOBtch2H1VrOjyBEVZ40ke+BjZIqxKa/ZfXxCZ6I7yYA8lGM2cwe2WRtU06os+h9zm4&#10;cgcb42rlLE66gjM3O2pX7sEVRJ8N8bF8CDne133MMCJM86mNndYIpXtlDZENLQYewEjn9xVbU4bY&#10;boOt+d9vIYEo5xQpKQGK3JhkG9bqyPQWekg6aFYAQt9XYsfXAmfaWevDHofZsp5aYTlP4jezsEC7&#10;x/Yet9SRTk61FndFWeIRlDUGYnuugUaJskj0rI5GyWzztpRkxzT345/OBbwdmQHH1gl6yzlL3vfj&#10;lhWlGYN9CdACzZiaNUW+EckD1K8U5okCT0AY5EJ+oaSDp0lE1d9bJjkl5YcamvDa8X39+MEbP1hC&#10;vEROZzbTGVbH4CqiLYVz18O3rXlkbRtZZDns5CDytfgV6DctdI1jfCaq/gZ4AEdHhIjk9pgbF0ND&#10;D9yIpfIs3OhdL0yJfT85jkt+TnaER9gjdnR0jk/GjiMgpzGEEh4ez9NGutDjQKUXerzQ47ekI7zE&#10;HElHb2Xa+Vgf/1jp6MOm8Hxc9Bp57GwjHL3gsXaerZiQ49GakQ3myvlZpOP1AOVBOnrXT0OOMzxO&#10;IziicSwy/gM3LmwyHNJp2QgGORkP7GBzLBt9xznhZ6oZtcXoCOI+QzSC7ICaAulohNA3RWNvi2oX&#10;dkNb8/9c0ZhHVMNwvmg0IXnBEP9FNIK27OXks4tGeHufsSIKuScVjSvbvPUMDXe6p6FYxy8K8xU/&#10;JSsuIau5ZPSWT8KKczxOI3hhRSS8E6/dF1a8vEr3r9XwSRZGWvXh52P9zXd6j1bh+JH79h8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDd0jkY3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITv&#10;hb6D2EJvjWznp8GxHEJoewqFJoWS28ba2CbWyliK7bx91VNzHGaY+SZbj6YRPXWutqwgnkQgiAur&#10;ay4VfB/eX5YgnEfW2FgmBTdysM4fHzJMtR34i/q9L0UoYZeigsr7NpXSFRUZdBPbEgfvbDuDPsiu&#10;lLrDIZSbRiZRtJAGaw4LFba0rai47K9GwceAw2Yav/W7y3l7Ox7mnz+7mJR6fho3KxCeRv8fhj/8&#10;gA55YDrZK2snGgXJPH4NUQWzGYjgJ8tpAuIUdLIAmWfy/kD+CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADa7ZQRXBAAALBcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAN3SORjfAAAACAEAAA8AAAAAAAAAAAAAAAAAsQYAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC9BwAAAAA=&#10;">
                 <v:group id="Group 342" o:spid="_x0000_s1027" style="position:absolute;left:2533;top:75;width:283;height:2" coordorigin="2533,75" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyr9XmxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZaRaKriNTSQyg0EUpvj+wzCWbfhuw2f759t1DocZiZ3zD742ga0VPnassK4kUE&#10;griwuuZSwTW/PG1BOI+ssbFMCiZycDzMHvaYaDvwB/WZL0WAsEtQQeV9m0jpiooMuoVtiYN3s51B&#10;H2RXSt3hEOCmkcso2kiDNYeFCls6V1Tcs2+j4HXA4bSKX/r0fjtPX/n6/TONSanH+XjagfA0+v/w&#10;X/tNK1hvnuH3TDgC8vADAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8q/V5sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 343" o:spid="_x0000_s1028" style="position:absolute;left:2533;top:75;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKhGFaxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedGMxIqmraGnBnqxREG+P7GsSmn0b8rYa/31XKHgcZuYbZrHqXaMu1Ent2cBknIAi&#10;LrytuTRwPHyM5qAkIFtsPJOBGwmslsPBAjPrr7ynSx5KFSEsGRqoQmgzraWoyKGMfUscvW/fOQxR&#10;dqW2HV4j3DX6JUlm2mHNcaHClt4qKn7yX2fgtNnZ6WSavrvCfe7zs8g6fIkxz0/9+hVUoD48wv/t&#10;rTWQzlK4n4lHQC//AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMqEYVrEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 340" o:spid="_x0000_s1029" style="position:absolute;left:2533;top:396;width:283;height:2" coordorigin="2533,396" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtMe4KxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8IS9rWkVi1SjiLiyBxFWBfH2aJ5tsXkpTbat/94Iwh6HmfmGWax6U4mWGldaVhCPIhDE&#10;mdUl5wrOp++vGQjnkTVWlknBgxysloOPBabadvxL7dHnIkDYpaig8L5OpXRZQQbdyNbEwbvZxqAP&#10;ssmlbrALcFPJcRQl0mDJYaHAmjYFZffjn1Gw67BbT+Jtu7/fNo/raXq47GNS6nPYr+cgPPX+P/xu&#10;/2gF0ySB15lwBOTyCQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0x7grEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 341" o:spid="_x0000_s1030" style="position:absolute;left:2533;top:396;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVGlq2xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kZRK9FVVCq0p2oqiLdH9pkEs29D3qrpv+8WCj0OM/MNs1h1rlZ3aqXybGA4SEAR&#10;595WXBg4fu1eZqAkIFusPZOBbxJYLXtPC0ytf/CB7lkoVISwpGigDKFJtZa8JIcy8A1x9C6+dRii&#10;bAttW3xEuKv1KEmm2mHFcaHEhrYl5dfs5gycNp92PBxP3lzuPg7ZWWQd9mLMc79bz0EF6sJ/+K/9&#10;bg1Mpq/weyYeAb38AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFUaWrbEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 338" o:spid="_x0000_s1031" style="position:absolute;left:2548;top:60;width:2;height:350" coordorigin="2548,60" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBz4t/jwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hCrPTtA6KVFMRGQcXIviAYXaX5vaBzU1pMm39e7MQXB7Oe70ZTC06al1lWUE8jUAQZ1ZX&#10;XCi4XfeTJQjnkTXWlknBgxxs0o/RGhNtez5Td/GFCCHsElRQet8kUrqsJINuahviwOW2NegDbAup&#10;W+xDuKnlLIoW0mDFoaHEhnYlZffLv1Hw02O//Yq/u+M93z3+rvPT7zEmpT7Hw3YFwtPg3+KX+6AV&#10;zBdhbTgTjoBMnwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBz4t/jwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 339" o:spid="_x0000_s1032" style="position:absolute;left:2548;top:60;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBzvvixQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqZsISpu6ipQqHixYKz0/ss8kNPs2ZJ8a++u7QsHjMDPfMPNl52p1oTZUng2k4wQU&#10;ce5txYWB49f66RlUEGSLtWcycKMAy0W/N8fM+it/0uUghYoQDhkaKEWaTOuQl+QwjH1DHL2Tbx1K&#10;lG2hbYvXCHe1niTJTDusOC6U2NBbSfnP4ewM7I6/79/T0S3Z7PfpiVZeRKcfxgwH3eoVlFAnj/B/&#10;e2sNTGcvcD8Tj4Be/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDBzvvixQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,60;0,411" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 336" o:spid="_x0000_s1033" style="position:absolute;left:2801;top:60;width:2;height:350" coordorigin="2801,60" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAITUU4wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTRRbiW5CkFp6kEJVEG9DdkxCsrMhu03iv+8eCj0+3vcum0wrBupdbVlBvIhAEBdW&#10;11wquJwPLxsQziNrbC2Tggc5yNLZ0w4TbUf+puHkSxFC2CWooPK+S6R0RUUG3cJ2xIG7296gD7Av&#10;pe5xDOGmlcsoepUGaw4NFXa0r6hoTj9GwceIY76K34djc98/buf11/UYk1LP8ynfgvA0+X/xn/tT&#10;K1i/hfnhTDgCMv0FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACE1FOMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 337" o:spid="_x0000_s1034" style="position:absolute;left:2801;top:60;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6YWE5xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gpeSt1E0JboKiJVerCgVjw/ss8kNPs2ZF819te7BcHjMDPfMNN552p1pjZUng2kgwQU&#10;ce5txYWBw/fq9R1UEGSLtWcycKUA81nvaYqZ9Rfe0XkvhYoQDhkaKEWaTOuQl+QwDHxDHL2Tbx1K&#10;lG2hbYuXCHe1HibJWDusOC6U2NCypPxn/+sMbA5/H8fRyzVZb7fpiRZeRKdfxvSfu8UElFAnj/C9&#10;/WkNjN5S+D8Tj4Ce3QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6YWE5xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,60;0,411" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39C6F7CE" wp14:editId="7C1123B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4407535</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="6985" t="8255" r="2540" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="554" name="Group 326"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -5295,82 +5087,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="441259D4" id="Group 326" o:spid="_x0000_s1026" style="position:absolute;margin-left:347.05pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251667968;mso-position-horizontal-relative:page" coordorigin="6941,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4SFuSWwQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu4zYQfS/QfyD42GKji2+xEGdR7G6C&#10;Att2gXU/gJaoCyqJKilbTr++h6QkS46zm3XTYB+cB4Uyh8OZMzOHQ9283Rc52XGpMlGuqHflUsLL&#10;UERZmazon+u7N9eUqJqVEctFyVf0gSv69vbHH26aKuC+SEUecUmgpFRBU61oWtdV4DgqTHnB1JWo&#10;eInJWMiC1XiViRNJ1kB7kTu+686dRsiokiLkSuHX93aS3hr9cczD+o84Vrwm+YrCtto8pXlu9NO5&#10;vWFBIlmVZmFrBjvDioJlJTbtVb1nNSNbmT1SVWShFErE9VUoCkfEcRZy4wO88dwjb+6l2FbGlyRo&#10;kqqHCdAe4XS22vD33b2sPlefpLUew48i/EsBF6epkmA4r98TK0w2zW8iQjzZthbG8X0sC60CLpG9&#10;wfehx5fvaxLiR28ymcwQhRBTPl7mLf5hiiDpVfPl1KMEs/NrG5kw/dCu9b12IZbpOYcFdktjZmuW&#10;Dntrox3C/E+SZNGKzmYzSkpWwGYDK4EtWs+xkzqELwUC3JkadxZmKxZ0QPjupEWhc/MAwHjFAIDR&#10;mifdRxmpQ6ao/5Ypn1NWcZOASmdCD+W8g/JOcq6LE2hOLZpGsMsnNUymwUxTqUAh576aRs9EsEeD&#10;BeFW1fdcmFxku4+qthUeYWQyPGqTYI10ioscxf7zG+ISvZF52IAkvRjy0Yr95JC1SxqiY9fq7FT5&#10;nYxRtfCmi5OqEPODKv+gCtYnnX0s7UwO92VrM0aEaT51TaVVQulaWdtKMSUEDRDS/j0hi627cuxk&#10;7f92CwmiPKZISQkocmOdrVitLdNb6CFpUMEAQr8XYsfXwszUR6WPPQ6zeTmUMiUwsMnOYoFWb8q7&#10;31JbOohqKe6yPDchyEttyHTiXRtLlMizSE9qY5RMNu9ySXZMU7/5065A2UgMFFtGRlnKWfShHdcs&#10;y+0Y8jmQBcvYlNWMoYKNiB6QvlLYAwUHIAapkP9Q0uAwWVH195ZJTkn+a4kaXHrTqT59zMt0tvDx&#10;Ioczm+EMK0OoWtGaIux6+K62J9a2klmSYifPuFuKX8C+caZT3NhnrWpfQANmNOJDw2096fX1vOjq&#10;uaNGT0P1KtQ4WS5shj2fG/sl3yc5ouOx58yAHH2L54ACkYYvRo49IKcxRAp3p/Owji7s2DHphR01&#10;PV7Y8Ql2XHYF3bKjv3wFdgQl43RcGCIeNI62bZxYE3AuDjrn8YoBN47W9GRw3De/RuOIhv8xN5rE&#10;04cqOsyXbBzHePTUeBqNcYvxDdS48EgXpNNNIwRS0gfsIDNuGqeue0LPsGPUEr0iRPGMlhHoI6fQ&#10;ONo+6IstYytrel3sZmTt/3NbxnRFNQznt4zWpBZK2HJpGdH72mby1VvGOW4fo9u0b9q4/7NlxL0K&#10;V/hvIcVHK75PUgQTHDeMvvn+8dKk+AiPCyl2X6oupHi5Rz/zHm0aJ3yOxe169L13+G5u3ocP3Lf/&#10;AgAA//8DAFBLAwQUAAYACAAAACEArUjZkt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhjSAuEOFVVAaeqEi0S4ubG2yRqvI5iN0n/nuUEtx3NaPZNvpxcKwbsQ+NJg5ol&#10;IJBKbxuqNHzu3+6eQIRoyJrWE2q4YIBlcX2Vm8z6kT5w2MVKcAmFzGioY+wyKUNZozNh5jsk9o6+&#10;dyay7CtpezNyuWvlfZIspDMN8YfadLiusTztzk7D+2jG1YN6HTan4/ryvZ9vvzYKtb69mVYvICJO&#10;8S8Mv/iMDgUzHfyZbBCthsVzqjjKBy9g/1HNWR80pEkKssjl/wHFDwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC4SFuSWwQAACgXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCtSNmS3wAAAAgBAAAPAAAAAAAAAAAAAAAAALUGAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwQcAAAAA&#10;">
                 <v:group id="Group 333" o:spid="_x0000_s1027" style="position:absolute;left:6944;top:73;width:203;height:2" coordorigin="6944,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTj7rAxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/sfwlvwtqZVKkvXKCKreBBBXRBvj+bZFpuX0sS2/nsjCB6HmfmGmc57U4mWGldaVhAPIxDE&#10;mdUl5wr+j6vvHxDOI2usLJOCOzmYzz4/pphq2/Ge2oPPRYCwS1FB4X2dSumyggy6oa2Jg3exjUEf&#10;ZJNL3WAX4KaSoyiaSIMlh4UCa1oWlF0PN6Ng3WG3GMd/7fZ6Wd7Px2R32sak1OCrX/yC8NT7d/jV&#10;3mgFSZLA80w4AnL2AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFOPusDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 334" o:spid="_x0000_s1028" style="position:absolute;left:6944;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDthUZYxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qne6sYURVJXkUJKRFH8c+ntNfuaBLNvQ3aNaT99Vyh4HGbmN8x82ZtadNS6yrKC8SgC&#10;QZxbXXGh4HxKX2YgnEfWWFsmBT/kYLl4fppjou2ND9QdfSEChF2CCkrvm0RKl5dk0I1sQxy8b9sa&#10;9EG2hdQt3gLc1DKOoqk0WHFYKLGh95Lyy/FqFNTnU7ZPd/nsNfrAePtpN+vf3ZdSw0G/egPhqfeP&#10;8H870womkyncz4QjIBd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO2FRljHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 331" o:spid="_x0000_s1029" style="position:absolute;left:6944;top:397;width:203;height:2" coordorigin="6944,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMEYEsxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iaWVImuIqLiQQr+AfH2yD6TYPZtyK5J/PbdQqHHYWZ+w8yXvalES40rLSuIRxEI&#10;4szqknMFl/P2YwrCeWSNlWVS8CIHy8XgbY6pth0fqT35XAQIuxQVFN7XqZQuK8igG9maOHh32xj0&#10;QTa51A12AW4qOY6iL2mw5LBQYE3rgrLH6WkU7DrsVp/xpj087uvX7Zx8Xw8xKfU+7FczEJ56/x/+&#10;a++1giSZwO+ZcATk4gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMEYEsxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 332" o:spid="_x0000_s1030" style="position:absolute;left:6944;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzVnexxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LCL3pRoslpNlIKVgUi2L00tuYHZPQ7GzIbpO0v757KHh8vO90PZpG9NS52rKCxTwCQVxY&#10;XXOp4HLezGIQziNrbCyTgh9ysM4eJikm2g58oj73pQgh7BJUUHnfJlK6oiKDbm5b4sDdbGfQB9iV&#10;Unc4hHDTyGUUPUuDNYeGClt6q6j4yr+NguZy3h43hyJ+it5x+fFp97vfw1Wpx+n4+gLC0+jv4n/3&#10;VitYrcLacCYcAZn9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPNWd7HEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 329" o:spid="_x0000_s1031" style="position:absolute;left:6947;top:71;width:2;height:329" coordorigin="6947,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSwrDFxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iaWFI2uIqLiQQr+AfH2yD6TYPZtyK5J/PbdQqHHYWZ+w8yXvalES40rLSuIRxEI&#10;4szqknMFl/P2YwLCeWSNlWVS8CIHy8XgbY6pth0fqT35XAQIuxQVFN7XqZQuK8igG9maOHh32xj0&#10;QTa51A12AW4qOY6iL2mw5LBQYE3rgrLH6WkU7DrsVp/xpj087uvX7Zx8Xw8xKfU+7FczEJ56/x/+&#10;a++1giSZwu+ZcATk4gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSwrDFxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 330" o:spid="_x0000_s1032" style="position:absolute;left:6947;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSV8X/xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwC93ppEKtTTMREQQfWGjahcvbzG2SmrkTMqOOfr2zKHR5OO9sHkwrztS7xrKCp3ECgri0&#10;uuFKwdfnajQD4TyyxtYyKbiSg3k+HGSYanvhDzoXvhIxhF2KCmrvu1RKV9Zk0I1tRxy5H9sb9BH2&#10;ldQ9XmK4aeUkSabSYMOxocaOljWVx+JkFHxvN7+vu5db62aHSTiF90bvD1elHh/C4g2Ep+D/xX/u&#10;tVbwPI3z45l4BGR+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFJXxf/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 327" o:spid="_x0000_s1033" style="position:absolute;left:7145;top:71;width:2;height:329" coordorigin="7145,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDi2HZ+xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6azZRFImuIYiVHqRQI4i3R/aZBLNvQ3abxH/fLRR6HGbmG2aTTaYVA/WusawgiWIQ&#10;xKXVDVcKzsX72wqE88gaW8uk4EEOsu3z0wZTbUf+ouHkKxEg7FJUUHvfpVK6siaDLrIdcfButjfo&#10;g+wrqXscA9y0chbHS2mw4bBQY0e7msr76dsoOIw45vNkPxzvt93jWiw+L8eElHp9mfI1CE+T/w//&#10;tT+0gsUygd8z4QjI7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4th2fsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 328" o:spid="_x0000_s1034" style="position:absolute;left:7145;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNyf4TxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnVBa1ejiCBoSwVtDx5fN8/d1c3Lsoka++ubQsHjMDPfMNN5MLW4UusqywoG/QQE&#10;cW51xYWCr8/V8xiE88gaa8uk4E4O5rPO0xQzbW+8o+veFyJC2GWooPS+yaR0eUkGXd82xNE72tag&#10;j7ItpG7xFuGmlmmSjKTBiuNCiQ0tS8rP+4tR8P22Ob2+v/zUbnxIwyVsK/1xuCvV64bFBISn4B/h&#10;//ZaKxiOUvg7E4+AnP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzcn+E8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="211D7F5E" wp14:editId="509DEA7F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4590415</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="8890" t="8255" r="10160" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="545" name="Group 317"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -5676,82 +5469,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="1AA0390C" id="Group 317" o:spid="_x0000_s1026" style="position:absolute;margin-left:361.45pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251666944;mso-position-horizontal-relative:page" coordorigin="7229,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAU8GqcYQQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4Hgxw2NLMmOEyFOMbRN&#10;MKDbCtT7AbREvWCSqJGy5fTX7yEpyZLirp2bBB3gfFBI83i8e+7u4Uk3r/dFTnZcqkyUK+pezCjh&#10;ZSiirExW9M/13asrSlTNyojlouQr+sAVfX374w83TRVwT6Qij7gkUFKqoKlWNK3rKnAcFaa8YOpC&#10;VLzEYixkwWpMZeJEkjXQXuSON5tdOo2QUSVFyJXCr2/tIr01+uOYh/Ufcax4TfIVhW21eUrz3Oin&#10;c3vDgkSyKs3C1gx2ghUFy0oc2qt6y2pGtjJ7pKrIQimUiOuLUBSOiOMs5MYHeOPOJt7cS7GtjC9J&#10;0CRVDxOgneB0strw9929rD5WH6S1HsP3IvxLARenqZJguK7niRUmm+Y3ESGebFsL4/g+loVWAZfI&#10;3uD70OPL9zUJ8aPr+/4CUQix5GFy2eIfpgiS3rX0vGtKsHp5ZSMTpu/avZ7bbsQ2veawwB5pzGzN&#10;0mFvbbRDmP9Bkixa0cX8kpKSFbDZwEp8b671TJ3UIXwqEJae7xl3lr51pwPCm/ktCp2bPQCTHQMA&#10;Rns+6z7KSB0yRX1bpnxMWcVNAiqdCT2Uyw7KO8m5Lk6gubBoGsEun9QwmQYrTaUChZz7Yhp9JYI9&#10;GiwIt6q+58LkItu9V7Wt8Agjk+FRmwRrpFNc5Cj2n1+RGdEHmYcNSNKLuZ3YTw5Zz0hDdOxanZ0q&#10;BHmoau4vjqpCzK2YVuUdVMH6pLOPpZ3J4b5sbcaIMM2nM1NplVC6VtawrCsxaICQ9u8zsjh6Kmv3&#10;tEdIEOWUIiUloMiNdbZitbZMH6GHpEEFAwg9L8SOr4VZqSeljzMOq3k5lDIlMLDJrmKDVm/Kuz9S&#10;WzqIainusjw3IchLbcjcd6+MJUrkWaQXtTFKJps3uSQ7pqnf/GlXoGwkBootI6Ms5Sx6145rluV2&#10;DPkcyIJlbMpqxlDBRkQPSF8p7IWCCxCDVMhPlDS4TFZU/b1lklOS/1qiBq/d+VzfPmYyXyw9TORw&#10;ZTNcYWUIVStaU4RdD9/U9sbaVjJLUpzkGndL8QvYN850ihv7rFXtBDRgRiM+NNzWk15fz7ikx9To&#10;aahehBr966XNsK/nxn7L90mOuMEsmANyNJShEwcs+vTk2ANyHEOkcHc7D+vozI4dk57ZUdPjmR2P&#10;s6PuWMfsaKB6ZnZc2MbRnZCjbRt9tMnmzhp0zv54x4AbR3t6Mpj2zS/ROC7QszziRuPiM3DjGI+e&#10;Go+jMW4x/gs1umTZBul407h0SYr2uA3YQWbcNM5n6EEf6Rl2jFqiV4QontAyIpHRcaFx1A3DF1rG&#10;VtZcXJ2s/X9qy5iuqIbh9JbRmtRCCVvOLSN6X9tMvnjLuED6jkgRLfhzt4xz317UXZ0cL2nkdf85&#10;Ybrj+yRFeDUlRdfQxZOT4hSP4wiitL61XzyT4uFT47++R59J8X/3Hm0aJ3yONXdo++lYf+8dzs2b&#10;9+ED9+0/AAAA//8DAFBLAwQUAAYACAAAACEAarOWlN8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBSE74L/YXmCN7tJGluNeSmlqKdSsBXE2zb7moRmd0N2m6T/3udJj8MMM9/kq8m0YqDe&#10;N84ixLMIBNnS6cZWCJ+Ht4cnED4oq1XrLCFcycOquL3JVabdaD9o2IdKcIn1mUKoQ+gyKX1Zk1F+&#10;5jqy7J1cb1Rg2VdS92rkctPKJIoW0qjG8kKtOtrUVJ73F4PwPqpxPY9fh+35tLl+Hx53X9uYEO/v&#10;pvULiEBT+AvDLz6jQ8FMR3ex2osWYZkkzxxFWPAD9pfpnPURIY1SkEUu/x8ofgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAU8GqcYQQAACgXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBqs5aU3wAAAAgBAAAPAAAAAAAAAAAAAAAAALsGAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxwcAAAAA&#10;">
                 <v:group id="Group 324" o:spid="_x0000_s1027" style="position:absolute;left:7232;top:73;width:203;height:2" coordorigin="7232,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmhLJqxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZaRaKriNTSQyg0EUpvj+wzCWbfhuw2f759t1DocZiZ3zD742ga0VPnassK4kUE&#10;griwuuZSwTW/PG1BOI+ssbFMCiZycDzMHvaYaDvwB/WZL0WAsEtQQeV9m0jpiooMuoVtiYN3s51B&#10;H2RXSt3hEOCmkcso2kiDNYeFCls6V1Tcs2+j4HXA4bSKX/r0fjtPX/n6/TONSanH+XjagfA0+v/w&#10;X/tNK1g/b+D3TDgC8vADAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJoSyasYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 325" o:spid="_x0000_s1028" style="position:absolute;left:7232;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHEHUexwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfBf/DcgTf6sZLraSuIoKiVBQvL307zR6TYPZsyK6a9te7BcHHYWa+YcbT2hTiRpXLLSvodiIQ&#10;xInVOacKTsfF2wiE88gaC8uk4JccTCfNxhhjbe+8p9vBpyJA2MWoIPO+jKV0SUYGXceWxME728qg&#10;D7JKpa7wHuCmkL0oGkqDOYeFDEuaZ5RcDlejoDgdV7vFNhn1oyX2Nt/2a/23/VGq3apnnyA81f4V&#10;frZXWsH74AP+z4QjICcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcQdR7HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 322" o:spid="_x0000_s1029" style="position:absolute;left:7232;top:397;width:203;height:2" coordorigin="7232,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4V4ODwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTbQWiW5CkFp6kEJVEG9DdkxCsrMhu03iv+8eCj0+3vcum0wrBupdbVlBvIhAEBdW&#10;11wquJwPLxsQziNrbC2Tggc5yNLZ0w4TbUf+puHkSxFC2CWooPK+S6R0RUUG3cJ2xIG7296gD7Av&#10;pe5xDOGmlcsoepMGaw4NFXa0r6hoTj9GwceIY76K34djc98/buf11/UYk1LP8ynfgvA0+X/xn/tT&#10;K1i/hrXhTDgCMv0FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOFeDg8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 323" o:spid="_x0000_s1030" style="position:absolute;left:7232;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZw0T3xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33aht0TSrlIJFqVjUXLw9s69JMPs2ZLca/fVdodDjMDPfMMmiNZW4UONKywpGwwgE&#10;cWZ1ybmC9LAcTEE4j6yxskwKbuRgMe92Eoy1vfKOLnufiwBhF6OCwvs6ltJlBRl0Q1sTB+/bNgZ9&#10;kE0udYPXADeVHEfRizRYclgosKb3grLz/scoqNLD6mu5zaaT6APHm6P9XN+3J6X6vfbtFYSn1v+H&#10;/9orreD5aQaPM+EIyPkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABnDRPfHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 320" o:spid="_x0000_s1031" style="position:absolute;left:7235;top:71;width:2;height:329" coordorigin="7235,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBD+BlYwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abaTcqUo2lyDZ2kIF1MLw9mmdbbF5KkzX1v18Ogx0/vt+7Yja9mGh0nWUF6SoBQVxb&#10;3XGj4Ov89rQB4Tyyxt4yKbiTg2K/eNhhrm3gE02Vb0QMYZejgtb7IZfS1S0ZdCs7EEfuakeDPsKx&#10;kXrEEMNNL5+TZC0NdhwbWhzo0FJ9q36MgveAoXxJX6fj7Xq4X87Z5/cxJaUel3O5BeFp9v/iP/eH&#10;VpBlcX48E4+A3P8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ/gZWMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 321" o:spid="_x0000_s1032" style="position:absolute;left:7235;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzd6rZxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvulGwtdFVpFColhbUHjw+s88kmn0bsmuy9td3C4Ueh5n5hlmsgqlES40rLSsYjxIQ&#10;xJnVJecKvg6vwxkI55E1VpZJwZ0crJb93gJTbTveUbv3uYgQdikqKLyvUyldVpBBN7I1cfTOtjHo&#10;o2xyqRvsItxUcpIkj9JgyXGhwJpeCsqu+5tRcNpuLs/vT9+Vmx0n4RY+S/1xvCv1MAjrOQhPwf+H&#10;/9pvWsF0OobfM/EIyOUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPN3qtnHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 318" o:spid="_x0000_s1033" style="position:absolute;left:7433;top:71;width:2;height:329" coordorigin="7433,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcZiK0xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1qli1SjiKh4kIVVQbw9mmdbbF5KE9v6783Cwh6HmfmGWax6U4mWGldaVhCPIxDE&#10;mdUl5wou593nDITzyBory6TgRQ5Wy8HHAlNtO/6h9uRzESDsUlRQeF+nUrqsIINubGvi4N1tY9AH&#10;2eRSN9gFuKnkJIq+pMGSw0KBNW0Kyh6np1Gw77BbT+Nte3zcN6/bOfm+HmNSajTs13MQnnr/H/5r&#10;H7SCJJnA75lwBOTyDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANxmIrTEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 319" o:spid="_x0000_s1034" style="position:absolute;left:7433;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBs6ZE1xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmlXR6tYopSBYpQX/HDy+bp67225elk3U6KdvBKHHYWZ+w0znwVTiTI0rLSvodRMQ&#10;xJnVJecK9rtFZwzCeWSNlWVScCUH89lTa4qpthfe0HnrcxEh7FJUUHhfp1K6rCCDrmtr4ugdbWPQ&#10;R9nkUjd4iXBTyX6SjKTBkuNCgTW9F5T9bk9Gwffq42eyfrlVbnzoh1P4KvXn4apU+zm8vYLwFPx/&#10;+NFeagXD4QDuZ+IRkLM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzpkTXHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03ABF159" wp14:editId="6011C247">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4773295</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="10795" t="8255" r="8255" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="536" name="Group 308"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -6057,82 +5851,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="78AC62F2" id="Group 308" o:spid="_x0000_s1026" style="position:absolute;margin-left:375.85pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251665920;mso-position-horizontal-relative:page" coordorigin="7517,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/DpFPZwQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWFtv2zYUfh+w/0DocUOjq6NEiFIMbRMM&#10;6LYC9X4ALVEXTBI1Urac/vqdQ0q0pLhd5yZBBzgPCmkeHp7rx0+6eb2vK7JjQpa8iS33wrEIaxKe&#10;lk0eW3+u715dWUR2tElpxRsWWw9MWq9vf/zhpm8j5vGCVykTBJQ0Murb2Cq6ro1sWyYFq6m84C1r&#10;YDHjoqYdTEVup4L2oL2ubM9xLu2ei7QVPGFSwq9v9aJ1q/RnGUu6P7JMso5UsQW2deop1HODT/v2&#10;hka5oG1RJoMZ9AQralo2cKhR9ZZ2lGxF+UhVXSaCS551FwmvbZ5lZcKUD+CN6yy8uRd82ypf8qjP&#10;WxMmCO0iTierTX7f3Yv2Y/tBaOth+J4nf0mIi923eTRdx3muhcmm/42nkE+67bhyfJ+JGlWAS2Sv&#10;4vtg4sv2HUngR9f3/RVkIYElDyaXQ/yTApKEu8KVG1oEVi+vdGaS4t2w13OHjbAN12wa6SOVmYNZ&#10;mPbBRj0E8z8IUqaxtfJBc0NrsFmFlfjuCvUsncQUPlUQwpUHRoM7oa/dGQPhOf4QhdFNE4DFjkkA&#10;Zns+6z60kTxUivy2SvlY0JapApRYCSaU0NQ6lHeCMWxOiKbKSt8qwbGe5LSYJisoJqHm/rWMvjKC&#10;Jho0Srayu2dc1SLdvZed7vAURqrC08HyNWQmqyto9p9fEYfgQeqhE5IbMXcU+8kma4f0BHM36BxV&#10;eaOMVhV6/lFVkHN9IqryDqrA+ny0jxajycm+GWyGEaGIp47qtJZL7JU1WDa2GGgAIfTvM7Jw9FJW&#10;7xmOEACUS4gUFgGI3GhnW9qhZXgEDkkPHQyBwHnNd2zN1Uq3aH0447BaNVMp1QITm/QqbED1qr3N&#10;kWjpJKsNvyurSqWgatCQwHevlCWSV2WKi2iMFPnmTSXIjiL0qz90BZTNxABim1QpKxhN3w3jjpaV&#10;HoN8BZEFlNEli4ghow1PH6B8BdcXClyAMCi4+GSRHi6T2JJ/b6lgFql+baAHr90ggHrr1CRYhdjk&#10;Yrqyma7QJgFVsdVZkHYcvun0jbVtRZkXcJKr3G34L4C+WYklruzTVg0TgAE1muGhwjYDeqafr8d+&#10;HqFRlfiLQKN/HeoK+3psNFu+S3DERD8CxwB9fDZwNAE5HkMo4fF2nvbRGR1HJD2jI8LjGR2Po2MA&#10;F+2cOLq6m+fs+ImJo67JUB1FI9PYmjb63rUGzQlz9uY7Jtg422PAYMmbX4I4BsCUHmGj90zYOI/H&#10;8QiaaMwpxn+BRpeMSTpOGkOXFMQk7CAzJ42BA/RzSPZBBlwwjBEljCKw+wTKCDcTMC4gjpoHfZEy&#10;DrKKCMBpSlb/P5UyFrGFYTidMmqThlCCLWfKCNxXk8kXp4wBlOYMFB2FSM9KGUNPv/KMfXK8paFW&#10;zeeE5Y7vExSDMZSTt2l1Gz85YVzG43gEobW+lS+eQfHwqfGL79FnUPzfvUcr4gSfY+HtGjmf+nSM&#10;33unc/XmHZkP3Lf/AAAA//8DAFBLAwQUAAYACAAAACEA1r6d8N4AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJbRuJeSmlqKci2Ari7TV5TUKzuyG7TdJ/7/Okx2GGmW+y&#10;9WRaNXDvG2cR4lkEim3hysZWCJ+H14cnUD6QLal1lhGu7GGd395klJZutB887EOlpMT6lBDqELpU&#10;a1/UbMjPXMdWvJPrDQWRfaXLnkYpN62eR9FKG2qsLNTU8bbm4ry/GIS3kcbNY/wy7M6n7fX7sHz/&#10;2sWMeH83bZ5BBZ7CXxh+8QUdcmE6uostvWoRkmWcSBRhJQ/ET5K56CPCIlqAzjP9/0D+AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP8OkU9nBAAAKBcAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANa+nfDeAAAACAEAAA8AAAAAAAAAAAAAAAAAwQYA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADMBwAAAAA=&#10;">
                 <v:group id="Group 315" o:spid="_x0000_s1027" style="position:absolute;left:7520;top:73;width:203;height:2" coordorigin="7520,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARzmSMxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gremk2UtJJmFZEqHkKhKpTeHtlnEsy+DdltEv99t1DocZiZb5h8M5lWDNS7xrKCJIpB&#10;EJdWN1wpuJz3TysQziNrbC2Tgjs52KxnDzlm2o78QcPJVyJA2GWooPa+y6R0ZU0GXWQ74uBdbW/Q&#10;B9lXUvc4Brhp5SKOn6XBhsNCjR3taipvp2+j4DDiuF0mb0Nxu+7uX+f0/bNISKn547R9BeFp8v/h&#10;v/ZRK0iXL/B7JhwBuf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEc5kjMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 316" o:spid="_x0000_s1028" style="position:absolute;left:7520;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuiZIRwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVMVBqlFEUBRF8bFxd22ubbG5KU3U6tebxYDLw3mPJrUpxIMql1tW0GlHIIgTq3NO&#10;FZyO898BCOeRNRaWScGLHEzGjZ8Rxto+eU+Pg09FCGEXo4LM+zKW0iUZGXRtWxIH7morgz7AKpW6&#10;wmcIN4XsRtGfNJhzaMiwpFlGye1wNwqK03G5m2+TQS9aYHdztuvVe3tRqtWsp0MQnmr/Ff+7l1pB&#10;vxfWhjPhCMjxBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC6JkhHBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 313" o:spid="_x0000_s1029" style="position:absolute;left:7520;top:397;width:203;height:2" coordorigin="7520,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPHVVlxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gremk2UlJpmFZEqHkKhKpTeHtlnEsy+DdltEv99t1DocZiZb5h8M5lWDNS7xrKCJIpB&#10;EJdWN1wpuJz3Ty8gnEfW2FomBXdysFnPHnLMtB35g4aTr0SAsMtQQe19l0npypoMush2xMG72t6g&#10;D7KvpO5xDHDTykUcP0uDDYeFGjva1VTeTt9GwWHEcbtM3obidt3dv87p+2eRkFLzx2n7CsLT5P/D&#10;f+2jVpAuV/B7JhwBuf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADx1VZcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 314" o:spid="_x0000_s1030" style="position:absolute;left:7520;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCI+e1qwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4grsxVWdEqlFEUBQHxcfG3bW5tsXmpjRRO379ZCG4PJz3eFqbQjyocrllBd1OBII4sTrn&#10;VMHpuPgagnAeWWNhmRT8kYPppNkYY6ztk/f0OPhUhBB2MSrIvC9jKV2SkUHXsSVx4K62MugDrFKp&#10;K3yGcFPIXhQNpMGcQ0OGJc0zSm6Hu1FQnI6r3WKbDPvREnu/Z7tZv7YXpdqtejYC4an2H/HbvdIK&#10;fr7D/HAmHAE5+QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI+e1qwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 311" o:spid="_x0000_s1031" style="position:absolute;left:7523;top:71;width:2;height:329" coordorigin="7523,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpbSoexgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0WiRmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4fpMGaw4LFba0q6i4HX+Mgs8Bh+1r8t7nt+tuupwW+3OekFLPT+N2BcLT6P/D&#10;f+0vrWAxT+D3TDgCcn0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqW0qHsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 312" o:spid="_x0000_s1032" style="position:absolute;left:7523;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGfKJzxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNevSql2NUgoF/6BQ24PH181zd+3mZdlEjX76RhB6HGbmN8xkFkwtTtS6yrKCfi8B&#10;QZxbXXGh4Pvr42kEwnlkjbVlUnAhB7Np52GCmbZn/qTT1hciQthlqKD0vsmkdHlJBl3PNsTR29vW&#10;oI+yLaRu8RzhppZpkgykwYrjQokNvZeU/26PRsHPcnF4XQ2vtRvt0nAMm0qvdxelHrvhbQzCU/D/&#10;4Xt7rhW8PKdwOxOPgJz+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIZ8onPHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 309" o:spid="_x0000_s1033" style="position:absolute;left:7721;top:71;width:2;height:329" coordorigin="7721,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA28xHyxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8IS9adr1D0s1ioi77EEEdUG8PZpnW2xeShPb+u2NIHgcZuY3zHzZmVI0VLvCsoJ4GIEg&#10;Tq0uOFPwf/wZfINwHlljaZkU3MnBcvHRm2Oibct7ag4+EwHCLkEFufdVIqVLczLohrYiDt7F1gZ9&#10;kHUmdY1tgJtSfkXRVBosOCzkWNE6p/R6uBkFvy22q1G8abbXy/p+Pk52p21MSn32u9UMhKfOv8Ov&#10;9p9WMBmP4HkmHAG5eAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA28xHyxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 310" o:spid="_x0000_s1034" style="position:absolute;left:7721;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBm2Z+cxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmq2o1dUopSC0lhb8c/D43Lzurm5elk3U6Kc3BaHHYWZ+w0znwVTiTI0rLSt46SYg&#10;iDOrS84VbDeLzgiE88gaK8uk4EoO5rOn1hRTbS+8ovPa5yJC2KWooPC+TqV0WUEGXdfWxNH7tY1B&#10;H2WTS93gJcJNJXtJMpQGS44LBdb0XlB2XJ+Mgv3y8zD+er1VbrTrhVP4KfX37qpU+zm8TUB4Cv4/&#10;/Gh/aAWDfh/+zsQjIGd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGbZn5zHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76569FA5" wp14:editId="541599A2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4956175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="3175" t="8255" r="6350" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="527" name="Group 299"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -6438,82 +6233,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="330AC4EF" id="Group 299" o:spid="_x0000_s1026" style="position:absolute;margin-left:390.25pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251664896;mso-position-horizontal-relative:page" coordorigin="7805,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVbU0ZYwQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2N9WLHjhGnGNom&#10;GNBtBer9AFqiXjBJ1EjZcvrr9xwpyfJL1s5Ngw5wPiikeTzePXf38KTb19siZxuhdCbLheNduQ4T&#10;ZSijrEwWzp/L+1czh+malxHPZSkWzqPQzuu7H3+4baq58GUq80goBiWlnjfVwknrupqPRjpMRcH1&#10;laxEicVYqoLXmKpkFCneQHuRj3zXvR41UkWVkqHQGr++tYvOndEfxyKs/4hjLWqWLxzYVpunMs8V&#10;PUd3t3yeKF6lWdiawc+wouBZiUN7VW95zdlaZUeqiixUUsu4vgplMZJxnIXC+ABvPPfAmwcl15Xx&#10;JZk3SdXDBGgPcDpbbfj75kFVH6sPylqP4XsZ/qWBy6ipkvlwneaJFWar5jcZIZ58XUvj+DZWBamA&#10;S2xr8H3s8RXbmoX40QuCYIIohFjyMblu8Q9TBIl2TWfuxGFYvZ7ZyITpu3av77UbsY3WRnxujzRm&#10;tmZR2Fsb7RDmf1AsixbOxEcmlryAzQZWFrhGz6GTFMLnAgHu4FC4Mw2sOx0Qvhu0KHRu7gDY3zEA&#10;YG/Pk+6jjPQuU/TXZcrHlFfCJKCmTOihvOmgvFdCUHECzSm50lRGsMsnPUymwQqJaeTcZ9PoCxHs&#10;0eDzcK3rByFNLvLNe13bCo8wMhketUmwRDrFRY5i//kVcxkdZB42IEkv5nViP43Y0mUNo9i1OjtV&#10;fidjVM1czzupCjG3J5Iqf6cK1iedfTztTA63ZWszRowTn7qm0iqpqVaWsKwrMWiAEPn3hCyOPpS1&#10;e9ojFIjykCKVw0CRK+tsxWuyjI6gIWtQwQCC5oXciKU0K/VB6eOM3WpeDqVMCQxssqvYQOpNefdH&#10;kqWDqJbyPstzE4K8JEPGgTczlmiZZxEtkjFaJas3uWIbTtRv/sgVKNsTA8WWkVGWCh69a8c1z3I7&#10;hnwOZMEyNmVtjq9k9Ij0VdJeKLgAMUil+uSwBpfJwtF/r7kSDst/LVGDN954TLePmYwnUx8TNVxZ&#10;DVd4GULVwqkdhJ2Gb2p7Y60rlSUpTvKMu6X8BewbZ5Tixj5rVTsBDZjRHh8abjuixgDm7FPjmKB6&#10;EWoMbgxx8PmXc2O/5bskxwB1acEckOPE4jmgQKThs5FjD8hpDJHC3e08rKMLO3ZMemFHoscLOz7B&#10;jrje99nR//bs6NnbferRUQNytG1j4N/Y3wed88GOATfu7enJ4LBvfonGMUClHXGjaaeev3E8wKOn&#10;xtNo7LcY/4Ua0eu1QTrdNE49lrI+YDuZ/aZx7KIHPdIz7BhJoleEKJ7RMuKaR8eFxpEahs+0jK2s&#10;CU4na/+f2zKmC4dgOL9ltCa1UMKWS8uI3tc2ky/fMo67Su7eps398S1bxpnr4r0TCdzVyemSRl53&#10;nxOOdnyfpIhPHkekaGr0uUnxCI/TCKK0vrZfvJDi7lPjv75HX0jxf/cebRonfI41d2j76Zi+9w7n&#10;5s1794H77h8AAAD//wMAUEsDBBQABgAIAAAAIQB7Nt2o3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAFITvgv9heYI3uxtta4h5KaWopyLYCuJtm31NQrO7IbtN0n/v82SPwwwz3+SrybZi&#10;oD403iEkMwWCXOlN4yqEr/3bQwoiRO2Mbr0jhAsFWBW3N7nOjB/dJw27WAkucSHTCHWMXSZlKGuy&#10;Osx8R469o++tjiz7Sppej1xuW/mo1FJa3TheqHVHm5rK0+5sEd5HPa6fktdhezpuLj/7xcf3NiHE&#10;+7tp/QIi0hT/w/CHz+hQMNPBn50JokV4TtWCowhLfsB+qhLWB4S5moMscnl9oPgFAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAlW1NGWMEAAAoFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAezbdqN4AAAAIAQAADwAAAAAAAAAAAAAAAAC9BgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMgHAAAAAA==&#10;">
                 <v:group id="Group 306" o:spid="_x0000_s1027" style="position:absolute;left:7808;top:73;width:203;height:2" coordorigin="7808,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDliGYjwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrm1hSJLoGkVp6CEJVKL0N2TEJyc6G7JrEf+8eBI+P973OJtOKgXpXW1YQzyMQxIXV&#10;NZcKzqf9+xKE88gaW8uk4EYOss3ryxpTbUf+peHoSxFC2KWooPK+S6V0RUUG3dx2xIG72N6gD7Av&#10;pe5xDOGmlYso+pQGaw4NFXa0q6hojlej4HvEcfsRfw15c9nd/k/J4S+PSam32bRdgfA0+af44f7R&#10;CpJFWBvOhCMgN3cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5YhmI8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 307" o:spid="_x0000_s1028" style="position:absolute;left:7808;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEHKFXxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYI33Rip2NRVRFAUi+KfS2+v2WcSzL4N2VVTP323IPQ4zMxvmMmsMaW4U+0KywoG/QgE&#10;cWp1wZmC82nZG4NwHlljaZkU/JCD2bTdmmCi7YMPdD/6TAQIuwQV5N5XiZQuzcmg69uKOHgXWxv0&#10;QdaZ1DU+AtyUMo6ikTRYcFjIsaJFTun1eDMKyvNpvV/u0vEwWmH8+WW3m+fuW6lup5l/gPDU+P/w&#10;q73WCt7id/g7E46AnP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxByhV8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 304" o:spid="_x0000_s1029" style="position:absolute;left:7808;top:397;width:203;height:2" coordorigin="7808,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeJ/z4wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTSopJboGESs9BKFaEG9DdkxCsrMhuybx33cPBY+P973OJtOKgXpXW1YQLyIQxIXV&#10;NZcKfs9fb58gnEfW2FomBQ9ykG1mL2tMtR35h4aTL0UIYZeigsr7LpXSFRUZdAvbEQfuZnuDPsC+&#10;lLrHMYSbVr5H0Yc0WHNoqLCjXUVFc7obBYcRx+0y3g95c9s9rufkeMljUup1Pm1XIDxN/in+d39r&#10;BckyzA9nwhGQmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnif8+MMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 305" o:spid="_x0000_s1030" style="position:absolute;left:7808;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/szuMxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbTVV2ka5RRFAURfHPZW9vm7dtsXkpTdSun94ICx6HmfkNM542phQ3ql1hWUE/ikEQ&#10;p1YXnCk4nxa9EQjnkTWWlknBHzmYTtqtMSba3vlAt6PPRICwS1BB7n2VSOnSnAy6yFbEwfu1tUEf&#10;ZJ1JXeM9wE0pB3H8KQ0WHBZyrGieU3o5Xo2C8nxa7Re7dDSMlzjYftvN+rH7UarbaWZfIDw1/h3+&#10;b6+0go9hH15nwhGQkycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv7M7jMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 302" o:spid="_x0000_s1031" style="position:absolute;left:7811;top:71;width:2;height:329" coordorigin="7811,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABuccUxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmlZRpBpFRJc9yIJVWPb2aJ5tsXkpTWzrv98sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul+N4CcJ5ZI2VZVLwJAfbzXCwxkTbjs/Upj4XAcIuQQWF93UipcsKMugmtiYO3s02Bn2Q&#10;TS51g12Am0pOo2ghDZYcFgqsaV9Qdk8fRsFnh91uFh/a0/22f/5e5t8/p5iU+hj1uxUIT71/h1/t&#10;L61gPpvC/5lwBOTmDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAG5xxTEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 303" o:spid="_x0000_s1032" style="position:absolute;left:7811;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxNnSVxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmq2i1dUopSC0lhb8c/D43Lzurm5elk3U6Kc3BaHHYWZ+w0znwVTiTI0rLSt46SYg&#10;iDOrS84VbDeLzgiE88gaK8uk4EoO5rOn1hRTbS+8ovPa5yJC2KWooPC+TqV0WUEGXdfWxNH7tY1B&#10;H2WTS93gJcJNJXtJMpQGS44LBdb0XlB2XJ+Mgv3y8zD+er1VbrTrhVP4KfX37qpU+zm8TUB4Cv4/&#10;/Gh/aAWDfh/+zsQjIGd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALE2dJXHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 300" o:spid="_x0000_s1033" style="position:absolute;left:8009;top:71;width:2;height:329" coordorigin="8009,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhHPr7xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8IS9adr1D0s1ioi77EEEdUG8PZpnW2xeShPb+u2NIHgcZuY3zHzZmVI0VLvCsoJ4GIEg&#10;Tq0uOFPwf/wZfINwHlljaZkU3MnBcvHRm2Oibct7ag4+EwHCLkEFufdVIqVLczLohrYiDt7F1gZ9&#10;kHUmdY1tgJtSfkXRVBosOCzkWNE6p/R6uBkFvy22q1G8abbXy/p+Pk52p21MSn32u9UMhKfOv8Ov&#10;9p9WMBmN4XkmHAG5eAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhHPr7xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 301" o:spid="_x0000_s1034" style="position:absolute;left:8009;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRk0l6xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmlXR6tYopSBYpQX/HDy+bp67225elk3U6KdvBKHHYWZ+w0znwVTiTI0rLSvodRMQ&#10;xJnVJecK9rtFZwzCeWSNlWVScCUH89lTa4qpthfe0HnrcxEh7FJUUHhfp1K6rCCDrmtr4ugdbWPQ&#10;R9nkUjd4iXBTyX6SjKTBkuNCgTW9F5T9bk9Gwffq42eyfrlVbnzoh1P4KvXn4apU+zm8vYLwFPx/&#10;+NFeagXDwRDuZ+IRkLM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFGTSXrHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7437859C" wp14:editId="36609EBB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5139055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="5080" t="8255" r="4445" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="518" name="Group 290"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -6819,82 +6615,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="389AA012" id="Group 290" o:spid="_x0000_s1026" style="position:absolute;margin-left:404.65pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251663872;mso-position-horizontal-relative:page" coordorigin="8093,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSH7NGUQQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu2zgQfV+g/0DosYtGF9txLMQpFm0T&#10;LNDuFqj3A2iJumAlUUvSltOv7yEpyZLj7KbeJuiD86BQ5nA4c2bmcKjrt7uyIFsmZM6rpeNfeA5h&#10;VcTjvEqXzl+r2zdXDpGKVjEteMWWzj2TztubV79cN3XIAp7xImaCQEklw6ZeOplSdei6MspYSeUF&#10;r1mFyYSLkiq8itSNBW2gvSzcwPMu3YaLuBY8YlLi1/d20rkx+pOERerPJJFMkWLpwDZlnsI81/rp&#10;3lzTMBW0zvKoNYOeYEVJ8wqb9qreU0XJRuQPVJV5JLjkibqIeOnyJMkjZnyAN7534M2d4Jva+JKG&#10;TVr3MAHaA5xOVhv9sb0T9Zf6s7DWY/iRR39L4OI2dRoO5/V7aoXJuvnEY8STbhQ3ju8SUWoVcIns&#10;DL73Pb5sp0iEH/3JZDJDFCJMBXi5bPGPMgRJr7ryFhOHYPbyykYmyj60awO/XYhles6lod3SmNma&#10;pcPe2miHMP+zIHm8dGb+wiEVLWGzgZUEi7nWc+ikDuGPAgHuXBp35hPrTgdE4MFNg0Ln5h6A8YoB&#10;AKM1j7qPMpL7TJH/L1O+ZLRmJgGlzoQOygChsFDeCsZ0cQJNE7GmNoJdPslhMg1mtJhEzv1nGj0R&#10;wR4NGkYbqe4YN7lItx+lshUeY2QyPG4tX8GHpCxQ7L++IR7RG5mHDUjai/md2GuXrDzSEB27Vmen&#10;KuhkrKpgsTiqCjG3O2pVwV4VrE87+2jWmRztqtZmjAjVfOqZSqu51LWygmVdiUEDhLR/j8jaqjLl&#10;1sna/+0WAkR5SJHCIaDItXW2pkpbprfQQ9KgggGEfi/5lq24mVEHpY899rNFNZQyJTCw385igVZv&#10;yrvfUls6iGrFb/OiMCEoKm3IdOJfGUskL/JYT2pjpEjX7wpBtlRTv/nTrkDZSAwUW8VGWcZo/KEd&#10;K5oXdgz5AsiCZWzKasaQ4ZrH90hfwe2BggMQg4yLrw5pcJgsHfnPhgrmkOL3CjW48KdT5JsyL9PZ&#10;XBeQGM6shzO0iqBq6SgHYdfDd8qeWJta5GmGnXzjbsV/A/smuU5xY5+1qn0BDZjRiA8Nt/Wk19cz&#10;UmlMjTMN1YtQ48TSMA2fzo39kp+THMEGD8jRHFnPRo49IMcxRAp3p/Owjs7s2DHpmR01PZ7Z8RF2&#10;RHqM2dE0AM/MjuhWcTrOfXv89oVt28ZJsLC/Dzvn8YoBN47W9GRw2De/SOM47aAcNI5Te9YM2kMc&#10;0T+gcRzjcRzBHo1xi/Ed1Dj3SRek400jBDLSB2wvM24ap553RM+wY9QSvSLYfULLiK4DOYXG0fZB&#10;/9oytrIm1bGbkbX/T20Zs6WjYTi9ZbQmtVDClnPLiN7XNpMv3zLOukrubtMmq56VFPWN/ftI8XDF&#10;z0mKuPE/aBiDZyHFQzzOpNh9qTqT4vke/cR7tGmc8DkWt+vR997hu7l57z9w33wDAAD//wMAUEsD&#10;BBQABgAIAAAAIQCgdX2p3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYI3&#10;uxtTS5rmpZSinopgK4i3bfKahGZ3Q3abpP/e58kehxlmvsnWk2nFQL1vnEWIZgoE2cKVja0Qvg5v&#10;TwkIH7QtdessIVzJwzq/v8t0WrrRftKwD5XgEutTjVCH0KVS+qImo/3MdWTZO7ne6MCyr2TZ65HL&#10;TSuflVpIoxvLC7XuaFtTcd5fDML7qMdNHL0Ou/Npe/05vHx87yJCfHyYNisQgabwH4Y/fEaHnJmO&#10;7mJLL1qERC1jjiIs+AH7SaxYHxHmag4yz+TtgfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAkh+zRlEEAAAoFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAoHV9qd4AAAAIAQAADwAAAAAAAAAAAAAAAACrBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALYHAAAAAA==&#10;">
                 <v:group id="Group 297" o:spid="_x0000_s1027" style="position:absolute;left:8096;top:73;width:203;height:2" coordorigin="8096,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEqAkFxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8adoVZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlVxRNpMGCw0KOFa1zSm/Hf6Ng02K7GsU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moF43gKzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAESoCQXEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 298" o:spid="_x0000_s1028" style="position:absolute;left:8096;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVJgjKwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNrcwg1SgiKMoMio+Nu2tzbYvNTWmiVr9+shhweTjvyawxpXhQ7QrLCgb9CARxanXB&#10;mYLTcdkbgXAeWWNpmRS8yMFs2m5NMNH2yXt6HHwmQgi7BBXk3leJlC7NyaDr24o4cFdbG/QB1pnU&#10;NT5DuCllHEXf0mDBoSHHihY5pbfD3SgoT8f1brlNR8NohfHv2f5s3tuLUt1OMx+D8NT4j/jfvdYK&#10;vuIwP5wJR0BO/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVJgjKwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 295" o:spid="_x0000_s1029" style="position:absolute;left:8096;top:397;width:203;height:2" coordorigin="8096,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0ss++xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6azaxWCR1FRGVHoJQI0hvj+wzCWbfhuyaP9++KxR6HGbmN8xyPZpG9NS52rKCJIpB&#10;EBdW11wqOOf7twUI55E1NpZJwUQO1qvnpyWm2g78Tf3JlyJA2KWooPK+TaV0RUUGXWRb4uBdbWfQ&#10;B9mVUnc4BLhp5CyOP6TBmsNChS1tKypup7tRcBhw2Lwnuz67XbfTTz4/XrKElHp9GTefIDyN/j/8&#10;1/7SCuazBB5nwhGQq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdLLPvsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 296" o:spid="_x0000_s1030" style="position:absolute;left:8096;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKuDMmxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWNKS0hdRQSLpaJocuntNfuaBLNvQ3Y1qb++Wyh4HGbmG2a+HEwjrtS52rKC2TQC&#10;QVxYXXOpIM82jwkI55E1NpZJwQ85WC5GD3NMte35SNeTL0WAsEtRQeV9m0rpiooMuqltiYP3bTuD&#10;PsiulLrDPsBNI+MoepEGaw4LFba0rqg4ny5GQZNn28NmXyRP0RvGu0/78X7bfyk1GQ+rVxCeBn8P&#10;/7e3WsFzHMPfmXAE5OIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyrgzJsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 293" o:spid="_x0000_s1031" style="position:absolute;left:8099;top:71;width:2;height:329" coordorigin="8099,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrLPRSxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmlZRpBpFRJc9yIJVWPb2aJ5tsXkpTWzrv98sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul+N4CcJ5ZI2VZVLwJAfbzXCwxkTbjs/Upj4XAcIuQQWF93UipcsKMugmtiYO3s02Bn2Q&#10;TS51g12Am0pOo2ghDZYcFgqsaV9Qdk8fRsFnh91uFh/a0/22f/5e5t8/p5iU+hj1uxUIT71/h1/t&#10;L61gPp3B/5lwBOTmDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOss9FLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 294" o:spid="_x0000_s1032" style="position:absolute;left:8099;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7Bno8xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNevSql2NUgoF/6BQ24PH181zd+3mZdlEjX76RhB6HGbmN8xkFkwtTtS6yrKCfi8B&#10;QZxbXXGh4Pvr42kEwnlkjbVlUnAhB7Np52GCmbZn/qTT1hciQthlqKD0vsmkdHlJBl3PNsTR29vW&#10;oI+yLaRu8RzhppZpkgykwYrjQokNvZeU/26PRsHPcnF4XQ2vtRvt0nAMm0qvdxelHrvhbQzCU/D/&#10;4Xt7rhW8pM9wOxOPgJz+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALsGejzHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 291" o:spid="_x0000_s1033" style="position:absolute;left:8297;top:71;width:2;height:329" coordorigin="8297,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALicm9xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1qli1SjiKh4kIVVQbw9mmdbbF5KE9v6783Cwh6HmfmGWax6U4mWGldaVhCPIxDE&#10;mdUl5wou593nDITzyBory6TgRQ5Wy8HHAlNtO/6h9uRzESDsUlRQeF+nUrqsIINubGvi4N1tY9AH&#10;2eRSN9gFuKnkJIq+pMGSw0KBNW0Kyh6np1Gw77BbT+Nte3zcN6/bOfm+HmNSajTs13MQnnr/H/5r&#10;H7SCZJLA75lwBOTyDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAuJyb3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 292" o:spid="_x0000_s1034" style="position:absolute;left:8297;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkmEHQxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnVBa1ejiCBoSwVtDx5fN8/d1c3Lsoka++ubQsHjMDPfMNN5MLW4UusqywoG/QQE&#10;cW51xYWCr8/V8xiE88gaa8uk4E4O5rPO0xQzbW+8o+veFyJC2GWooPS+yaR0eUkGXd82xNE72tag&#10;j7ItpG7xFuGmlmmSjKTBiuNCiQ0tS8rP+4tR8P22Ob2+v/zUbnxIwyVsK/1xuCvV64bFBISn4B/h&#10;//ZaKximI/g7E4+AnP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJJhB0MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="110D9781" wp14:editId="687E02E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5321935</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="6985" t="8255" r="2540" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="509" name="Group 281"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -7200,82 +6997,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="71172F2A" id="Group 281" o:spid="_x0000_s1026" style="position:absolute;margin-left:419.05pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251662848;mso-position-horizontal-relative:page" coordorigin="8381,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZIKGbWQQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NXmzHjhGnGNom&#10;GNBtBer+AFqiXjBJ1Ejacvrr95CUZElx2s5Ngg5wPiikeTzePXf38KTr1/siJzsmZMbLleNfeA5h&#10;ZcijrExWzqf17auFQ6SiZURzXrKVc8+k8/rm55+u62rJAp7yPGKCQEkpl3W1clKlqqXryjBlBZUX&#10;vGIlFmMuCqowFYkbCVpDe5G7geddujUXUSV4yKTEr2/tonNj9McxC9VfcSyZIvnKgW3KPIV5bvTT&#10;vbmmy0TQKs3Cxgx6ghUFzUoc2ql6SxUlW5E9UFVkoeCSx+oi5IXL4zgLmfEB3vjeyJs7wbeV8SVZ&#10;1knVwQRoRzidrDb8c3cnqo/VB2Gtx/A9D/+WwMWtq2TZX9fzxAqTTf0HjxBPulXcOL6PRaFVwCWy&#10;N/jed/iyvSIhfvQnk8kMUQixFGBy2eAfpgiS3rWYLHyHYPVyYSMTpu+avYHfbMQ2vebSpT3SmNmY&#10;pcPe2GiHMP+DIFm0cmZ6f0kL2GxgJcHCnDF2UofwqUCAO1Pjznxi3WmBCLxJg0Lr5gGA4Y4eAIM9&#10;j7qPMpKHTJHflykfU1oxk4BSZ0IHJYJkobwVjOniBJpX2pW6MoJtPsl+MvVWtJhEzn01jb4RwQ4N&#10;ugy3Ut0xbnKR7t5LZSs8wshkeNRYvkY6xEWOYv/1FfGIPsg8bECSTgyuWrFfXLL2SE107Bqdraqg&#10;lbGqZov5UVWI+UFVcFAF65PWPpq2Jof7srEZI0I1n3qm0iouda2sbaWYEoIGCGn/HpHF0W05trL2&#10;f3OEAFGOKVI4BBS5sc5WVGnL9BF6SGpUMIDQ84Lv2JqbFTUqfZxxWM3LvpQpgZ5NdhUbtHpT3t2R&#10;2tJeVEt+m+W5CUFeakOmE39hLJE8zyK9qI2RItm8yQXZUU395k+7AmUDMVBsGRllKaPRu2asaJbb&#10;MeRzIAuWsSlrc3zDo3ukr+D2QsEFiEHKxWeH1LhMVo78Z0sFc0j+e4kavPKnU+SbMpPpbB5gIvor&#10;m/4KLUOoWjnKQdj18I2yN9a2ElmS4iTfuFvy38C+caZT3NhnrWomoAEzGvCh4baH1IgEHlKjodgX&#10;ocbJ1dxm2LdzY7flxyRH1NoDcjQ+Phs5doAcxxAp3N7O/To6s2PLpGd21PR4ZsdH2BEd2ZAdpxqq&#10;Z2bHuW0c/RE52rZxEphuC/dir3Me7uhx42BPRwbjvvlFGsdZC2WvcZxZNHvtIa7oJ2gch3h01Hgc&#10;jWGL8R+oce6TeROk400jBFLSBewgM2wap553RE+/Y9QSnSJE8YSWEV0HOi40jrYP+mLL2MiaXhen&#10;GVn7/9SWMV05GobTW0ZrUgMlbDm3jOh9bTP58i3jZVvJ7dt08OykOFuAPpDAbb0dL+k+KY53/Jik&#10;CKJ60DCaunvyhnGMx3EEUVrf2S+eSbH3qfGL79FnUvzfvUebxgmfY/F2Pfje25+bN+/DB+6bfwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAE8t2nLeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AU&#10;xO+C32F5gje7if1DjHkppainItgK4u01eU1Cs7shu03Sb+/zpMdhhpnfZOvJtGrg3jfOIsSzCBTb&#10;wpWNrRA+D68PCSgfyJbUOssIV/awzm9vMkpLN9oPHvahUlJifUoIdQhdqrUvajbkZ65jK97J9YaC&#10;yL7SZU+jlJtWP0bRShtqrCzU1PG25uK8vxiEt5HGzTx+GXbn0/b6fVi+f+1iRry/mzbPoAJP4S8M&#10;v/iCDrkwHd3Fll61CMk8iSWKsJIH4ifLJ9FHhEW0AJ1n+v+B/AcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAZIKGbWQQAACgXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBPLdpy3gAAAAgBAAAPAAAAAAAAAAAAAAAAALMGAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvgcAAAAA&#10;">
                 <v:group id="Group 288" o:spid="_x0000_s1027" style="position:absolute;left:8384;top:73;width:203;height:2" coordorigin="8384,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVkqCYwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNO4MiHVMRGQcXIqgDw+wuze0Dm5vSxLb+vVkILg/nvd4MphYdta6yrCCeRyCIM6sr&#10;LhT8XvezFQjnkTXWlknBgxxs0vFojYm2PZ+pu/hChBB2CSoovW8SKV1WkkE3tw1x4HLbGvQBtoXU&#10;LfYh3NTyI4qW0mDFoaHEhnYlZbfL3Sj46bHffsbf3fGW7x7/18Xp7xiTUtPJsP0C4Wnwb/HLfdAK&#10;FnGYH86EIyDTJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVkqCYwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 289" o:spid="_x0000_s1028" style="position:absolute;left:8384;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0BmfsxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96SaRFkldQykolhbFPxdvr9lnEsy+DdltkvbTu0LB4zAzv2Hm2WBq0VHrKssK4kkE&#10;gji3uuJCwfGwHM9AOI+ssbZMCn7JQbZ4GM0x1bbnHXV7X4gAYZeigtL7JpXS5SUZdBPbEAfvbFuD&#10;Psi2kLrFPsBNLZMoepEGKw4LJTb0XlJ+2f8YBfXxsN4uN/lsGq0w+TrZz4+/zbdST4/D2ysIT4O/&#10;h//ba63gOY7hdiYcAbm4AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPQGZ+zHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 286" o:spid="_x0000_s1029" style="position:absolute;left:8384;top:397;width:203;height:2" coordorigin="8384,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKDJt0xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6azaxWCR1FRGVHoJQI0hvj+wzCWbfhuyaP9++KxR6HGbmN8xyPZpG9NS52rKCJIpB&#10;EBdW11wqOOf7twUI55E1NpZJwUQO1qvnpyWm2g78Tf3JlyJA2KWooPK+TaV0RUUGXWRb4uBdbWfQ&#10;B9mVUnc4BLhp5CyOP6TBmsNChS1tKypup7tRcBhw2Lwnuz67XbfTTz4/XrKElHp9GTefIDyN/j/8&#10;1/7SCubJDB5nwhGQq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASgybdMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 287" o:spid="_x0000_s1030" style="position:absolute;left:8384;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrmFwAxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbTVV2ka5RRFAURfHPZW9vm7dtsXkpTdSun94ICx6HmfkNM542phQ3ql1hWUE/ikEQ&#10;p1YXnCk4nxa9EQjnkTWWlknBHzmYTtqtMSba3vlAt6PPRICwS1BB7n2VSOnSnAy6yFbEwfu1tUEf&#10;ZJ1JXeM9wE0pB3H8KQ0WHBZyrGieU3o5Xo2C8nxa7Re7dDSMlzjYftvN+rH7UarbaWZfIDw1/h3+&#10;b6+0go/+EF5nwhGQkycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa5hcAMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 284" o:spid="_x0000_s1031" style="position:absolute;left:8387;top:71;width:2;height:329" coordorigin="8387,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqqaabxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0WiRmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4fpMGaw4LFba0q6i4HX+Mgs8Bh+1r8t7nt+tuupwW+3OekFLPT+N2BcLT6P/D&#10;f+0vrWCRzOH3TDgCcn0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqqmmm8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 285" o:spid="_x0000_s1032" style="position:absolute;left:8387;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaJhUaxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvulGwtdFVpFColhbUHjw+s88kmn0bsmuy9td3C4Ueh5n5hlmsgqlES40rLSsYjxIQ&#10;xJnVJecKvg6vwxkI55E1VpZJwZ0crJb93gJTbTveUbv3uYgQdikqKLyvUyldVpBBN7I1cfTOtjHo&#10;o2xyqRvsItxUcpIkj9JgyXGhwJpeCsqu+5tRcNpuLs/vT9+Vmx0n4RY+S/1xvCv1MAjrOQhPwf+H&#10;/9pvWsF0PIXfM/EIyOUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABomFRrHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 282" o:spid="_x0000_s1033" style="position:absolute;left:8585;top:71;width:2;height:329" coordorigin="8585,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1N513xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6azZRFImuIYiVHqRQI4i3R/aZBLNvQ3abxH/fLRR6HGbmG2aTTaYVA/WusawgiWIQ&#10;xKXVDVcKzsX72wqE88gaW8uk4EEOsu3z0wZTbUf+ouHkKxEg7FJUUHvfpVK6siaDLrIdcfButjfo&#10;g+wrqXscA9y0chbHS2mw4bBQY0e7msr76dsoOIw45vNkPxzvt93jWiw+L8eElHp9mfI1CE+T/w//&#10;tT+0gkWyhN8z4QjI7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANTedd8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 283" o:spid="_x0000_s1034" style="position:absolute;left:8585;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFuC72xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6iaBqo2uIoLQKi2oPXh8Zl+T1OzbkF119dd3C4Ueh5n5hpnOg2nEhTpXW1aQDhIQ&#10;xIXVNZcKPverpzEI55E1NpZJwY0czGe9hynm2l55S5edL0WEsMtRQeV9m0vpiooMuoFtiaP3ZTuD&#10;PsqulLrDa4SbRmZJMpQGa44LFba0rKg47c5GwXH99v2yGd0bNz5k4Rw+av1+uCn12A+LCQhPwf+H&#10;/9qvWsFzOoLfM/EIyNkPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIW4LvbHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5179DDA5" wp14:editId="4F16A5B0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5504815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="8890" t="8255" r="10160" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="500" name="Group 272"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -7581,82 +7379,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="4506584A" id="Group 272" o:spid="_x0000_s1026" style="position:absolute;margin-left:433.45pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251661824;mso-position-horizontal-relative:page" coordorigin="8669,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMHPHJXwQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu3DYQfS/QfyD42CLWZS9aC14HRRIb&#10;BdI2QDYfwJWoCyqJKqld2fn6zgwlrVZZo7ZTG3lYP8jUcjicOTNzONTV27uyYHupTa6qNfcuXM5k&#10;Fak4r9I1/7K5ebPizDSiikWhKrnm99Lwt9c//3TV1qH0VaaKWGoGSioTtvWaZ01Th45jokyWwlyo&#10;WlYwmShdigZederEWrSgvSwc33WXTqt0XGsVSWPg1/d2kl+T/iSRUfNXkhjZsGLNwbaGnpqeW3w6&#10;11ciTLWoszzqzBDPsKIUeQWbDqrei0awnc6/UVXmkVZGJc1FpEpHJUkeSfIBvPHciTe3Wu1q8iUN&#10;27QeYAJoJzg9W2305/5W15/rT9paD8OPKvrbAC5OW6fheB7fUyvMtu0fKoZ4il2jyPG7RJeoAlxi&#10;d4Tv/YCvvGtYBD96s9lsAVGIYMqHl2WHf5RBkHDVarm85AxmlysbmSj70K31vW4hLMM5R4R2SzKz&#10;MwvD3tloh2D+J83yeM0XrsdZJUqwmWBlfnCJeqZOYgj/LxBWy8And4KZdacHwndnHQq9mwMAkxUj&#10;AI7WPOg+lJE5ZIr5vkz5nIlaUgIazIQBSvDKQnmjpcTiZP6KYtnWJNjnkxkn02gGxQzk3H+m0SMR&#10;HNAQYbQzza1UlIti/9E0tsJjGFGGx53lG0inpCyg2H99w1yGG9HDBiQdxCBrrNgvDtu4rGUYu05n&#10;rwrgGKtaBYuTqiDmB1X+QRVYn/b2iaw3ObqrOpthxATyqUuVViuDtbIBy/oSAw0ghP49IAtbT2Xt&#10;mm4LDUQ5pUjNGVDk1jpbiwYtwy1wyFqoYAAC30u1lxtFM82k9GGPw2xRjaWoBEY22VlYgOqpvIct&#10;0dJRVCt1kxcFhaCo0JD5zFuRJUYVeYyTaIzR6fZdodleIPXTH7oCyo7EgGKrmJRlUsQfunEj8sKO&#10;Qb4AZIFlbMoiY5hwq+J7SF+t7IECByAMMqW/ctbCYbLm5p+d0JKz4vcKavDSm8/x9KGX+SLw4UWP&#10;Z7bjGVFFoGrNGw5hx+G7xp5Yu1rnaQY7eeRupX4D9k1yTHGyz1rVvQAN0OiID4nbBtIb6hnS45ga&#10;A4TqVahxdkl7ifDx3Dgs+THJcd6DeSDHgI6zFyPHAZDTGEIK96fzuI7O7Ngz6ZkdkR7P7PgAOy76&#10;gu4bx8UrsCNsCqdj4OFWI3K0bePMp94VzsVD5xwcrxhx49GagQymffOrNI7LHsoRN1I7/wLceIzH&#10;QI2n0ThuMZ5AjYHH+iCdbhpBIGNDwA4yx03j3HVP6Bl3jCgxKIIoPqNlhK4DcgoaR2wYqFfE3Drd&#10;Mnay1Ov2svb/c1vGbM0RBtzy0BTWT2gZrUkdlGDLuWWE3tc2k6/fMgZ9JfekSJnyoi3jCq7RTyPF&#10;6YofkxThE9n0Nh3M7REzujPDveW7b9NTPM6k2H+pOpPi+R79yHs0NU7wOZbO0O7TMX7vHb/Tzfvw&#10;gfv6XwAAAP//AwBQSwMEFAAGAAgAAAAhAI0Jb0HfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AUhO+C/2F5gje7idYYYzalFPVUCrZC6e01+5qEZndDdpuk/97nSY/DDDPf5IvJtGKg3jfO&#10;KohnEQiypdONrRR87z4eUhA+oNXYOksKruRhUdze5JhpN9ovGrahElxifYYK6hC6TEpf1mTQz1xH&#10;lr2T6w0Gln0ldY8jl5tWPkZRIg02lhdq7GhVU3neXoyCzxHH5VP8PqzPp9X1sHve7NcxKXV/Ny3f&#10;QASawl8YfvEZHQpmOrqL1V60CtIkeeWogoQfsJ+mL6yPCubRHGSRy/8Hih8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADBzxyV8EAAAoFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAjQlvQd8AAAAIAQAADwAAAAAAAAAAAAAAAAC5BgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMUHAAAAAA==&#10;">
                 <v:group id="Group 279" o:spid="_x0000_s1027" style="position:absolute;left:8672;top:73;width:203;height:2" coordorigin="8672,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/B5PexQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6iYtKSW6hiBWeghCtSDeHtlnEsy+Ddk1if++KxR6HGbmG2aVTaYVA/WusawgXkQg&#10;iEurG64U/Bw/Xz5AOI+ssbVMCu7kIFvPnlaYajvyNw0HX4kAYZeigtr7LpXSlTUZdAvbEQfvYnuD&#10;Psi+krrHMcBNK1+j6F0abDgs1NjRpqbyergZBbsRx/wt3g7F9bK5n4/J/lTEpNTzfMqXIDxN/j/8&#10;1/7SCpIohseZcATk+hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/B5PexQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 280" o:spid="_x0000_s1028" style="position:absolute;left:8672;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBDW9GxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hPKE3TdzSIqtRRLAoFsU/F2/PzXN3cfOybFLd9tM3hYLHYWZ+w0xmra3EnRpfOtYwHCgQ&#10;xJkzJecaTsdlfwTCB2SDlWPS8E0eZtNuZ4KpcQ/e0/0QchEh7FPUUIRQp1L6rCCLfuBq4uhdXWMx&#10;RNnk0jT4iHBbyUSpd2mx5LhQYE2LgrLb4ctqqE7H1W65zUav6gOTz7PbrH+2F61feu18DCJQG57h&#10;//bKaHhTCfydiUdATn8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgQ1vRsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 277" o:spid="_x0000_s1029" style="position:absolute;left:8672;top:397;width:203;height:2" coordorigin="8672,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgmagyxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8NZsoFkldQxArHqRQI0hvj+wzCWbfhuw2if/eLRR6HGbmG2adTaYVA/WusawgiWIQ&#10;xKXVDVcKzsXH6wqE88gaW8uk4E4Oss3z0xpTbUf+ouHkKxEg7FJUUHvfpVK6siaDLrIdcfCutjfo&#10;g+wrqXscA9y0ch7Hb9Jgw2Ghxo62NZW3049RsB9xzBfJbjjertv7d7H8vBwTUmr2MuXvIDxN/j/8&#10;1z5oBct4Ab9nwhGQmwcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoJmoMsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 278" o:spid="_x0000_s1030" style="position:absolute;left:8672;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhqFKpxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mvivyNYoIiiKYql66e25ee4ubl6WTdS1n74pFHocZuY3zGTW2FLcqfaFYw29rgJB&#10;nDpTcKbhdFy+jkH4gGywdEwanuRhNm29TDAx7sGfdD+ETEQI+wQ15CFUiZQ+zcmi77qKOHoXV1sM&#10;UdaZNDU+ItyWsq/Um7RYcFzIsaJFTun1cLMaytNx/bHcp+OBWmF/9+W2m+/9WetOu5m/gwjUhP/w&#10;X3ttNIzUEH7PxCMgpz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYahSqcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 275" o:spid="_x0000_s1031" style="position:absolute;left:8675;top:71;width:2;height:329" coordorigin="8675,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAPJXdxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbplUqUo0ioosHWfAPLHt7NM+22LyUJtvWb28WFvY4zMxvmPW2N5VoqXGlZQXxNAJB&#10;nFldcq7gfjtOliCcR9ZYWSYFL3Kw3QwHa0y17fhC7dXnIkDYpaig8L5OpXRZQQbd1NbEwXvYxqAP&#10;ssmlbrALcFPJWRQtpMGSw0KBNe0Lyp7XH6Pgo8NuN48P7fn52L++b8nn1zkmpcajfrcC4an3/+G/&#10;9kkrSKIEfs+EIyA3bwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAPJXdxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 276" o:spid="_x0000_s1032" style="position:absolute;left:8675;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvLR2wxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aaC1qZuQhEEqyjUevD4zL4mabNvQ3bV1V/vCoUeh5n5hpnmwTTiRJ2rLSt4HiQg&#10;iAuray4V7L7m/QkI55E1NpZJwYUc5NlDb4qptmf+pNPWlyJC2KWooPK+TaV0RUUG3cC2xNH7tp1B&#10;H2VXSt3hOcJNI4dJMpYGa44LFbY0q6j43R6NgsPy4+d19XJt3GQ/DMewqfV6f1Hq6TG8v4HwFPx/&#10;+K+90ApGyRjuZ+IRkNkNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAby0dsMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 273" o:spid="_x0000_s1033" style="position:absolute;left:8873;top:71;width:2;height:329" coordorigin="8873,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfoq4xxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARvmlZRl65RRFQ8iOAfWPb2aJ5tsXkpTWzrt98sCHscZuY3zGLVmVI0VLvCsoJ4FIEg&#10;Tq0uOFNwu+6GnyCcR9ZYWiYFL3KwWvY+Fpho2/KZmovPRICwS1BB7n2VSOnSnAy6ka2Ig3e3tUEf&#10;ZJ1JXWMb4KaU4yiaSYMFh4UcK9rklD4uT6Ng32K7nsTb5vi4b14/1+np+xiTUoN+t/4C4anz/+F3&#10;+6AVTKM5/J0JR0AufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfoq4xxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 274" o:spid="_x0000_s1034" style="position:absolute;left:8873;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBx/ixZwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCd40nTB1nVFEEKaisG4Hj2/NW9vZvJQmavSvNwdhx4/v92wRTC0u1LrKsoKXYQKCOLe6&#10;4kLB99d6MAXhPLLG2jIpuJGDxbzbmWGq7ZU/6ZL5QsQQdikqKL1vUildXpJBN7QNceR+bWvQR9gW&#10;Urd4jeGmlqMkGUuDFceGEhtalZSfsrNR8LPd/L3tJvfaTY+jcA6HSu+PN6X6vbB8B+Ep+H/x0/2h&#10;FbwmcW08E4+AnD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcf4sWcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B38DC1B" wp14:editId="78C78661">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5687695</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="10795" t="8255" r="8255" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="491" name="Group 263"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -7962,82 +7761,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="78BC4FEB" id="Group 263" o:spid="_x0000_s1026" style="position:absolute;margin-left:447.85pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251660800;mso-position-horizontal-relative:page" coordorigin="8957,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRqb4JZAQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NXuz4RYhTDG0T&#10;DOi2AvV+AC1RL5gkaiRtOf31e0hKsuQ4Xec2QQc4HxTSPB7vnrt7dNTN631ZkB0TMufVyvGvPIew&#10;KuJxXqUr58/13auFQ6SiVUwLXrGV88Ck8/r2xx9umjpkAc94ETNBoKSSYVOvnEypOnRdGWWspPKK&#10;16zCYsJFSRWmInVjQRtoLws38LyZ23AR14JHTEr8+tYuOrdGf5KwSP2RJJIpUqwc2KbMU5jnRj/d&#10;2xsapoLWWR61ZtAzrChpXuHQXtVbqijZivyRqjKPBJc8UVcRL12eJHnEjA/wxveOvLkXfFsbX9Kw&#10;SeseJkB7hNPZaqPfd/ei/lh/ENZ6DN/z6C8JXNymTsPhup6nVphsmt94jHjSreLG8X0iSq0CLpG9&#10;wfehx5ftFYnwoz+ZTK4RhQhLASazFv8oQ5D0rsXyeu4QrM4WNjJR9q7dG/jtRmzTay4N7ZHGzNYs&#10;HfbWRjuE+R8EyeOVM10GDqloCZsNrCSYm9OPndQh/FYgLJbwULszn1h3OiACb9Ki0LnZA3C0YwDA&#10;aM+T7qOM5CFT5NdlyseM1swkoNSZ0EMJ6y2Ud4IxXZxA09euNLUR7PJJDpNpsKLFJHLuX9PoCxHs&#10;0aBhtJXqnnGTi3T3Xipb4TFGJsPj1vI1IpOUBYr951fEI/og87ABSXsxvxP7ySVrjzREx67V2alC&#10;Zg1ULf3Z5KQqoGbFtKrgoArWp519NOtMjvZVazNGhGo+9Uyl1VzqWlnDsq7EoAFC2r8nZHH0sazd&#10;0x4hQJTHFCkcAorcWGdrqrRl+gg9JA0qGEDoecl3bM3NijoqfZxxWC2qoZQpgYFNdhUbtHpT3v2R&#10;2tJBVCt+lxeFCUFRaUOmE39hLJG8yGO9qI2RIt28KQTZUU395k+7AmUjMVBsFRtlGaPxu3asaF7Y&#10;MeQLIAuWsSlrc3zD4wekr+D2hYIXIAYZF58c0uBlsnLk31sqmEOKXyvU4NKfTpFvykym1/MAEzFc&#10;2QxXaBVB1cpRDsKuh2+UfWNta5GnGU7yjbsV/wXsm+Q6xY191qp2AhowoxEfGm57TI3Trp5barT0&#10;+yLUOFnObYZ9OTf2W75PcrzuwDyQ42ypfXw2cuwBOY0hUrh7Ow/r6MKOHZNe2FHT44Udn2DHWVfQ&#10;HTuaBvSZ2dHmpO2qaNgXtm0bJ4EhFLwXD53zbLxjwI2jPT0ZHPfNL9I4ors/bhxnhv+fgRvHeJxG&#10;sEdj3GL8B2qc+6QL0ummEQIZ6QN2kBk3jVPPO6EHLvQdo5boFcHuM1pGexlB42j7oM+2jK2s6XVx&#10;mpG1/89tGbOVo2E4v2W0JrVQwpZLy4je1zaTL98y4rvO6DY9m9oWZ/zJ4FvepnGvsleert5Ol/SA&#10;FB/t+D5JcdlBOWgYr5+jYXyEx2kEUVpf2S9eSHHwqfGz9+gLKf7v7tGmccLnWNyuNb2ZT8f6e+9w&#10;bm7eIes+cN/+AwAA//8DAFBLAwQUAAYACAAAACEAdMExbd8AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQWvCQBSE74X+h+UVequbtJpqmo2ItD2JUC2ItzX7TILZtyG7JvHf9/XUHocZZr7JlqNt&#10;RI+drx0piCcRCKTCmZpKBd/7j6c5CB80Gd04QgU39LDM7+8ynRo30Bf2u1AKLiGfagVVCG0qpS8q&#10;tNpPXIvE3tl1VgeWXSlNpwcut418jqJEWl0TL1S6xXWFxWV3tQo+Bz2sXuL3fnM5r2/H/Wx72MSo&#10;1OPDuHoDEXAMf2H4xWd0yJnp5K5kvGgUzBezV44qSPgB+4s4YX1SMI2mIPNM/j+Q/wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDRqb4JZAQAACgXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0wTFt3wAAAAgBAAAPAAAAAAAAAAAAAAAAAL4GAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAygcAAAAA&#10;">
                 <v:group id="Group 270" o:spid="_x0000_s1027" style="position:absolute;left:8960;top:73;width:203;height:2" coordorigin="8960,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRPpezxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYK3uon/sNFVRFR6kEK1UHp7ZJ9JMPs2ZNckfvuuUPA4zMxvmNWmM6VoqHaFZQXxKAJB&#10;nFpdcKbg+3J4W4BwHlljaZkUPMjBZt3vrTDRtuUvas4+EwHCLkEFufdVIqVLczLoRrYiDt7V1gZ9&#10;kHUmdY1tgJtSjqNoLg0WHBZyrGiXU3o7342CY4vtdhLvm9Ptunv8XmafP6eYlBoOuu0ShKfOv8L/&#10;7Q+tYPo+hueZcATk+g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRPpezxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 271" o:spid="_x0000_s1028" style="position:absolute;left:8960;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwqlDHxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvutFIsamrlEKK0hKpeuntNfuaBLNvQ3Y1sb++KxQ8DjPzDbNc96YWF2pdZVnBdBKB&#10;IM6trrhQcDyk4wUI55E11pZJwZUcrFfDwRITbTv+pMveFyJA2CWooPS+SaR0eUkG3cQ2xMH7sa1B&#10;H2RbSN1iF+CmlrMoepQGKw4LJTb0WlJ+2p+Ngvp42OzSLF/E0RvOPr7s+/Y3+1bqYdS/PIPw1Pt7&#10;+L+90QrmTzHczoQjIFd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHCqUMfHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 268" o:spid="_x0000_s1029" style="position:absolute;left:8960;top:397;width:203;height:2" coordorigin="8960,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxm6pcxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYK3uom1YqOriLSlhyCohdLbI/tMgtm3Ibvmz7fvFgoeh5n5DbPZ9aYSLTWutKwgnkUg&#10;iDOrS84VfF3en1YgnEfWWFkmBQM52G3How0m2nZ8ovbscxEg7BJUUHhfJ1K6rCCDbmZr4uBdbWPQ&#10;B9nkUjfYBbip5DyKltJgyWGhwJoOBWW3890o+Oiw2z/Hb216ux6Gn8vL8TuNSanppN+vQXjq/SP8&#10;3/7UChavC/g7E46A3P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsZuqXMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 269" o:spid="_x0000_s1030" style="position:absolute;left:8960;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQD20oxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33aht0TSrlIJFqVjUXLw9s69JMPs2ZLca/fVdodDjMDPfMMmiNZW4UONKywpGwwgE&#10;cWZ1ybmC9LAcTEE4j6yxskwKbuRgMe92Eoy1vfKOLnufiwBhF6OCwvs6ltJlBRl0Q1sTB+/bNgZ9&#10;kE0udYPXADeVHEfRizRYclgosKb3grLz/scoqNLD6mu5zaaT6APHm6P9XN+3J6X6vfbtFYSn1v+H&#10;/9orreBp9gyPM+EIyPkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJAPbSjHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 266" o:spid="_x0000_s1031" style="position:absolute;left:8963;top:71;width:2;height:329" coordorigin="8963,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuBZGwxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNrpY1ZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98xsI55E11pZJwZ0crFfjUYqJtj1/UXfyuQgQdgkqKLxvEildVpBBN7UNcfCutjXo&#10;g2xzqVvsA9zUchZFC2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfP3BfydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALgWRsMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 267" o:spid="_x0000_s1032" style="position:absolute;left:8963;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeiiIxxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aYi/onZSBEEq7RQ68HjM/tM0mbfhuyqq5++Wyj0OMzMb5hsEUwjLtS52rKC50EC&#10;griwuuZSwf5z1Z+CcB5ZY2OZFNzIwSJ/6GWYanvlD7rsfCkihF2KCirv21RKV1Rk0A1sSxy9k+0M&#10;+ii7UuoOrxFuGjlMkrE0WHNcqLClZUXF9+5sFBw3r1+z7eTeuOlhGM7hvdZvh5tST4/hZQ7CU/D/&#10;4b/2WisYzSbweyYeAZn/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ6KIjHHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 264" o:spid="_x0000_s1033" style="position:absolute;left:9161;top:71;width:2;height:329" coordorigin="9161,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw1qBZwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDsxO044PtGMUEZVZiOADxN2lubbF5qY0mbb+vVkMuDyc93zZmVI0VLvCsoJ4EIEgTq0u&#10;OFNwOW/7UxDOI2ssLZOCJzlYLj56c0y0bflIzclnIoSwS1BB7n2VSOnSnAy6ga2IA3e3tUEfYJ1J&#10;XWMbwk0pv6NoIg0WHBpyrGidU/o4/RkFuxbb1TDeNPvHff28nceH6z4mpb4+u9UPCE+df4v/3b9a&#10;wWgW1oYz4QjIxQsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAw1qBZwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 265" o:spid="_x0000_s1034" style="position:absolute;left:9161;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCAWRPYxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmq2IuqtRSqHQVhT8c/D43Lzubrt5WTZRYz99Iwgeh5n5DTNbBFOLM7WusqzgpZ+A&#10;IM6trrhQsN+99yYgnEfWWFsmBVdysJg/dWaYaXvhDZ23vhARwi5DBaX3TSaly0sy6Pq2IY7et20N&#10;+ijbQuoWLxFuajlIkpE0WHFcKLGht5Ly3+3JKDh+ff6ky/Ff7SaHQTiFdaVXh6tS3efwOgXhKfhH&#10;+N7+0AqGaQq3M/EIyPk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIBZE9jHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F60D77E" wp14:editId="4A8C33F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5870575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="3175" t="8255" r="6350" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="482" name="Group 254"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -8343,82 +8143,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="314AD789" id="Group 254" o:spid="_x0000_s1026" style="position:absolute;margin-left:462.25pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251659776;mso-position-horizontal-relative:page" coordorigin="9245,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2Hd7LZQQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NXizbsRCnGNom&#10;GNBtBer+AFqiXjBJ1EjZcvrr95CUZEl12s5Ngw5wPiikeTzePXf38KSbl4ciJ3smZMbLteVeORZh&#10;ZcijrEzW1ofN3Ytri8ialhHNecnW1gOT1svbn3+6aaqAeTzlecQEgZJSBk21ttK6rgLblmHKCiqv&#10;eMVKLMZcFLTGVCR2JGgD7UVue46zsBsuokrwkEmJX1+bRetW649jFtZ/xbFkNcnXFmyr9VPo51Y9&#10;7dsbGiSCVmkWtmbQM6woaFbi0F7Va1pTshPZJ6qKLBRc8ri+Cnlh8zjOQqZ9gDeuM/HmXvBdpX1J&#10;giapepgA7QSns9WGf+7vRfW+eieM9Ri+5eHfErjYTZUEw3U1T4ww2TZ/8AjxpLuaa8cPsSiUCrhE&#10;Dhrfhx5fdqhJiB/d2Ww2RxRCLHmYLFr8wxRBUrtWnj+3CFYX1yYyYfqm3eu57UZsU2s2DcyR2szW&#10;LBX21kYzhPnvBMmiteVfzyxS0gI2a1iJt3CVnqmTKoRPBQLcQfrDneXMuNMB4TkwRqPQuXkEYLxj&#10;AMBoz6Puo4zkMVPkt2XK+5RWTCegVJnQQ+l3UN4JxlRxAk3PoKkFu3ySw2QarDSVDCRy7otp9JUI&#10;9mjQINzJ+p5xnYt0/1bWpsIjjHSGR20SbJBOcZGj2H99QRyiDtIPE5CkF3M7sV9ssnFIQ1TsWp2d&#10;Kq+TMar8uXtSFWJuTlSqvKMqWJ909tG0Mzk8lK3NGBGq+NTRlVZxqWplA8u6EoMGCCn/HpHF0VNZ&#10;s6c9QoAopxQpLAKK3BpnK1ory9QRakgaVDCAUPOC79mG65V6Uvo447ial0MpXQIDm8wqNij1urz7&#10;I5Wlg6iW/C7Lcx2CvFSG+DP3WlsieZ5FalEZI0WyfZULsqeK+vWfcgXKRmKg2DLSylJGozftuKZZ&#10;bsaQz4EsWMakrGIMGWx59ID0FdxcKLgAMUi5+GiRBpfJ2pL/7KhgFsl/L1GDK9f31e2jJ/586WEi&#10;hivb4QotQ6haW7WFsKvhq9rcWLtKZEmKk1ztbsl/A/vGmUpxbZ+xqp2ABvRoxIea23rS6+sZpDui&#10;xvlKQfUs1DhbLU2GfT039lt+THJcdGAOyFFfdCpxwKJPT449IKcxRAp3t/Owji7s2DHphR0VPV7Y&#10;8RF2XHYF3TaOc81Y35cd5+Z2X+oelQZ9YZu2ceZpgsa9eOycJzsG3Dja05PBtG9+lsYRza25aI7c&#10;ONet/tNz4wSP0wj2aIxbjP9AjUuXdEE63TRCICV9wI4y46bRd5wTeoYdo5LoFcHuM1pGdB3ouNA4&#10;mj7osy1jK6t7XZymZc3/c1vGdG0pGM5vGY1JLZSw5dIyovc1zeTzt4yrrpI7Upx/95bR93EoErir&#10;t9MlPSTF6Y4fkhRXyOtPSFF/43hyUpzicRpBlNY39osXUhx8avzse/SFFP9379G6ccLnWLxdj773&#10;Duf6zfv4gfv2XwAAAP//AwBQSwMEFAAGAAgAAAAhABEqdX7fAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AUhO+C/2F5gje7SU2KjdmUUtRTEWyF0ttr9jUJze6G7DZJ/73Pkx6HGWa+yVeT&#10;acVAvW+cVRDPIhBkS6cbWyn43r8/vYDwAa3G1llScCMPq+L+LsdMu9F+0bALleAS6zNUUIfQZVL6&#10;siaDfuY6suydXW8wsOwrqXscudy0ch5FC2mwsbxQY0ebmsrL7moUfIw4rp/jt2F7OW9ux336edjG&#10;pNTjw7R+BRFoCn9h+MVndCiY6eSuVnvRKljOk5SjChb8gP1lkrI+KUiiBGSRy/8Hih8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAdh3ey2UEAAAoFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAESp1ft8AAAAIAQAADwAAAAAAAAAAAAAAAAC/BgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMsHAAAAAA==&#10;">
                 <v:group id="Group 261" o:spid="_x0000_s1027" style="position:absolute;left:9248;top:73;width:203;height:2" coordorigin="9248,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7q6T1xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6ibaFkndhCC29CBCVZDeHtlnEpJ9G7LbJP77bkHocZiZb5hNNplWDNS72rKCeBGB&#10;IC6srrlUcD69P61BOI+ssbVMCm7kIEtnDxtMtB35i4ajL0WAsEtQQeV9l0jpiooMuoXtiIN3tb1B&#10;H2RfSt3jGOCmlcsoepUGaw4LFXa0rahojj9GwceIY76Kd8O+uW5v36eXw2Ufk1KP8yl/A+Fp8v/h&#10;e/tTK3her+DvTDgCMv0FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu6uk9cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 262" o:spid="_x0000_s1028" style="position:absolute;left:9248;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6ml5uxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81U2jlBBdQylYlIrFPxdvz+wzCWbfhuyapH76bqHQ4zAzv2Hm2WBq0VHrKssKXsYR&#10;COLc6ooLBcfD8jkB4TyyxtoyKfgmB9ni8WGOqbY976jb+0IECLsUFZTeN6mULi/JoBvbhjh4F9sa&#10;9EG2hdQt9gFuahlH0as0WHFYKLGh95Ly6/5mFNTHw+pruc2TSfSB8eZkP9f37Vmp0dPwNgPhafD/&#10;4b/2SiuYJlP4PROOgFz8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHqaXm7HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 259" o:spid="_x0000_s1029" style="position:absolute;left:9248;top:397;width:203;height:2" coordorigin="9248,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbDpkaxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6ia2FkndhCBaepBCVZDeHtlnEpJ9G7JrEv99t1DocZiZb5hNNplWDNS72rKCeBGB&#10;IC6srrlUcD7tn9YgnEfW2FomBXdykKWzhw0m2o78RcPRlyJA2CWooPK+S6R0RUUG3cJ2xMG72t6g&#10;D7Ivpe5xDHDTymUUvUqDNYeFCjvaVlQ0x5tR8D7imD/Hu+HQXLf379Pq83KISanH+ZS/gfA0+f/w&#10;X/tDK3hZr+D3TDgCMv0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWw6ZGsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 260" o:spid="_x0000_s1030" style="position:absolute;left:9248;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlBGWCxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aapSIiuoRQsFovFPxdvz+wzCWbfhuw2iX76bqHQ4zAzv2EW2WBq0VHrKssKnicR&#10;COLc6ooLBcfDapyAcB5ZY22ZFNzIQbZ8GC0w1bbnHXV7X4gAYZeigtL7JpXS5SUZdBPbEAfvYluD&#10;Psi2kLrFPsBNLeMomkmDFYeFEht6Kym/7r+Ngvp4WH+ttnnyEr1j/Hmym4/79qzU0+PwOgfhafD/&#10;4b/2WiuYJjP4PROOgFz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOUEZYLHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 257" o:spid="_x0000_s1031" style="position:absolute;left:9251;top:71;width:2;height:329" coordorigin="9251,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEkKL2xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUJvdRNrNaSuIqLSgxSqhdLbI/vyB7NvQ3ZN4rfvFgoeh5n5DbPaDKYWHbWusqwgnkYg&#10;iDOrKy4UfF0OzwkI55E11pZJwZ0cbNbj0QpTbXv+pO7sCxEg7FJUUHrfpFK6rCSDbmob4uDltjXo&#10;g2wLqVvsA9zUchZFC2mw4rBQYkO7krLr+WYUHHvsty/xvjtd89395/L68X2KSamnybB9A+Fp8I/w&#10;f/tdK5gnS/g7E46AXP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxJCi9sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 258" o:spid="_x0000_s1032" style="position:absolute;left:9251;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqzCCexAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abqWW4rjOKCMLmmKDz4PHZvLXV5qU0qcb99cth4PHj+z2dB9OIC3WutqxgPEpAEBdW&#10;11wq2H+vnjIQziNrbCyTghs5mM8GD1PMtb3yli47X4oYwi5HBZX3bS6lKyoy6Ea2JY7cj+0M+gi7&#10;UuoOrzHcNDJNkok0WHNsqLClZUXFedcbBcf1x+n18+W3cdkhDX3Y1PrrcFPqcRgWbyA8BX8X/7vf&#10;tYLnLK6NZ+IRkLM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGrMIJ7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 255" o:spid="_x0000_s1033" style="position:absolute;left:9449;top:71;width:2;height:329" coordorigin="9449,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaQ5MfxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNri41ZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98wKE88gaa8uk4E4O1qvxKMVE256/qDv5XAQIuwQVFN43iZQuK8igm9qGOHhX2xr0&#10;Qba51C32AW5qOYuiN2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfPFO/ydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2kOTH8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 256" o:spid="_x0000_s1034" style="position:absolute;left:9449;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARY7pFwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCd40nYyptVFkMJgbE+Y89Phsnm1n81KaqHF//XIQPH58v7NVMI24UOdqywqexgkI4sLq&#10;mksF+5+30QyE88gaG8uk4EYOVst+L8NU2yt/02XnSxFD2KWooPK+TaV0RUUG3di2xJE72s6gj7Ar&#10;pe7wGsNNIydJ8iIN1hwbKmzptaLitDsbBYePze/8c/rXuFk+CeewrfVXflNqOAjrBQhPwT/Ed/e7&#10;VvA8j/PjmXgE5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEWO6RcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2137D4E4" wp14:editId="4FC5B285">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6053455</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="5080" t="8255" r="4445" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="473" name="Group 245"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -8724,403 +8525,429 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3F52BAF7" id="Group 245" o:spid="_x0000_s1026" style="position:absolute;margin-left:476.65pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251658752;mso-position-horizontal-relative:page" coordorigin="9533,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPQMqEYAQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NZMmObSFOMbRN&#10;MKDbCtT9AbTeMUnUSNly+uv38CjJkuu0ndsEHeB8UEjzeLx77u7RUTcv90XOdpFUmShX1uTKsVhU&#10;BiLMymRlfVjfvVhYTNW8DHkuymhlPUTKenn78083TeVHrkhFHkaSQUmp/KZaWWldV75tqyCNCq6u&#10;RBWVWIyFLHiNqUzsUPIG2ovcdh3n2m6EDCspgkgp/PraLFq3pD+Oo6D+K45VVLN8ZcG2mp6Snhv9&#10;tG9vuJ9IXqVZ0JrBz7Ci4FmJQ3tVr3nN2VZmn6gqskAKJeL6KhCFLeI4CyLyAd5MnCNv7qXYVuRL&#10;4jdJ1cMEaI9wOltt8OfuXlbvq3fSWI/hWxH8rYCL3VSJP1zX88QIs03zhwgRT76tBTm+j2WhVcAl&#10;tid8H3p8o33NAvw48TxvhigEWHIxuW7xD1IESe9azjzPYli9XpjIBOmbdq87aTdim16zuW+OJDNb&#10;s3TYWxvNEOa/kywLV9Z0PrVYyQvYTLAyd+ZqPcdO6hB+LxDgzjW5M/eMOx0QrgM3CYXOzQMA4x0D&#10;AEZ7HnUfZaQOmaK+LVPep7yKKAGVzoQeylkH5Z2MIl2cQJNcbCoS7PJJDZNpsKLFFHLui2n0lQj2&#10;aHA/2Kr6PhKUi3z3VtWmwkOMKMPDNgnWSKe4yFHsv75gDtMH0cMEJOnFJp3YLzZbO6xhOnatzk6V&#10;28kYVXNveVIVYm5O1KrcgypYn3T28bQzOdiXrc0YMa751KFKq4TStbKGZV2JQQOEtH+PyJqqonLr&#10;ZM3/9ggJojymSGkxUOTGOFvxWlumj9BD1qCCAYSeF2IXrQWt1EeljzMOq3k5lKISGNhvVrFBq6fy&#10;7o/Ulg6iWoq7LM8pBHmpDZl6kwVZokSehXpRG6NksnmVS7bjmvrpT7sCZSMxUGwZkrI04uGbdlzz&#10;LDdjyOdAFixjUlYzhvI3InxA+kphXih4AWKQCvnRYg1eJitL/bPlMrJY/nuJGlxOplP99qHJdDZ3&#10;MZHDlc1whZcBVK2s2kLY9fBVbd5Y20pmSYqTJuRuKX4D+8aZTnGyz1jVTkADNBrxIXFbT3p9PYNz&#10;xtRImfIs1Ogt5ybDvp4b+y0/JjnOOzAH5DjRPj4ZOfaAnMYQKdy9nYd1dGHHjkkv7Kjp8cKOj7Aj&#10;rjAjdpxSc/rE7Lg0jSMRB/f7wjZto+cuDWkOO+fxjgE3jvb0ZHDcNz9L4wgbDZQHbpySK0/AjWM8&#10;TiPYozFuMf4DNc4nbN4G6XTTCIGU9QE7yIybxqnjnNAz7Bi1RK8Idp/RMqLrQMeFxtH0QZ9tGVtZ&#10;6nVxGsma/+e2jOnK0jCc3zIak1ooYculZUTva5rJZ28ZFwjGmBTpVv6kpDj30Fohgbt6O13SyNX+&#10;c8Lxjh+SFBe4yH1CitQUf3dSPMbjNIIorW/sFy+kOPjU+Nl79IUU/3f3aGqc8DkWt+vR997hnG7e&#10;hw/ct/8CAAD//wMAUEsDBBQABgAIAAAAIQC0rVAl3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8NAFITvgv9heYI3u4lJq43ZlFLUUynYCuLtNfuahGZ3Q3abpP/e50mPwwwz3+SrybRioN43&#10;ziqIZxEIsqXTja0UfB7eHp5B+IBWY+ssKbiSh1Vxe5Njpt1oP2jYh0pwifUZKqhD6DIpfVmTQT9z&#10;HVn2Tq43GFj2ldQ9jlxuWvkYRQtpsLG8UGNHm5rK8/5iFLyPOK6T+HXYnk+b6/dhvvvaxqTU/d20&#10;fgERaAp/YfjFZ3QomOnoLlZ70SpYzpOEowoW/ID95VPK+qggjVKQRS7/Hyh+AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAM9AyoRgBAAAKBcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALStUCXfAAAACAEAAA8AAAAAAAAAAAAAAAAAugYAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADGBwAAAAA=&#10;">
                 <v:group id="Group 252" o:spid="_x0000_s1027" style="position:absolute;left:9536;top:73;width:203;height:2" coordorigin="9536,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABl0ymxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYK3uom1WqKriLSlhyCohdLbI/tMgtm3Ibvmz7fvFgoeh5n5DbPZ9aYSLTWutKwgnkUg&#10;iDOrS84VfF3en15BOI+ssbJMCgZysNuORxtMtO34RO3Z5yJA2CWooPC+TqR0WUEG3czWxMG72sag&#10;D7LJpW6wC3BTyXkULaXBksNCgTUdCspu57tR8NFht3+O39r0dj0MP5eX43cak1LTSb9fg/DU+0f4&#10;v/2pFSxWC/g7E46A3P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAZdMpsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 253" o:spid="_x0000_s1028" style="position:absolute;left:9536;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgA4vSxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfBf/DcgTf6sZLraSuIoKiVBQvL307zR6TYPZsyK6a9te7BcHHYWa+YcbT2hTiRpXLLSvodiIQ&#10;xInVOacKTsfF2wiE88gaC8uk4JccTCfNxhhjbe+8p9vBpyJA2MWoIPO+jKV0SUYGXceWxME728qg&#10;D7JKpa7wHuCmkL0oGkqDOYeFDEuaZ5RcDlejoDgdV7vFNhn1oyX2Nt/2a/23/VGq3apnnyA81f4V&#10;frZXWsHg4x3+z4QjICcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACADi9LHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 250" o:spid="_x0000_s1029" style="position:absolute;left:9536;top:397;width:203;height:2" coordorigin="9536,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeCXdKxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNrbYlZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98zsI55E11pZJwZ0crFfjUYqJtj1/UXfyuQgQdgkqKLxvEildVpBBN7UNcfCutjXo&#10;g2xzqVvsA9zUchZFC2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfO3BfydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAngl3SsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 251" o:spid="_x0000_s1030" style="position:absolute;left:9536;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/nbA+xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8abq6qFSjiKAoLop/Lt6ezdu22LyUJmrXT78RBI/DzPyGGU1qU4gbVS63rOCrHYEg&#10;TqzOOVVwPMxbAxDOI2ssLJOCP3IwGX80Rhhre+cd3fY+FQHCLkYFmfdlLKVLMjLo2rYkDt6vrQz6&#10;IKtU6grvAW4K2YminjSYc1jIsKRZRsllfzUKiuNhuZ1vkkE3WmDn52TXq8fmrFTzs54OQXiq/Tv8&#10;ai+1gu9+H55nwhGQ438AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv52wPsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 248" o:spid="_x0000_s1031" style="position:absolute;left:9539;top:71;width:2;height:329" coordorigin="9539,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCA2kajwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDsxO045POkYRUZmFCD5A3F2aa1tsbkqTaevfm8WAy8N5z5edKUVDtSssK4gHEQji1OqC&#10;MwWX87Y/A+E8ssbSMil4koPl4qM3x0Tblo/UnHwmQgi7BBXk3leJlC7NyaAb2Io4cHdbG/QB1pnU&#10;NbYh3JTyO4om0mDBoSHHitY5pY/Tn1Gwa7FdDeNNs3/c18/beXy47mNS6uuzW/2A8NT5t/jf/asV&#10;jKZhbTgTjoBcvAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCA2kajwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 249" o:spid="_x0000_s1032" style="position:absolute;left:9539;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAwVfUixwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aYi/onZSBEEq7RQ68HjM/tM0mbfhuyqq5++Wyj0OMzMb5hsEUwjLtS52rKC50EC&#10;griwuuZSwf5z1Z+CcB5ZY2OZFNzIwSJ/6GWYanvlD7rsfCkihF2KCirv21RKV1Rk0A1sSxy9k+0M&#10;+ii7UuoOrxFuGjlMkrE0WHNcqLClZUXF9+5sFBw3r1+z7eTeuOlhGM7hvdZvh5tST4/hZQ7CU/D/&#10;4b/2WisYTWbweyYeAZn/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADBV9SLHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 246" o:spid="_x0000_s1033" style="position:absolute;left:9737;top:71;width:2;height:329" coordorigin="9737,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLeTqCwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrjTtOMDqUYRmREXIlgHBneX5toWm5vSZNr692YhuDyc92rTm0q01LjSsoJ4HIEgzqwu&#10;OVfwe/kZLUA4j6yxskwKHuRgs/4YrDDRtuMztanPRQhhl6CCwvs6kdJlBRl0Y1sTB+5mG4M+wCaX&#10;usEuhJtKfkXRXBosOTQUWNOuoOye/hsF+w677ST+bo/32+5xvcxOf8eYlBp+9tslCE+9f4tf7oNW&#10;MF2E+eFMOAJy/QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLeTqCwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 247" o:spid="_x0000_s1034" style="position:absolute;left:9737;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD79okDxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mlWkblejiFDoHypoe/D4unnurm5elk3U6Kc3BcHjMDO/YabzYGpxotZVlhUM+gkI&#10;4tzqigsFvz9vzykI55E11pZJwYUczGedpylm2p55TaeNL0SEsMtQQel9k0np8pIMur5tiKO3s61B&#10;H2VbSN3iOcJNLYdJ8iINVhwXSmxoWVJ+2ByNgr/Pj/3r1/hau3Q7DMewqvT39qJUrxsWExCegn+E&#10;7+13rWCUDuD/TDwCcnYDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+/aJA8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-27"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ri</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="29"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>bol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E60CD20" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31" w:rsidP="00BF5E75">
+    <w:p w14:paraId="1E60CD20" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31" w:rsidP="00BF5E75">
       <w:pPr>
         <w:spacing w:line="206" w:lineRule="exact"/>
         <w:ind w:left="2246"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>lat</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t>)</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>u)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AA09CA" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRPr="00BF5E75" w:rsidRDefault="00BF5E75" w:rsidP="00BF5E75">
+    <w:p w14:paraId="02AA09CA" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRPr="00330B99" w:rsidRDefault="00BF5E75" w:rsidP="00BF5E75">
       <w:pPr>
         <w:spacing w:line="206" w:lineRule="exact"/>
         <w:ind w:left="2246"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50463098" w14:textId="4B00F8CF" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="50463098" w14:textId="4B00F8CF" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:pos="6805"/>
         </w:tabs>
         <w:ind w:hanging="308"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75EEF9AE" wp14:editId="584E32D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="11430" r="17145" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="471" name="Group 243"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -9184,268 +9011,324 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="78721BDD" id="Group 243" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251657728;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8L+RK+QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVKHR4cUc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIYAiLRZr3NaO6ezKLK8Fh2zR0oLCc5SmY45WJoq&#10;KgzrAb1rozSOT6JemUIbxYW18PYqOOnS45el4O57WVrhSJtT4Ob80/jnGp/R8pxllWG6bvhAg72B&#10;RccaCUn3UFfMMbIxzQuoruFGWVW6I666SJVlw4U/A5wmiQ9Oc2vURvuzVFlf6b1MIO2BTm+G5d+2&#10;t0Y/6HsT2IN5p/hPC7pEva6yqR/XVQgm6/6rKqCebOOUP/iuNB1CwJHIzuv7uNdX7Bzh8PLkOE7n&#10;MZSBgy9JF4P8vIYa4abT2YwScM3naSgMr6+HrQnuDBu9L2JZyOhZDqyw6tBG9kkp+39KPdRMC18A&#10;i0rcG9IUQG+RUiJZB8e/MUJgc5J0PkfKmB8CRz3tVMyJB8MsaP5PGV8oMkr5qh4s4xvrboXy1WDb&#10;O+tCjxdg+RoXA/cV6Fl2LbT7x08kJpAKv8ON2AclY9CHiKxi0pOQecAcoUCQCVSSxIv0b2BQ3hCG&#10;YOkUDOpZjQxZPZLmOzmwBoswnCmx7zatLDbMCtiNbQYIEIQnfCU29JbvuTE2/A4pDAyLwzFhKIEx&#10;sQ6iaOaQGaZAk/TQxL4t8U2ntmKlvM8dXADI8uRt5TQK9s/Onp0h+GELpoBLGAyfFtlOaivVTdO2&#10;vhCtRDJpPEuDPFa1TYFe5GNNtb5sDdkynIH+g+cBtGdhMGtk4dFqwYrrwXasaYMN8S3IC/ct9G5o&#10;9rUqHqGPjQqTFf4JwKiV+U1JD1M1p/bXhhlBSftFwmU8S+Z4jZ1fzI8XwJeYqWc99TDJASqnjkLt&#10;0bx0YXRvtGmqGjIlvhuk+gxjqGyw0z2/wGpYwDzwlp+hYD0b0tO1j3r6V1r+AQAA//8DAFBLAwQU&#10;AAYACAAAACEADmjhf94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92k&#10;iVpiNqUU9VQEW0G8TbPTJDQ7G7LbJP33bk56nPceb76XryfTioF611hWEC8iEMSl1Q1XCr4Obw8r&#10;EM4ja2wtk4IrOVgXtzc5ZtqO/EnD3lcilLDLUEHtfZdJ6cqaDLqF7YiDd7K9QR/OvpK6xzGUm1Yu&#10;o+hJGmw4fKixo21N5Xl/MQreRxw3Sfw67M6n7fXn8PjxvYtJqfu7afMCwtPk/8Iw4wd0KALT0V5Y&#10;O9EqWCVJSCpI0yWI2Y+j56AcZyUFWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADwv5Er5AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAA5o4X/eAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 244" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuaMCgxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvhb5DmEJvRLOu9W9rlLZQ6o2CPw8wbMZN6GaybFJd+/RNoeDl4cz5zpzlunO1uFAbrGcFo2EG&#10;grj02nKl4HT8GMxBhIissfZMCm4UYL166C2x0P7Ke7ocYiUShEOBCkyMTSFlKA05DEPfECfv7FuH&#10;Mcm2krrFa4K7WuZZNpUOLacGgw29Gyq/Dt8uvVFN7MKU5mbHExq9bT/7P/l4p9TTY/f6AiJSF+/H&#10;/+mNVvA8y+FvTCKAXP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7mjAoMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ž</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-15"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">Í </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ů</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC3297D" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="2FC3297D" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="1" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D1B6AF6" w14:textId="77548877" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="6D1B6AF6" w14:textId="77548877" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BED73A8" wp14:editId="082E67E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>878205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>11430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="200025" cy="242570"/>
                 <wp:effectExtent l="1905" t="3810" r="7620" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="462" name="Group 234"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -9751,270 +9634,302 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="75635448" id="Group 234" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.15pt;margin-top:.9pt;width:15.75pt;height:19.1pt;z-index:-251656704;mso-position-horizontal-relative:page" coordorigin="1383,18" coordsize="315,382" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXCu0zVgQAACwXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NrRc7jhGnGNom&#10;GNBtBer9AFqiXjBJ1EjZSvrr9/AoybLidqnbBP3gfFAo83i8e+7u4VHXr++LnO2E0pksV457MXWY&#10;KEMZZWWycv5e375aOEzXvIx4Lkuxch6Edl7f/PzTdVMthSdTmUdCMSgp9bKpVk5a19VyMtFhKgqu&#10;L2QlSkzGUhW8xqtKJpHiDbQX+cSbTueTRqqoUjIUWuPXt3bSuSH9cSzC+q841qJm+cqBbTU9FT03&#10;5jm5uebLRPEqzcLWDH6CFQXPSmzaq3rLa862KnukqshCJbWM64tQFhMZx1koyAd4405H3twpua3I&#10;l2TZJFUPE6Ad4XSy2vDP3Z2qPlYflLUew/cy/EcDl0lTJcvhvHlPrDDbNH/ICPHk21qS4/exKowK&#10;uMTuCd+HHl9xX7MQPyJgU2/msBBTXuDNLlv8wxRBMqtcf+E7DLPuwkYmTN+1a323XegvPDM34Uu7&#10;JZnZmmXC3tpohzD/g2JZtHKCOTSXvIDNBCvzAtfoGTtpQvi9QHD9qytyJ7iy7vRAGDcJhc7NHoDR&#10;ij0A3sGaz7qPMtL7TNHflikfU14JSkBtMqGHMuigvFVCmOIEmhSVpiLBLp/0MJkGM0ZMI+f+N42e&#10;iGCPBl+GW13fCUm5yHfvdW0rPMKIMjxqk2ANNoiLHMX+6ys2ZWYjetiAJL2Y24n9MmHrKWuYiUOr&#10;s1PldTJW1XzhHVWFmNsdjSpvrwrWJ519PO1MDu/L1maMGDd8OqVKq6Q2tbKGZV2JQQOEjH+fkbVV&#10;ReXWydr/7RYKRDmmSOUwUOTGOlvx2lhmtjBD1qCCAYR5L+ROrCXN1KPSxx772bwcSlE6D+y3s1hg&#10;1FN591saSwdRLeVtlucUgrwkQ6a+Z6HRMs8iM2us0SrZvMkV23HD/fRnfIG2AzFwbBmRtlTw6F07&#10;rnmW2zHkc0ALmrE5ayhDLzcyekD+KmlPFJyAGKRSfXJYg9Nk5eh/t1wJh+W/lyjCKzcIzPFDL8Hs&#10;EvYyNZzZDGd4GULVyqkdxN0M39T2yNpWKktS7OQS8qX8DfQbZybHyT5rVfsCHqDRASESufWs1xc0&#10;uPWAG30irBfhRr87BZ5Ojv2SH5Md5x2YA3ak0ns2duwBOY4hUrg7noeFdKbHjkrP9Himxy+1jpdd&#10;Rbeto39pTpJnpcfARZOF89EP7AHcV7ZtHP3Zo955vGJAjgdrejYYd84v0jriPmhPmj05+tTsf3dy&#10;HONxHMEejcMm4yu40Q9YF6TjbSMEUtYHbC9z2Db6i9kRPcOe0Uj0imD3CU0j2g7kFFpH2wh9sWls&#10;ZanbxW4ka/+f2jSmSGfk7elNozXJn3X2n5tG9JZtO/nyTSPutodN4+zZWXE+BxV/FSuOV/yQrIgW&#10;+DErzi2ag2szbi7ffKEe43Fmxe5j1ZkVzRe681X6KVdpap3wSRYX7INvvsN3unzvP3Lf/AcAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKO00BvcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT01Lw0AUvAv+&#10;h+UJ3uxujJYasymlqKci2AribZt9TUKzb0N2m6T/3teTvc0ww3zky8m1YsA+NJ40JDMFAqn0tqFK&#10;w/fu/WEBIkRD1rSeUMMZAyyL25vcZNaP9IXDNlaCQyhkRkMdY5dJGcoanQkz3yGxdvC9M5FpX0nb&#10;m5HDXSsflZpLZxrihtp0uK6xPG5PTsPHaMZVmrwNm+Nhff7dPX/+bBLU+v5uWr2CiDjFfzNc5vN0&#10;KHjT3p/IBtEyTxcpWxnwg4s+f2Gw1/CkFMgil9cHij8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAlwrtM1YEAAAsFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAo7TQG9wAAAAIAQAADwAAAAAAAAAAAAAAAACwBgAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALkHAAAAAA==&#10;">
                 <v:group id="Group 241" o:spid="_x0000_s1027" style="position:absolute;left:1399;top:49;width:283;height:2" coordorigin="1399,49" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALp0IPxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gremk20DZJmFZEqHkKhKpTeHtlnEsy+DdltEv99t1DocZiZb5h8M5lWDNS7xrKCJIpB&#10;EJdWN1wpuJz3TysQziNrbC2Tgjs52KxnDzlm2o78QcPJVyJA2GWooPa+y6R0ZU0GXWQ74uBdbW/Q&#10;B9lXUvc4Brhp5SKOU2mw4bBQY0e7msrb6dsoOIw4bpfJ21Dcrrv71/nl/bNISKn547R9BeFp8v/h&#10;v/ZRK3hOl/B7JhwBuf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC6dCD8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 242" o:spid="_x0000_s1028" style="position:absolute;left:1399;top:49;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTKctcxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6saSikRXUanQnlqjIN4e2WcSzL4Neaum/75bKHgcZuYbZr7sXaNu1Ent2cB4lIAi&#10;LrytuTRw2G9fpqAkIFtsPJOBHxJYLgZPc8ysv/OObnkoVYSwZGigCqHNtJaiIocy8i1x9M6+cxii&#10;7EptO7xHuGv0a5JMtMOa40KFLW0qKi751Rk4rr9sOk7f3l3hPnf5SWQVvsWY52G/moEK1IdH+L/9&#10;YQ2kkxT+zsQjoBe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANMpy1zEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 239" o:spid="_x0000_s1029" style="position:absolute;left:1399;top:370;width:283;height:2" coordorigin="1399,370" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrAn/gxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZaRaKriNTSQyg0EUpvj+wzCWbfhuw2f759t1DocZiZ3zD742ga0VPnassK4kUE&#10;griwuuZSwTW/PG1BOI+ssbFMCiZycDzMHvaYaDvwB/WZL0WAsEtQQeV9m0jpiooMuoVtiYN3s51B&#10;H2RXSt3hEOCmkcso2kiDNYeFCls6V1Tcs2+j4HXA4bSKX/r0fjtPX/n6/TONSanH+XjagfA0+v/w&#10;X/tNK3jerOH3TDgC8vADAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6wJ/4MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 240" o:spid="_x0000_s1030" style="position:absolute;left:1399;top:370;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMt/CwxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6saSBkldRaVCPbXGQuntkX0mwezbkLdq/PfdQsHjMDPfMPPl4Fp1oV4azwamkwQU&#10;celtw5WBr8P2aQZKArLF1jMZuJHAcjF6mGNu/ZX3dClCpSKEJUcDdQhdrrWUNTmUie+Io3f0vcMQ&#10;ZV9p2+M1wl2rn5Mk0w4bjgs1drSpqTwVZ2fge/1h02n68uZKt9sXPyKr8CnGPI6H1SuoQEO4h//b&#10;79ZAmmXwdyYeAb34BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEy38LDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 237" o:spid="_x0000_s1031" style="position:absolute;left:1414;top:34;width:2;height:350" coordorigin="1414,34" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0nEQMxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNrbYlZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98zsI55E11pZJwZ0crFfjUYqJtj1/UXfyuQgQdgkqKLxvEildVpBBN7UNcfCutjXo&#10;g2xzqVvsA9zUchZFC2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfPFG/ydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdJxEDMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 238" o:spid="_x0000_s1032" style="position:absolute;left:1414;top:34;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYY1HkwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFHopdZOiUqKriNjiQcFa8TxkxyQ0Oxuyo0Z/vXsQPD7e92TWuVqdqQ2VZwNpPwFFnHtb&#10;cWFg//f98QUqCLLF2jMZuFKA2bT3MsHM+gv/0nknhYohHDI0UIo0mdYhL8lh6PuGOHJH3zqUCNtC&#10;2xYvMdzV+jNJRtphxbGhxIYWJeX/u5MzsN7flofh+zX52W7TI829iE43xry9dvMxKKFOnuKHe2UN&#10;DEZxbTwTj4Ce3gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYY1HkwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,34;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 235" o:spid="_x0000_s1033" style="position:absolute;left:1667;top:34;width:2;height:350" coordorigin="1667,34" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqT3XlxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNrpY1ZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98xsI55E11pZJwZ0crFfjUYqJtj1/UXfyuQgQdgkqKLxvEildVpBBN7UNcfCutjXo&#10;g2xzqVvsA9zUchZFC2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfPFO/ydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAak915cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 236" o:spid="_x0000_s1034" style="position:absolute;left:1667;top:34;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjzMs/wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCF6KbiJtlegqIrb0UMGqeB6yYxLMzobsqLG/vnso9Ph43/Nl52p1ozZUng2kowQUce5t&#10;xYWB4+F9OAUVBNli7ZkMPCjActF7mmNm/Z2/6baXQsUQDhkaKEWaTOuQl+QwjHxDHLmzbx1KhG2h&#10;bYv3GO5qPU6SN+2w4thQYkPrkvLL/uoMfB1/NqfX50fysdulZ1p5EZ1ujRn0u9UMlFAn/+I/96c1&#10;8DKJ8+OZeAT04hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjzMs/wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,34;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="10"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>tr</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="10"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>tu</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4FE3554E" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="4FE3554E" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F4C6794" w14:textId="6F25BA45" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="5F4C6794" w14:textId="6F25BA45" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:spacing w:before="76"/>
         <w:ind w:left="1022"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F7AE028" wp14:editId="4F259082">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>878205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="200025" cy="241935"/>
                 <wp:effectExtent l="1905" t="635" r="7620" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="453" name="Group 225"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -10320,82 +10235,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="423C93E5" id="Group 225" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.15pt;margin-top:.95pt;width:15.75pt;height:19.05pt;z-index:-251655680;mso-position-horizontal-relative:page" coordorigin="1383,19" coordsize="315,381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB08n/EUwQAACwXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWN1u2zYYvS/QdyB02aGRJdmOLcQphrYJ&#10;CnRbgXoPQEvUDyaJGilbzp5+h6Qoy6rbNV4a9MK5UCjz48fv9/BQN2/2ZUF2TMicVyvHu5o4hFUR&#10;j/MqXTl/ru9eLxwiG1rFtOAVWzkPTDpvbl++uGnrkPk840XMBIGSSoZtvXKypqlD15VRxkoqr3jN&#10;KkwmXJS0watI3VjQFtrLwvUnk7nbchHXgkdMSvz6zkw6t1p/krCo+SNJJGtIsXJgW6OfQj836une&#10;3tAwFbTO8qgzg55hRUnzCpv2qt7RhpKtyL9QVeaR4JInzVXES5cnSR4x7QO88SYjb+4F39balzRs&#10;07oPE0I7itPZaqPfd/ei/lx/EsZ6DD/y6C+JuLhtnYbDefWeGmGyaX/jMfJJtw3Xju8TUSoVcIns&#10;dXwf+viyfUMi/IiETfyZQyJM+VNvGcxM/KMMSVKrvGAROASz3tLOvO/WBl63MFh4as6lodlSm9mZ&#10;pdLe2WiGMP+TIHm8cqazqUMqWsJmHVbiB77SM3ZSpfCpguAFy6V2Z9YVWh8I5aaOgnWzD8BoRZTZ&#10;APhHa77qPtpIHipF/r9K+ZzRmukClKoS+lAiFSaUd4Ix1ZyIZmCiqQVtPclhMQ1m2lqGEjX3n2X0&#10;nRHso0HDaCube8Z1LdLdR9mYDo8x0hUed5avgQZJWaDZf3lNJkRtpB8mIWkv5lmxVy5ZT0hLVB46&#10;nVaVb2WMqvnCP6kKOTc7KlX+QRWsT619NLMmR/uqsxkjQhWeTnSn1VyqXlnDMtti0AAh5d9XZE1X&#10;6Sq0suZ/t4UAUI4hUjgEELkxzta0UZapLdSQtOhgBEK9l3zH1lzPNKPWxx6H2aIaSulyHthvZrFA&#10;qdft3W+pLB1kteJ3eVHoFBSVNmQS+CY0khd5rGaVNVKkm7eFIDuqsF//KV+g7UgMGFvFWlvGaPy+&#10;Gzc0L8wY8gVCC5gxNasgQ4YbHj+gfgU3JwpOQAwyLv5xSIvTZOXIv7dUMIcUHyo04dKbTtXxo1+m&#10;s2vYS8RwZjOcoVUEVSuncZB3NXzbmCNrW4s8zbCTpyNf8V8Bv0mualzbZ6zqXoADenQEiBrcetTr&#10;G3puG9pioy6VZ8HG4PrR4Ngv+TnR8doGc4CO+sxShQMYfXp07ANy+oBBCdvjedhIF3i0UHqBxws8&#10;fos64hJzRB39hTpJfig8Tj3wVZyPliP3nW2IYzDtGbKljuMVA3A8WtOjwZg5Pwt1BCEeU0dfu/Lk&#10;4DiOx+kI9tE4JhmPwMZgRmySTtNGCGSkT9hB5pg2BotTeoacUUn0imD3GaQRtAM1BepoiNA3SWMn&#10;q9kudtOy5v+5pDFDOaNuzyeNxqTAXKdgy4U0glt2dPLZSeMc2ThGxfkPR8X5HOTqUag4XvFTouIc&#10;d7kvUPHaRPOJKeM4HhdUtB+rLqiovtBdrtLfc5XW1AmfZHHBPvrmO3zXl+/DR+7bfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADZgoI7eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZ&#10;wZvdjdHSxmxKKeqpCLaCeJtmp0lodjdkt0n6752e9DaP93jzvXw12VYM1IfGOw3JTIEgV3rTuErD&#10;1/7tYQEiRHQGW+9Iw4UCrIrbmxwz40f3ScMuVoJLXMhQQx1jl0kZyposhpnvyLF39L3FyLKvpOlx&#10;5HLbykel5tJi4/hDjR1taipPu7PV8D7iuE6T12F7Om4uP/vnj+9tQlrf303rFxCRpvgXhis+o0PB&#10;TAd/diaIlnW6SDnKxxLE1Z8vecpBw5NSIItc/h9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB08n/EUwQAACwXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQA2YKCO3gAAAAgBAAAPAAAAAAAAAAAAAAAAAK0GAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAuAcAAAAA&#10;">
                 <v:group id="Group 232" o:spid="_x0000_s1027" style="position:absolute;left:1399;top:50;width:283;height:2" coordorigin="1399,50" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKIhDGxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adpdlaUaRcRdPIigLoi3R/Nsi81LaWJb/70RBI/DzHzDzBadKUVDtSssK4iHEQji&#10;1OqCMwX/x9/BDwjnkTWWlknBnRws5h+9GSbatryn5uAzESDsElSQe18lUro0J4NuaCvi4F1sbdAH&#10;WWdS19gGuCnlVxRNpMGCw0KOFa1ySq+Hm1Hw12K7/I7XzfZ6Wd3Px/HutI1Jqc9+t5yC8NT5d/jV&#10;3mgFo/EInmfCEZDzBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBKIhDGxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 233" o:spid="_x0000_s1028" style="position:absolute;left:1399;top:50;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByCaR6xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6saSFEldRaVCPbXGQuntkX0mwezbkLdq/PfdQsHjMDPfMPPl4Fp1oV4azwamkwQU&#10;celtw5WBr8P2aQZKArLF1jMZuJHAcjF6mGNu/ZX3dClCpSKEJUcDdQhdrrWUNTmUie+Io3f0vcMQ&#10;ZV9p2+M1wl2rn5PkRTtsOC7U2NGmpvJUnJ2B7/WHTadp9uZKt9sXPyKr8CnGPI6H1SuoQEO4h//b&#10;79ZAmmXwdyYeAb34BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHIJpHrEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 230" o:spid="_x0000_s1029" style="position:absolute;left:1399;top:370;width:283;height:2" coordorigin="1399,370" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVvCsqxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZaRaKriNTSQyg0EUpvj+wzCWbfhuw2f759t1DocZiZ3zD742ga0VPnassK4kUE&#10;griwuuZSwTW/PG1BOI+ssbFMCiZycDzMHvaYaDvwB/WZL0WAsEtQQeV9m0jpiooMuoVtiYN3s51B&#10;H2RXSt3hEOCmkcso2kiDNYeFCls6V1Tcs2+j4HXA4bSKX/r0fjtPX/n6/TONSanH+XjagfA0+v/w&#10;X/tNK3heb+D3TDgC8vADAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1bwrKsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 231" o:spid="_x0000_s1030" style="position:absolute;left:1399;top:370;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtl5+WxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kaJVaKraGmhPVWjIN4e2dckNPs25G01/nu3UOhxmJlvmOW6d426UCe1ZwPjUQKK&#10;uPC25tLA8fD2NAclAdli45kM3EhgvRo8LDGz/sp7uuShVBHCkqGBKoQ201qKihzKyLfE0fvyncMQ&#10;ZVdq2+E1wl2jJ0nyrB3WHBcqbOmlouI7/3EGTttPm47T6asr3Mc+P4tswk6MeRz2mwWoQH34D/+1&#10;362BdDqD3zPxCOjVHQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO2Xn5bEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 228" o:spid="_x0000_s1031" style="position:absolute;left:1414;top:35;width:2;height:349" coordorigin="1414,35" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLbxrDwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTbQWiW5CkFp6kEJVEG9DdkxCsrMhu03iv+8eCj0+3vcum0wrBupdbVlBvIhAEBdW&#10;11wquJwPLxsQziNrbC2Tggc5yNLZ0w4TbUf+puHkSxFC2CWooPK+S6R0RUUG3cJ2xIG7296gD7Av&#10;pe5xDOGmlcsoepMGaw4NFXa0r6hoTj9GwceIY76K34djc98/buf11/UYk1LP8ynfgvA0+X/xn/tT&#10;K3hdh7XhTDgCMv0FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy28aw8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 229" o:spid="_x0000_s1032" style="position:absolute;left:1414;top:35;width:2;height:349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5OWcBxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1FpUY3oQgtxYOlKujxkX0mIdm3MbuN6793C4Ueh5n5hlnlwbRioN7VlhW8jBMQ&#10;xIXVNZcKDvv351cQziNrbC2Tghs5yLPHhxWm2l75m4adL0WEsEtRQeV9l0rpiooMurHtiKN3tr1B&#10;H2VfSt3jNcJNKydJMpcGa44LFXa0rqhodj9GAR3MRzeEbfJ1svV80mwvzTFslBo9hbclCE/B/4f/&#10;2p9awXS2gN8z8QjI7A4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5OWcBxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,350e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,35;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 226" o:spid="_x0000_s1033" style="position:absolute;left:1667;top:35;width:2;height:349" coordorigin="1667,35" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7ddx4wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrjTtKOWoRpFZEZciOADBneX5toWm5vSZNr692YhuDyc92LVm0q01LjSsoJ4HIEgzqwu&#10;OVdwOf+OvkE4j6yxskwKHuRgtfwYLDDVtuMjtSefixDCLkUFhfd1KqXLCjLoxrYmDtzNNgZ9gE0u&#10;dYNdCDeV/IqiRBosOTQUWNOmoOx++jcKth1260n80+7vt83jep4d/vYxKTX87NdzEJ56/xa/3Dut&#10;YJqE+eFMOAJy+QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7ddx4wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 227" o:spid="_x0000_s1034" style="position:absolute;left:1667;top:35;width:2;height:349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJI6G6xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJusZwQTHCshBBoKT2k5Afa42JtbGNr5Vqqo759VQjkOMzMN0yxDaYTIw2usaxgnqQg&#10;iEurG64UXM4vsxUI55E1dpZJwS852G6eJgXm2t74SOPJVyJC2OWooPa+z6V0ZU0GXWJ74uhd7WDQ&#10;RzlUUg94i3DTyUWaZtJgw3Ghxp72NZXt6ccooIt57cdwSD++bJMt2sN3+xnelZo+h90ahKfgH+F7&#10;+00rWGZz+D8Tj4Dc/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJI6G6xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,350e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,35;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77F61633" wp14:editId="04CAEDC4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3776345</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>234315</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3245485" cy="1270"/>
                 <wp:effectExtent l="13970" t="13335" r="17145" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="451" name="Group 223"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -10460,66 +10376,67 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="7C4EA5D6" id="Group 223" o:spid="_x0000_s1026" style="position:absolute;margin-left:297.35pt;margin-top:18.45pt;width:255.55pt;height:.1pt;z-index:-251654656;mso-position-horizontal-relative:page" coordorigin="5947,369" coordsize="5111,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCagr2pAQMAAPQGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1pXbbGHWKoTcM&#10;6LYCzT5AkeULJkuapMTpvn6UZKduumJAlweBMiny8PCS84tdz9GWadNJUeLkKMaICSqrTjQl/rG6&#10;+XSGkbFEVIRLwUr8yAy+WL5/dz6ogqWylbxiGoETYYpBlbi1VhVRZGjLemKOpGIClLXUPbFw1U1U&#10;aTKA955HaRyfRIPUldKSMmPg61VQ4qX3X9eM2u91bZhFvMSAzfpT+3Ptzmh5TopGE9V2dIRB3oCi&#10;J52AoHtXV8QStNHdC1d9R7U0srZHVPaRrOuOMp8DZJPEB9ncarlRPpemGBq1pwmoPeDpzW7pt+2t&#10;Vg/qXgf0IN5J+tMAL9GgmmKud/cmGKP18FVWUE+ysdInvqt171xASmjn+X3c88t2FlH4eJxmeXaW&#10;Y0RBl6SnI/20hRq5R/kiO8UIdMcni1AZ2l6Pb/MkScLD1KkiUoSIHuWIylUd2sg8MWX+j6mHlijm&#10;C2AcE/cadVWJszzFSJAe0r/RjLnmRGmaOVguPhhOfJo5mTONMzPA+T9pfMnIxOVrfJCCboy9ZdJX&#10;g2zvjA09XoHka1yN2FcwD3XPod0/fkIxcqH8Mc7E3gxoD2YfIrSK0YB86NHp5AsYmflKkjg/+6uz&#10;48nOOUtnzqCgzQSRtBNquhMjbJAQcUsl9u2mpHEdswJwU5+BBzByKb5iC7EPbcObMYSGbXG4JzRG&#10;sCfWgRNFrEPmQjgRDdCyri3dh15u2Up6lT0YAAjypOVibhWqOEMV1PDCBfBtvg/qsM5KK+RNx7kv&#10;AxcOSrKI80COkbyrnNbBMbpZX3KNtsStQP8bB+iZmdLGXhHTBrsKpJAzrCBR+SgtI9X1KFvS8SAD&#10;Kg6kwxiGlg4zsJbVI7S3lmHhwh8ECK3UvzEaYNmW2PzaEM0w4l8EzOgiyTK3nf0ly09TuOi5Zj3X&#10;EEHBVYktho5w4qUNG32jdNe0ECmURMjPsJ3qzg2AxxdQjRdYE17yqxWkZ7t7fvdWT39Wyz8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCg8Nic4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbv&#10;SPyHyEjcWBpG91GaTtMEnCYkNqSJm9d6bbUmqZqs7f493gmOth+9ft50NZpG9NT52lkNahKBIJu7&#10;oralhu/9+9MChA9oC2ycJQ1X8rDK7u9STAo32C/qd6EUHGJ9ghqqENpESp9XZNBPXEuWbyfXGQw8&#10;dqUsOhw43DTyOYpm0mBt+UOFLW0qys+7i9HwMeCwnqq3fns+ba4/+/jzsFWk9ePDuH4FEWgMfzDc&#10;9FkdMnY6uostvGg0xMuXOaMaprMliBugopjLHHkzVyCzVP6vkP0CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAmoK9qQEDAAD0BgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAoPDYnOEAAAAKAQAADwAAAAAAAAAAAAAAAABbBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAGkGAAAAAA==&#10;">
                 <v:shape id="Freeform 224" o:spid="_x0000_s1027" style="position:absolute;left:5947;top:369;width:5111;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5111,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCODtMGwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvSH0Hayv1Bk4RIAgYBFQVvRJ66W0VL0lEvHZj54e3ryshcRzNzDeazW4wteio8ZVlBe+TBARx&#10;bnXFhYLvy+d4CcIHZI21ZVJwJw+77ctog6m2PZ+py0IhIoR9igrKEFwqpc9LMugn1hFH72obgyHK&#10;ppC6wT7CTS2nSbKQBiuOCyU6OpaU37LWKLjgoV8Np30+c929ZffhWvr9UertddivQQQawjP8aH9p&#10;BbP5FP7PxCMgt38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjg7TBsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5111,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5111,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36BEA128" wp14:editId="23280DF4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>342900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="17145" r="17145" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="449" name="Group 221"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -10583,153 +10500,162 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3ED5A55D" id="Group 221" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:27pt;width:512pt;height:.1pt;z-index:-251653632;mso-position-horizontal-relative:page" coordorigin="833,540" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVwt2P9QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVelu2zAM/j9g7yDo54bVR5IeRp1i6IUB&#10;3Vag2QMosnxgtqRJSpzu6UdKduqmKwZ0AeJQJkV+/Hjk/GLXtWQrjG2UzGlyFFMiJFdFI6uc/ljd&#10;fDqlxDomC9YqKXL6KCy9WL5/d97rTKSqVm0hDAEn0ma9zmntnM6iyPJadMweKS0kKEtlOubgaKqo&#10;MKwH710bpXF8HPXKFNooLqyFt1dBSZfef1kK7r6XpRWOtDkFbM4/jX+u8Rktz1lWGabrhg8w2BtQ&#10;dKyREHTv6oo5RjameeGqa7hRVpXuiKsuUmXZcOFzgGyS+CCbW6M22udSZX2l9zQBtQc8vdkt/7a9&#10;NfpB35uAHsQ7xX9a4CXqdZVN9XiugjFZ919VAfVkG6d84rvSdOgCUiI7z+/jnl+xc4TDy+NFnM5j&#10;KAMHXZKeDPTzGmqEl05nM0pAtZjvNdfD1QRvhospFi1iWYjoUQ6osOrQRvaJKft/TD3UTAtfAItM&#10;3BvSFDmdLwCJZB2kf2OEwOYkaephYXwwHPm0UzInGjSzwPk/aXzByEjlq3ywjG+suxXKV4Nt76wL&#10;PV6A5GtcDNhXkEXZtdDuHz+RmEAo/A4TsTdKRqMPEVnFpCch8uBzdJWOVt5VksQn6d+cQXlDRHSW&#10;Tp1BPasRIatH0HwnB9QgEYY7JfbdppXFhlkBurHNwAMYYYav2Ibe8p012obfIYSBZXG4JgwlsCbW&#10;gRTNHCLDECiSHprYtyW+6dRWrJTXuYMBgChP2lZOreD+7OxZDkEPVzCE7/N9WEQ7qa1UN03b+kK0&#10;EsGk8SwN9FjVNgVqEY811fqyNWTLcAf6zzBBz8xg18jCe6sFK64H2bGmDTJEb4FemLfQu2HY1qp4&#10;hD42KmxW+CcAoVbmNyU9bNWc2l8bZgQl7RcJw3iWzHGMnT/MFyeAl5ipZj3VMMnBVU4dhdqjeOnC&#10;6t5o01Q1REp8N0j1GdZQ2WCne3wB1XCAfeAlv0NBerakp2dv9fSvtPwDAAD//wMAUEsDBBQABgAI&#10;AAAAIQBVw//p3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aSxWmI2&#10;pRT1VARbofQ2zU6T0OxuyG6T9N87Oelx3nu8+V62Gk0jeup87ayCeBaBIFs4XdtSwc/+42kJwge0&#10;GhtnScGNPKzy+7sMU+0G+039LpSCS6xPUUEVQptK6YuKDPqZa8myd3adwcBnV0rd4cDlppHzKHqR&#10;BmvLHypsaVNRcdldjYLPAYd1Er/328t5czvuF1+HbUxKPT6M6zcQgcbwF4YJn9EhZ6aTu1rtRaNg&#10;mSScVLB45kmTH0evrJwmZQ4yz+T/BfkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANXC&#10;3Y/1AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFXD/+nfAAAACQEAAA8AAAAAAAAAAAAAAAAATwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;">
                 <v:shape id="Freeform 222" o:spid="_x0000_s1027" style="position:absolute;left:833;top:540;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6Q6csxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTgIx&#10;EIbvJr5DMyRcjHQB1+hKIUpC9AIJ6ANMtuO2YTvdbCssPL1zMPE4+ef/5pvFagitOlGffGQD00kB&#10;iriO1nNj4Otzc/8EKmVki21kMnChBKvl7c0CKxvPvKfTITdKIJwqNOBy7iqtU+0oYJrEjliy79gH&#10;zDL2jbY9ngUeWj0rikcd0LNccNjR2lF9PPwE0WhK/+xqd/HzkqZv2/e762y+M2Y8Gl5fQGUa8v/y&#10;X/vDGngoRV+eEQLo5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOkOnLMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="112E753B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="112E753B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="2" w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E541174" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="3E541174" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A2E71BF" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="3A2E71BF" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22CE87BA" w14:textId="5AA27A2F" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="22CE87BA" w14:textId="5AA27A2F" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:before="75"/>
         <w:ind w:left="420" w:hanging="308"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A395479" wp14:editId="76B6B74A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="18415" r="17145" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="447" name="Group 219"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -10793,284 +10719,305 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="74FDFB6C" id="Group 219" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.05pt;width:512pt;height:.1pt;z-index:-251652608;mso-position-horizontal-relative:page" coordorigin="833,441" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCx7RPM9QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVelu2zAM/j9g7yDo54bVR9PLaFIMvTCg&#10;2wo0ewBFlg9MljRJidM9/UjJTt10xYAuQBzKpMiPH4+cX2w7STbCularOc0OUkqE4rpsVT2nP5Y3&#10;n04pcZ6pkkmtxJw+CkcvFu/fnfemELlutCyFJeBEuaI3c9p4b4okcbwRHXMH2ggFykrbjnk42jop&#10;LevBeyeTPE2Pk17b0ljNhXPw9ioq6SL4ryrB/feqcsITOaeAzYenDc8VPpPFOStqy0zT8gEGewOK&#10;jrUKgu5cXTHPyNq2L1x1Lbfa6cofcN0luqpaLkIOkE2W7mVza/XahFzqoq/Njiagdo+nN7vl3za3&#10;1jyYexvRg3in+U8HvCS9qYupHs91NCar/qsuoZ5s7XVIfFvZDl1ASmQb+H3c8Su2nnB4eXyU5rMU&#10;ysBBl+UnA/28gRrhpdPDQ0pANZtlsTC8uR6uZngzXsxRl7AiRgwoB1RYdWgj98SU+z+mHhpmRCiA&#10;QybuLWlLhAdNrVgH6d9YIbA5SZ6HZDA+GI58uimZEw2aOeD8nzS+YGSk8lU+WMHXzt8KHarBNnfO&#10;xx4vQQo1LgfsS+Cz6iS0+8dPJCUQCr/DROyMstHoQ0KWKelJjDz4HF3lo1VwlWXpSf43Z1DeGBGd&#10;5VNnUM96RMiaETTfqgE1SIThTklDtxntsGGWgG5sM/AARpjhK7axt0KZRtv4O4SwsCz214SlBNbE&#10;KpJimEdkGAJF0kMTh7bEN53eiKUOOr83ABDlSSvV1AruH549yyHq4QqGCH2+C4toJ7VV+qaVMhRC&#10;KgSTp4fQhQjBadmWqA0HW68upSUbhjswfIYJemYGu0aVwVsjWHk9yJ61MsoQXQK9MG+xd+OwrXT5&#10;CH1sddys8E8AQqPtb0p62Kpz6n6tmRWUyC8KhvEsm+EY+3CYHZ0AXmKnmtVUwxQHV3PqKdQexUsf&#10;V/fa2LZuIFIW0lX6M6yhqsVOD/giquEA+yBIYYeC9GxJT8/B6ulfafEHAAD//wMAUEsDBBQABgAI&#10;AAAAIQAl3L5v3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3cRULWk2&#10;pRT1VIS2gvQ2zU6T0OxsyG6T9N+7Oelx3nu8+V62Gk0jeupcbVlBPItAEBdW11wq+D58PC1AOI+s&#10;sbFMCm7kYJXf32WYajvwjvq9L0UoYZeigsr7NpXSFRUZdDPbEgfvbDuDPpxdKXWHQyg3jXyOoldp&#10;sObwocKWNhUVl/3VKPgccFgn8Xu/vZw3t+Ph5etnG5NSjw/jegnC0+j/wjDhB3TIA9PJXlk70ShY&#10;JElIKpjPYxCTH0dvQTlNSgIyz+T/BfkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALHt&#10;E8z1AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACXcvm/fAAAACQEAAA8AAAAAAAAAAAAAAAAATwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;">
                 <v:shape id="Freeform 220" o:spid="_x0000_s1027" style="position:absolute;left:833;top:441;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBB7D33xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EEbvC75DGKE3RbP+lXZrFCuIvWmh2gcYNtNN6GaybKKuffrOhdDL4ZvvzJnlug+NOlOXfGQDk3EB&#10;iriK1nNt4Ou4Gz2BShnZYhOZDFwpwXo1uFtiaeOFP+l8yLUSCKcSDbic21LrVDkKmMaxJZbsO3YB&#10;s4xdrW2HF4GHRk+L4lEH9CwXHLa0dVT9HE5BNOqFf3aVu/rZgiav7/uH3+nsw5j7Yb95AZWpz//L&#10;t/abNTCfi608IwTQqz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQew998YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ž</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="47"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6839AE27" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="6839AE27" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DB083B" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRDefault="00BF5E75">
+    <w:p w14:paraId="07DB083B" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRPr="00330B99" w:rsidRDefault="00BF5E75">
       <w:pPr>
         <w:spacing w:before="2" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D76EC9" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="78D76EC9" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BC20D6D" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="7BC20D6D" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00330B99" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="146A70BD" wp14:editId="5273C0C6">
             <wp:extent cx="6523990" cy="38100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Obrázek 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 391"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
@@ -11080,146 +11027,147 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6523990" cy="38100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8A0AE7" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="5E8A0AE7" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00330B99" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70D126F1" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="70D126F1" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00330B99" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22CFE264" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="22CFE264" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00330B99" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C2CCD1A" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="1C2CCD1A" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00330B99" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DC52FD0" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="7DC52FD0" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00330B99" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10C848CF" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9" w:rsidP="006647D9">
+    <w:p w14:paraId="6E9DE59E" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00330B99" w:rsidRDefault="006647D9" w:rsidP="006647D9">
       <w:pPr>
         <w:spacing w:before="2" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E9DE59E" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9" w:rsidP="006647D9">
-[...8 lines deleted...]
-    <w:p w14:paraId="3A7ED5FC" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="006647D9" w:rsidRDefault="006647D9" w:rsidP="006647D9">
+    <w:p w14:paraId="3A7ED5FC" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00330B99" w:rsidRDefault="006647D9" w:rsidP="006647D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="408"/>
         </w:tabs>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="408"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EE3FA7E" w14:textId="6C1E5CF9" w:rsidR="006647D9" w:rsidRPr="006647D9" w:rsidRDefault="00FC569C" w:rsidP="006647D9">
+    <w:p w14:paraId="2EE3FA7E" w14:textId="6C1E5CF9" w:rsidR="006647D9" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C" w:rsidP="006647D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="408"/>
         </w:tabs>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="408"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DB75C06" wp14:editId="3114200D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="13335" r="17145" b="13970"/>
                 <wp:wrapNone/>
                 <wp:docPr id="445" name="Group 387"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
@@ -11282,639 +11230,692 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6904B18E" id="Group 387" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251629056;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+sqS4+QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWmbGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVKHR4cUc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj4tKLGOyYK1SoqcPgpLL5bv3533OhOpqlVbCEMARNqs1zmtndNZFFlei47ZI6WFBGepTMccLE0V&#10;FYb1gN61URrHJ1GvTKGN4sJaeHsVnHTp8ctScPe9LK1wpM0pcHP+afxzjc9oec6yyjBdN3ygwd7A&#10;omONhKR7qCvmGNmY5gVU13CjrCrdEVddpMqy4cKfAU6TxAenuTVqo/1Zqqyv9F4mkPZApzfD8m/b&#10;W6Mf9L0J7MG8U/ynBV2iXlfZ1I/rKgSTdf9VFVBPtnHKH3xXmg4h4Ehk5/V93Osrdo5weHlyHKfz&#10;GMrAwZekp4P8vIYa4abFbEYJuObzNBSG19fD1gR3ho3eF7EsZPQsB1ZYdWgj+6SU/T+lHmqmhS+A&#10;RSXuDWkKpHdCiWQdHP/GCIHNSWaLBVLG/BA46mmnYk48GGZB83/K+EKRUcpX9WAZ31h3K5SvBtve&#10;WRd6vADL17gYuK9Az7Jrod0/fiIxgVT4HW7EPigZgz5EZBWTnoTMA+YIlY5RHipJ4tP0b2BQ3pAR&#10;wdIpGNSzGhmyeiTNd3JgDRZhOFNi321aWWyYFbAb2wwQIAhP+Eps6C3fc2Ns+B1SGBgWh2PCUAJj&#10;Yh1E0cwhM0yBJumhiX1b4ptObcVKeZ87uACQ5cnbymkU7J+dPTtD8MMWTAGXMBg+LbKd1Faqm6Zt&#10;fSFaiWTSeJYGeaxqmwK9yMeaan3ZGrJlOAP9B88DaM/CYNbIwqPVghXXg+1Y0wYb4luQF+5b6N3Q&#10;7GtVPEIfGxUmK/wTgFEr85uSHqZqTu2vDTOCkvaLhMt4lszxGju/mB+fAl9ipp711MMkB6icOgq1&#10;R/PShdG90aapasiU+G6Q6jOMobLBTvf8AqthAfPAW36GgvVsSE/XPurpX2n5BwAA//8DAFBLAwQU&#10;AAYACAAAACEADmjhf94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92k&#10;iVpiNqUU9VQEW0G8TbPTJDQ7G7LbJP33bk56nPceb76XryfTioF611hWEC8iEMSl1Q1XCr4Obw8r&#10;EM4ja2wtk4IrOVgXtzc5ZtqO/EnD3lcilLDLUEHtfZdJ6cqaDLqF7YiDd7K9QR/OvpK6xzGUm1Yu&#10;o+hJGmw4fKixo21N5Xl/MQreRxw3Sfw67M6n7fXn8PjxvYtJqfu7afMCwtPk/8Iw4wd0KALT0V5Y&#10;O9EqWCVJSCpI0yWI2Y+j56AcZyUFWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AH6ypLj5AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAA5o4X/eAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 388" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBfPwwexQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvhb5DGKE3UrP+oluj1EKpNwpVH2DYTDfBzWTZRF379I0geHk4c74zZ7FqXSUu1ATrWcGgn4Eg&#10;Lry2XCo4Hr7eZiBCRNZYeSYFNwqwWr50Fphrf+UfuuxjKRKEQ44KTIx1LmUoDDkMfV8TJ+/XNw5j&#10;kk0pdYPXBHeVHGbZVDq0nBoM1vRpqDjtzy69UU7s3BTmZkcTGqy3372/4Win1Gu3/XgHEamNz+NH&#10;eqMVjMdTuI9JBJDLfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBfPwwexQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ž</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="17"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Í</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="21"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ř</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>POP</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>TY</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="17"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ETIL</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="19"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>OSO</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="006647D9" w:rsidRPr="006647D9">
+      <w:r w:rsidR="006647D9" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0D745C" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRDefault="00BF5E75">
+    <w:p w14:paraId="7B0D745C" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRPr="00330B99" w:rsidRDefault="00BF5E75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9813"/>
           <w:tab w:val="left" w:pos="10191"/>
         </w:tabs>
         <w:spacing w:before="47"/>
         <w:ind w:left="525"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E35DD4A" w14:textId="5C13589D" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="4E35DD4A" w14:textId="5C13589D" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9813"/>
           <w:tab w:val="left" w:pos="10191"/>
         </w:tabs>
         <w:spacing w:before="47"/>
         <w:ind w:left="525"/>
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E5221D4" wp14:editId="2DCE3D53">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>518795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>36195</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6521450" cy="276860"/>
                 <wp:effectExtent l="4445" t="1905" r="8255" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="410" name="Group 178"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -13278,51 +13279,51 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6EC5C941" id="Group 178" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.85pt;margin-top:2.85pt;width:513.5pt;height:21.8pt;z-index:-251648512;mso-position-horizontal-relative:page" coordorigin="817,57" coordsize="10270,436" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbTpt85AoAAGFgAAAOAAAAZHJzL2Uyb0RvYy54bWzsXWuP47YV/V6g/0HQxxRZS7LHL+xsECS7&#10;iwJpGyDuD9DY8gO1LVfSjGf763suXyJF+jGyZU8S7SzGskVSV4fk4eG915qPP7xu1t5LkuWrdPvo&#10;hx8C30u203S22i4e/X9Pvnw/9L28iLezeJ1uk0f/W5L7P3z6618+7nfjJEqX6XqWZB4a2ebj/e7R&#10;XxbFbtzp5NNlsonzD+ku2eLkPM02cYG32aIzy+I9Wt+sO1EQ9Dv7NJvtsnSa5Dk+/Zmf9D+x9ufz&#10;ZFr8az7Pk8JbP/qwrWC/M/b7iX53Pn2Mx4ss3i1XU2FGXMOKTbza4qKqqZ/jIvaes5XV1GY1zdI8&#10;nRcfpummk87nq2nC7gF3EwaVu/mapc87di+L8X6xUzAB2gpOtZud/vPla7b7bfdrxq3H4S/p9D85&#10;cOnsd4uxfp7eL3hh72n/j3SG/oyfi5Td+Os821ATuCXvleH7TeGbvBbeFB/2H6Kw94BumOJcNOgP&#10;+6IDpkv0ElUbhgPfw8mHAe+Z6fKzqBsG0UDU7HX7dLYTj/lFmaHCMOp4YSU/xA38mnmr2aPfC0Pf&#10;28YbWM2A9SJ8gHaqt0mdeC0YwmDQjdgd9R/4HUks8Cmh0O1VIbCrlCCYlQ4CgKmUl6Mlv2y0/LaM&#10;dwkbhDmNBgUmbOFgfsmShCYo8Iw4nqygHFO5PqC0M/tdPs4x7k4OJRsQN4YKjng8fc6Lr0nKBmT8&#10;8kte8Gk+wxEb5jNh+gQjar5ZY8b/7Xsv8PoP+M+7aaGKYNDwIt91qMDSU11WlgEWWjO9wNVOV5ZB&#10;O1RCNQS7F9KyeCmNnb5uhbU48mKi04BNtF2alxNswkYwWkAhurOjZbt0a7IsfxWXyMCTVYbMfA8M&#10;+cTh2MUFWUaXoENvyUcuvd+kL8kkZWeK0jA2qnGN8ux6a5cSUKIcP4sDap5ZqS5Jlmr9uU2/rNZr&#10;1qHrrbcHkQSYYnT9PF2vZnSSvckWTz+tM+8lBvP/GNCPuH2jGBh2O2ONLZN49lkcF/FqzY+ZaYwL&#10;+WglusjHT+nsG0ZulvL1BOsfDpZp9j/f22MtefTz/z7HWeJ7679vMf1GYQ/T3CvYm97DIMKbTD/z&#10;pJ+Jt1M09egXPrqdDn8q+IL1vMtWiyWuFLLb3aY/gnznKxrcoEBplXgDBmBHBhkyYlOMp6YyhqbB&#10;i8GIoGqWF9k6AALsBT0+xNSkHgqWY2SCvpdrQxhYdTRmNGqh19xLw02YsSfh1JiRDT7qJFDoFZnR&#10;QsSNosLDnEpvoEYGvse7gE2Xkvx0gpwE3t6L0BeVMiZBMkZ3N6az5CQqG8Md1CBJ0COpCTnzj5Lk&#10;BJeulsVVUacuSRI3AYr6JEm1dZsuI8luS5KXkOSDnNVCPAZMot6GJKUqUbNbiMfukE80B0fKKhpF&#10;GpUUJVTV800osi/BLCkyYPfSHEVKQNwYKjhqM+SZ4lF2WcmfJjdiPXSIUJ0WqQTEI2+oHi9Cf4Dq&#10;7ikeYX19XuTmd7tMpgCBy3ixFY8XiUds2E3xyHZQTfMiX9j7zBEQj9WcHuJz5lxw8KJZReNFo5Ii&#10;grvwIrxl1U11wO6xCV40AXFjqOCozYukGUMm9thelXSc3H3DALW1FsrRKmOyY6kcrYI6RQrlKDfH&#10;v0/lyHd55QZ694btdURjWlOzLUNip8k33rffXo/kpJbKkTlimmXIQVfMbuFIVbNbikDlYBWeV5pZ&#10;ZhWNIY1KihLuwZDkOrEYknkQrs+QVUDcGCo4ajNkf+D1RXe4uREFSPBZZUxuZMrRKqPTolSOrBDs&#10;rsGL70A5Dq6gHCUCzfLi5y/0Q1IEYLduR8F40u0YgW5M5cjW62Z5EVqELYy9gJGwLh0xtI9LR1VH&#10;Y8ahXktRwV2YEWxgMWNDAZkzUVR41KbGt4lH5ufTBaZJkLTEBW4lqrOkEI/SaViDJN+B25HHimqK&#10;xwEUy9XEI5exBvvlemymJUkeanHHZiKMTJ0kw9FNYjOmErSEj9h2G25Hs4pGkVI8skqKEu5CkY7I&#10;TNBYZMYExI2hgqM2Q54rHkWXlQLT5EasbQ4RqtMilSAVKruxBi++A/HYv4J4lAi04vF+m+qoEo4J&#10;R0zSNy0eMWmwMMrdmprTA/jtWDYPnx2YzHrQ2qykMWOlmiKDu3CjHZIJR42FZExIDuGoAKnNjqQf&#10;Iyb5rJA06LnifER3HA1bv5EjdSGKhUdLECqFqGUVhnVpVY/i37ZV6CmtMbdV8Mqrdgzm1q3CqNUa&#10;OmIV9KBqbTJ0WxWC3bXW3OuSDrrwalgLE7LI9IaOdaG+Pk1Cli5gwxWa4LsN03E/aJgJ/DHDdPgn&#10;Yf8AYib+7o4MdeyNnsTsqLEGi70Jsh24W+J4TgRgoUChdJccL8x3DROeVQnrjpcO0XnUdsjiRaeL&#10;88TQCfDQDOfVLknQIA6mbDYw9+GAZKl6yh0VX/2RsMbc8jRN6XbKkvK8fDXLyd2lPCtfXU5+eU6+&#10;6mXs603XaZ5wiE7m0tXZla1ZoqHKwkMP0CdYsv64CXJRJcYZjpqPcYKNxSIpMlLVIimkhp04bFXR&#10;pIZRCX12v/S4CBOl4qcKR2wRuLoH3wLEjaGCo7bMODP3Q3bZ4U1YmzgsifEQ0fI95LUSh9ucOJp0&#10;PJ357YnDEVZ80zl1i8jmkOsMBLO4XFeT2kgBNvZgg2odjRmNWooK7rEF62JsW8zYVGyziogbRYVH&#10;bWoEBw9H2IFRF1R2V/pm4MzEYbRDuSSOxoytQJs4zLWDJFOuHNGZJxWh0nUk68S3K1qSvIQkKavC&#10;JMkbhDkHI75OHk96NTmyUkWjSOncYv4RRQl3oUiMa4siGwpynoehgqM2Q54pHtvEYb5PbxOH/xjf&#10;OutixTZ4kQuEZj34ak4Lr2OpesDS7uyPahWNF99P4nDXjmyG4HMIrqtvqoMqIG4ML+dFyLwRpWvQ&#10;9U4rRysfuOJFlsrRbsyhHNvE4esox/arFRcpx2qMc9h8jJOmiTvGKUUgs0FXjlYVjSGNSooS7qIc&#10;HfHNYTPxTQsQxZBuOOorxzZxuHyiS3bqeQXInz4c4ZF8d8LtyHOwMZAv21Gf4sU2J+5YThw6oaIc&#10;mw/HKNWDEGzV7Yit9nHpqOpozPh+EoexsbT21MNmAjLnoqhWitrUCA5+g3i0BKYtHg8oUYd4lFRS&#10;PzgvWzgeQMelEXA2ygI31LkkHI5hWZ8kIxrUmk2XkWSbOHyReKzGZoa3iM2MTohHse3W0uMGlSoa&#10;RUq1xCopSriHeKSn91TdjsOmIjMVQCzxaMJRmyHdeVAy9YoedsW/dSa67HDMuk0clhx8SjzKnruM&#10;F1vxeAkv9qrhGDjxmJvMfNYhcuuu+RDAEQQFFsY3JQ4PKpU0ZqRkMy3f+L7ciFuzuLGxkMx5OCpA&#10;arMj6UdKHKZOOOl8tHNOTf3ozuzUpaOR2Kmn6Jq5qyEM4kLUskpPYJ3cOHH4sFUQIXdMHD7chTr2&#10;d0gcPmxYmzjM9zC0CcFWxvHgy0mbOExfJ+caonzVk4KlHjlWpk0cvsGTNXvgGSPGiW/WNiw2hhRX&#10;hdToDYRwl/sHPECZPD0uT5VVp5Qa1VpqZb3LNswR5YTLgSF63SdrWogcQlHhUVtp4FIeXe6UyuA9&#10;USll6gySB6GrMWO5o+Q41Rjs/z36qbj99T1VYlhfzVeFx9KQMYe/TxGwf9TJQNwo9ud5AjGjDDzH&#10;nmEgnrlPD8rX37Mk5HEi/zLAp/8DAAD//wMAUEsDBBQABgAIAAAAIQB8qXdY3wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWBrGoJS60zQBpwmJDQlx8xqvrdYkVZO13b8n&#10;O8HJtt7T8/fy5WRaMXDvG2cR1CwBwbZ0urEVwtfu7S4F4QNZTa2zjHBmD8vi+iqnTLvRfvKwDZWI&#10;IdZnhFCH0GVS+rJmQ37mOrZRO7jeUIhnX0nd0xjDTSvvk+RRGmps/FBTx+uay+P2ZBDeRxpXc/U6&#10;bI6H9flnt/j43ihGvL2ZVi8gAk/hzwwX/IgORWTau5PVXrQIqXqKToRFHBdZJWnc9ggPz3OQRS7/&#10;Fyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABtOm3zkCgAAYWAAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHypd1jfAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAPg0AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABKDgAAAAA=&#10;">
                 <v:group id="Group 211" o:spid="_x0000_s1027" style="position:absolute;left:10732;top:65;width:2;height:340" coordorigin="10732,65" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMPwqexQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6ma1LRJdRaSWHkSoCuLtkX0mwezbkN0m8d+7gtDjMDPfMPNlbyvRUuNLxxrUKAFB&#10;nDlTcq7heNi8TUH4gGywckwabuRhuRi8zDE1ruNfavchFxHCPkUNRQh1KqXPCrLoR64mjt7FNRZD&#10;lE0uTYNdhNtKjpPkU1osOS4UWNO6oOy6/7MavjvsVhP11W6vl/XtfPjYnbaKtH4d9qsZiEB9+A8/&#10;2z9Gw7tS8DgTj4Bc3AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMPwqexQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 212" o:spid="_x0000_s1028" style="position:absolute;left:10732;top:65;width:2;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANYOVKwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNbvSiqxGEUEseOqqiLfn5rlZ3LwsSarrv28KhR6HmfmGmS9724o7+dA4VpCPMhDE&#10;ldMN1woO+83bFESIyBpbx6TgSQGWi8HLHAvtHvxF9zLWIkE4FKjAxNgVUobKkMUwch1x8q7OW4xJ&#10;+lpqj48Et60cZ9lEWmw4LRjsaG2oupXfVsFth7nJ15dz6eqqjL45fRyPW6Veh/1qBiJSH//Df+1P&#10;reA9H8PvmXQE5OIHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADWDlSsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,340e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,65;0,405" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 209" o:spid="_x0000_s1029" style="position:absolute;left:10450;top:404;width:282;height:2" coordorigin="10450,404" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBToTFyxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9mU2aWkqaVURq6UEKaqH09sg+k2D2bciu+fPtXaHgcZiZ3zD5ajSN6KlztWUFSRSD&#10;IC6srrlU8HPczt9AOI+ssbFMCiZysFo+zHLMtB14T/3BlyJA2GWooPK+zaR0RUUGXWRb4uCdbGfQ&#10;B9mVUnc4BLhp5HMcv0qDNYeFClvaVFScDxej4HPAYZ0mH/3ufNpMf8fF9+8uIaWeHsf1OwhPo7+H&#10;/9tfWsFLksLtTDgCcnkFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU6ExcsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 210" o:spid="_x0000_s1030" style="position:absolute;left:10450;top:404;width:282;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAt291LxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;FMTvQr/D8gRvdlMpUmO3RfqP0lMbPejtkX1mo9m3Mfts47fvFgoeh5n5DTOd975RR+piHdjAaJiB&#10;Ii6Drbky8Pa6vp+AioJssQlMBv4ownw2uJlibsOJD3QspFIJwjFHA06kzbWOpSOPcRha4uR9hs6j&#10;JNlV2nZ4SnDf6Icse9Qea04LDltaOCq/i19vYLP/qP1qu3dy2G38+9ePLIvFkzF3t/3LMyihXv7D&#10;1/bWGhiPxnA5k46Anp0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALdvdS8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l282,e" filled="f" strokecolor="#a0a0a0" strokeweight=".05647mm">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;282,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 207" o:spid="_x0000_s1031" style="position:absolute;left:10450;top:65;width:2;height:338" coordorigin="10450,65" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzBAydxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0WiRmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4fpMGaw4LFba0q6i4HX+Mgs8Bh+1r8t7nt+tuupwW+3OekFLPT+N2BcLT6P/D&#10;f+0vrWCeLOD3TDgCcn0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAswQMncYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 208" o:spid="_x0000_s1032" style="position:absolute;left:10450;top:65;width:2;height:338;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMWN2UxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjZySmsSJEhxDSg6Fkt/zYm1sE2tlJDV2374qFHocZuYbZrUZTCse5HxjWcF0koAg&#10;Lq1uuFJwPu1e5iB8QNbYWiYF3+Rhsx49rTDTtucDPY6hEhHCPkMFdQhdJqUvazLoJ7Yjjt7NOoMh&#10;SldJ7bCPcNPK1yRJpcGG40KNHRU1lffjl1FwdfnHvrts84Lse/pWLGRv0k+lnsdDvgQRaAj/4b/2&#10;XiuYTVP4PROPgFz/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAxY3ZTEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,339e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,65;0,404" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 205" o:spid="_x0000_s1033" style="position:absolute;left:10451;top:66;width:281;height:2" coordorigin="10451,66" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsmjdxxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/0Pyyn4pptUeyHNKiJVfBChsVD6dsieXDB7NmTXJP57tyD0cZiZb5h0NZpG9NS52rKCeBaB&#10;IM6trrlU8H3aTt9BOI+ssbFMCq7kYLV8fEgx0XbgL+ozX4oAYZeggsr7NpHS5RUZdDPbEgevsJ1B&#10;H2RXSt3hEOCmkc9R9CoN1hwWKmxpU1F+zi5GwW7AYT2PP/vDudhcf08vx59DTEpNnsb1BwhPo/8P&#10;39t7rWARv8HfmXAE5PIGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALJo3ccYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 206" o:spid="_x0000_s1034" style="position:absolute;left:10451;top:66;width:281;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnUazSwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GtI7ITDWKCDMKuqgPcHtprm2xuSlJRuvfm4Xg8nDes0VnGnEj52vLCtJhAoK4sLrm&#10;UsHp+Pv5DcIHZI2NZVLwIA+Lee9jhpm2d97T7RBKEUPYZ6igCqHNpPRFRQb90LbEkbtYZzBE6Eqp&#10;Hd5juGnkKEkm0mDNsaHCllYVFdfDv1HgJlt5/Tlr2qd53v2Z3dc6HM9KDfrdcgoiUBfe4pd7oxWM&#10;07g2nolHQM6fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGdRrNLBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l281,e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;281,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 203" o:spid="_x0000_s1035" style="position:absolute;left:10731;top:67;width:2;height:337" coordorigin="10731,67" coordsize="2,337" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAySQaYxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW86SbVljbNKiJVPIjQWCi9PbIvfzD7NmTXJH57tyD0OMzMb5h0NZpG9NS52rKCeBaB&#10;IM6trrlU8H3aTt9AOI+ssbFMCq7kYLV8fEgx0XbgL+ozX4oAYZeggsr7NpHS5RUZdDPbEgevsJ1B&#10;H2RXSt3hEOCmkc9R9CoN1hwWKmxpU1F+zi5GwW7AYT2PP/vDudhcf08vx59DTEpNnsb1BwhPo/8P&#10;39t7rWARv8PfmXAE5PIGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMkkGmMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 204" o:spid="_x0000_s1036" style="position:absolute;left:10731;top:67;width:2;height:337;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,337" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAacOX9vwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTVBGRrlFEWJS9GUWvQzPbFptJSbK1219vDoLHx/teb3vbiI58qB0rmE0zEMSFMzWX&#10;Ci7n78kKRIjIBhvHpOCfAmw3H6M15sY9+ESdjqVIIRxyVFDF2OZShqIii2HqWuLE/TpvMSboS2k8&#10;PlK4beQ8y5bSYs2pocKW9hUVd/1nFfjlrb5ehsBat9m1sz/DQYdBqfFnv/sCEamPb/HLfTQKFvM0&#10;P51JR0BungAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAacOX9vwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l,337e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,67;0,404" o:connectangles="0,0"/>
@@ -13372,147 +13373,157 @@
                   <v:shape id="Freeform 186" o:spid="_x0000_s1054" style="position:absolute;left:10790;top:403;width:280;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="280,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBA+bz6vwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkMYwYtoancRqU1FhGVlT2v1AYZmbIvNpDQx1rc3h4U9fnz/+X40nQg0uNaygvUqAUFcWd1y&#10;reB6+VpuQTiPrLGzTApe5GBfTCc5Zto++Uyh9LWIIewyVNB432dSuqohg25le+LI3exg0Ec41FIP&#10;+IzhppNpkmykwZZjQ4M9HRuq7uXDKHj0HC46/HxTV4WQnCn9XRxSpeaz8bAD4Wn0/+I/90kr+PyI&#10;a+OZeARk8QYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA+bz6vwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l280,e" filled="f" strokecolor="#efefef" strokeweight=".05642mm">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;280,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 183" o:spid="_x0000_s1055" style="position:absolute;left:10791;top:67;width:2;height:336" coordorigin="10791,67" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5/Fr4xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvuolasdFVRFQ8SKFaKL09ss8kmH0bsmsS/71bEHocZuYbZrnuTCkaql1hWUE8ikAQ&#10;p1YXnCn4vuyHcxDOI2ssLZOCBzlYr3pvS0y0bfmLmrPPRICwS1BB7n2VSOnSnAy6ka2Ig3e1tUEf&#10;ZJ1JXWMb4KaU4yiaSYMFh4UcK9rmlN7Od6Pg0GK7mcS75nS7bh+/l/fPn1NMSg363WYBwlPn/8Ov&#10;9lErmE4+4O9MOAJy9QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5/Fr4xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 184" o:spid="_x0000_s1056" style="position:absolute;left:10791;top:67;width:2;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmrOZ0wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLxI3SiikrpKVQpCTz4g9DZkxyQ0Oxt2p5r213cPBY8f33u16V2rbhRi49nAZJyBIi69&#10;bbgycDm/vyxBRUG22HomAz8UYbN+Gqwwt/7OR7qdpFIphGOOBmqRLtc6ljU5jGPfESfu6oNDSTBU&#10;2ga8p3DX6mmWzbXDhlNDjR3taiq/Tt/OgOyLRSGf24/D6Lz9vR4nYborFsYMn/u3V1BCvTzE/+6D&#10;NTCbpfnpTDoCev0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJqzmdMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,336e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,67;0,403" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 181" o:spid="_x0000_s1057" style="position:absolute;left:10792;top:67;width:278;height:336" coordorigin="10792,67" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfjCWDxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8adpVF6lGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JTyK4q+pcGCw0KOFa1zSm/Hf6Ng02K7GsU/ze52Xd8vp8n+vItJqf5nt5qB8NT5d/jV&#10;3moF43EMzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN+MJYPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 182" o:spid="_x0000_s1058" style="position:absolute;left:10792;top:67;width:278;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhdP9FxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNauI2K1RRCjbg4dW+wMem9fN6uZlSV7d9d83hUKPw8x8w2x2o+/UjWJqAxuYzwpQ&#10;xHWwLTcGPs+vT2tQSZAtdoHJwJ0S7LaThw2WNgz8QbeTNCpDOJVowIn0pdapduQxzUJPnL2vED1K&#10;lrHRNuKQ4b7Ti6JYaY8t5wWHPR0c1dfTtzcQj66vq3V1pPdUXbvVswyXuxjzOB33L6CERvkP/7Xf&#10;rIHlcgG/Z/IR0NsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOF0/0XEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,336r278,l278,,,,,336xe" fillcolor="#efefef" stroked="f">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,403;278,403;278,67;0,67;0,403" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 179" o:spid="_x0000_s1059" style="position:absolute;left:833;top:476;width:10238;height:2" coordorigin="833,476" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAEh5vxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gremk00LZJmFZEqHkKhKpTeHtlnEsy+DdltEv99t1DocZiZb5h8M5lWDNS7xrKCJIpB&#10;EJdWN1wpuJz3TysQziNrbC2Tgjs52KxnDzlm2o78QcPJVyJA2GWooPa+y6R0ZU0GXWQ74uBdbW/Q&#10;B9lXUvc4Brhp5SKOX6TBhsNCjR3taipvp2+j4DDiuF0mb0Nxu+7uX+fn988iIaXmj9P2FYSnyf+H&#10;/9pHrSBNl/B7JhwBuf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQBIeb8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 180" o:spid="_x0000_s1060" style="position:absolute;left:833;top:476;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCD1HvUwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpi5lkWoUEYV1b1v14O3RPNti81KaaJt/v1lY8DjMzDfMejuYRryoc7VlBYt5AoK4&#10;sLrmUsHlfJwtQTiPrLGxTAoCOdhuxqM1Ztr2/EOv3JciQthlqKDyvs2kdEVFBt3ctsTRu9vOoI+y&#10;K6XusI9w08iPJPmUBmuOCxW2tK+oeORPo+B0xcPt+3wIIQ8c9LO/3i6mUWo6GXYrEJ4G/w7/t7+0&#10;gjRN4e9MPAJy8wsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCD1HvUwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="8B0000"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03774112" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="03774112" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="3" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1107F335" w14:textId="4CE2B7A4" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="1107F335" w14:textId="4CE2B7A4" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3961"/>
           <w:tab w:val="left" w:pos="6839"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668992" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FE89F13" wp14:editId="7D94B4A2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>518795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>191770</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6521450" cy="326390"/>
                 <wp:effectExtent l="4445" t="6985" r="8255" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="373" name="Group 141"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -14952,51 +14963,51 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="4AFAB0FA" id="Group 141" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.85pt;margin-top:15.1pt;width:513.5pt;height:25.7pt;z-index:-251647488;mso-position-horizontal-relative:page" coordorigin="817,302" coordsize="10270,514" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaxEslEAsAAOBlAAAOAAAAZHJzL2Uyb0RvYy54bWzsXW2P47YR/l6g/0HQxxQ5S7L8itsLguTu&#10;UCBtA8T9AVpZfkFty5W067v++s4MX0RSlO2VV9beRTnE9q5IajjDefhwZqx9/9OX/c55TrJ8mx4e&#10;XP+d5zrJIU6X28P6wf334tOPU9fJi+iwjHbpIXlwvya5+9OHv/7l/ek4T4J0k+6WSebAIId8fjo+&#10;uJuiOM4HgzzeJPsof5cekwNcXKXZPirgx2w9WGbRCUbf7waB540HpzRbHrM0TvIcfvsru+h+oPFX&#10;qyQu/rVa5Unh7B5ckK2g14xeH/F18OF9NF9n0XGzjbkYUQMp9tH2ADeVQ/0aFZHzlG0rQ+23cZbm&#10;6ap4F6f7QbpabeOE5gCz8T1jNp+z9OlIc1nPT+ujVBOo1tBT42Hjfz5/zo5/HH/PmPTw8bc0/k8O&#10;ehmcjuu5eh1/XrPGzuPpH+kS7Bk9FSlN/Msq2+MQMCXnC+n3q9Rv8qVwYvjleBT44QjMEMO1YTAe&#10;zrgB4g1YCbtN/Ynr4EUvYKaJNx95Z98LJrzryA/x6iCas7uSpFwytDwXk32EGfyeOdslDDoJXecQ&#10;7UFs0qzjT8Y4jjlPtOJr6WE6HLIJ+VM2IaELmM4QfAM1IacqlGD20ZSg9apVAXhTXi6Y/LYF88cm&#10;Oia0DnNcEFKdI6HOT1mSoI+CRidMo9RQLKtcXVPKldMxn+ew9C6upqu1KPURzeOnvPicpLQoo+ff&#10;8oK5+hI+0VJf8qWwgEW12u/A6//2o+M5cCv8nxlrLRv5otEPA2fhOSeH2Y+PKYYKRCsayve9iW8b&#10;DJYEuyMOFqiDgfxrIWG0EULHXw5cavjkRAitHjndMc3RaxYgnfA2GAEa4Qxr2rL1SI4n2rJ3fosM&#10;MNNEy8x1AC0fmVKOUYGS4S3wo3MC3KfFjL/Zp8/JIqVrhYEDcJfy6u6gtuLOoMyBXYcueAtydXlb&#10;lFax7SH9tN3tyBC7AwoTeMOAqSdPd9slXkV58mz9+Msuc54j3AroP5wPjKY1A8g9LGm0TRItP/LP&#10;RbTdsc/QfgfqBchhaxfhI58/psuvsI6zlG0wsCHCh02a/c91TrC5PLj5f5+iLHGd3d8P4IwzPwxx&#10;N6IfwtEE5HUy9cqjeiU6xDDUg1u4YHv8+EvBdrCnY7Zdb+BOPq2GQ/ozoPFqiyud5GNS8R8AD+iT&#10;Bo4EdBIBpWOPhWMLnCS8bRMnwVWG4D0I/dMZW2cCKeHXtF+AxsgucrOw9CmRUu8FVrNvFXfBSdjT&#10;2Laj4OQIJ4NLBwD11XDSohG7FqU+dF96AU6CmRxpKjtOYpONMxR2KxuBbRTEnQTWkVSQxCZyJJC9&#10;AUaCh8HiAqRE57iAkbwtbQKiLXtvipEbWNegh+YIyUTiugRZbsRHkkTDPQ0ef/bwH1eV1qyHR6CR&#10;wNt0GkkMrl14JN4MK3gSGEQymHKoM2mk71X6KPCo9YIF1SE8zoQ6FXgk33t9eKxoRMKjXR+N4ZGU&#10;DyQRb0i7Vol+FSqJFjTa6AhJsG4fTEVJopJ8MLBoA5DsnEii9M1Bklzh9UhkD5KS2b6cQ05hx9JB&#10;khzhPiApiYl0b84h4fBMnqZwSAEJso8CklqvTkFyCqhR4ZBEZtoDSakRuxalPhqDJBJEeRM7QGIT&#10;YH7CbmUjHSFhV7SNpKIjNpEjNYPH7jkk6KE5PHIOOaTzFWig55APLj983/2IjXRDg8cxIVPb8MgC&#10;RTLuKh0b4cUWikQCY/RR4FHrJeHAjMbe44g9BU834XFM67wNeDQ0Ytei1EdjeCTlE+0joEdGxyeJ&#10;PK2MIGI4MgBbXMkhKw1VlOQckto0A8k3wCFZOKwMNh5fEIpERarB1NtAkkminaD7g/bVccipma8Z&#10;t56vwaNWnXsLNkgpDvBqkbSy9FFAUuslQaETkLTka8at5GssGpEgaddHY5CEvcyR+5kdILEJMj9u&#10;t7KRhUOKjGTZSEVHwSFppGbw+AY45OQVOCSxFdDAbfDIDvv18PjxE/7DjQ1upTXr45CQKDHTNOM7&#10;pGkEH5wE3J2kY+OJ/zyHlH0UeNR6dQuPljTNuKU0zZValPpoDI8v45CVWKWOkAjrnp2QqijJOaTI&#10;H3ybcchbkjXBBELad4tD9iDJEtj2XPbUTNaM75KsucQhichqHFJAgiQzCkgKzkS9JCh0wiEtyZpx&#10;a8maq7Qo9dEYJF/AIbndSnqoI+QkGNvYqIqO2ATZqLBlA3h8Axxy/AocUmig55DdxSHhvGPEIe+S&#10;pgGvgf1RQp3kkJhap2If5h4GQBq9FIA0+klI6AIiZ4BalVgkBdTaiEUaOqnTpNRIY5BEJhkQ+atk&#10;q2HCRjQS7HE2GvlSnFRjnxAUUqqHSk5aEQvCHaVYIQZJq2LBEUoZrEYsOBjIgTT4VsWClauMdEYs&#10;2EHlaIupXSwf3FIZrW6DUhWPbeS+ogrm61vUOTuq+9TCx8pUi8qg+Poa2VTt18um6/+cbKoRFv64&#10;RjbdCjX29FUTaAYFN2mwH/OQ90IrGANHsxfrgmIA+xYihnS+WpcdJBa+CMifb+2DAXFsn46tMJkL&#10;zUGn1FxkBKk569a00g0LcBGNseINQLw+W1kyoDJQz5gAFP1SwJ7GwW1CciVxXbzr7cSBU1wV77bw&#10;v7gm3tU21fvFuzRPWBTqYj2yFqbSgv31BzWsKI7mspIZLPDd1xjPAJW0BOio/QQogDLfLq+vMa72&#10;UWgHJyuswhWs1l0R3Qw83yQdo3YSoFWNSNJh10djynF9fUhfY7whxH1DNcZDwv56NOxrjM+FrWZm&#10;6nNEp+V260MmAItICF5SY1zpo8Cjvaa2kzOZJfU5Igb2+meyikYkPNr10RgeAYihOo5ezdOWejCg&#10;r6tdrjGGcXz7YNqpgA4FMBHGhpqTZUHWzjNUxme1trfTU5C+npaKe9WSUjQi+IhoxwgkCHWRGEp6&#10;h+xOfFGtB8kbaoxnZgJ0dIcE6ARDZngqqeOQolZVrQ8x+yggKQJeIqPeIYe0JEBHLSVAr9Si5NSN&#10;QfJ6DinsVh/bn/Y1xgL26uCR+0ZfY0xf8O32a7wzCMPoR+w7pD6lY4tKqpL9ACmx14dU+ijw+HZq&#10;jGdAjitH7JZSnxWN2LV4OzwC64O4Mb1ewSErpcNGaFlwSGH7EkotHFKENL9NDtnXGH8XzzoIPTMB&#10;yr6w2epBG92EcUjhKNK9BRvkxXUlh6z2UUBS6yVBoYODdujBxCog2U7ys6oRuxalPppzyL7GGA+8&#10;5dOzsnPPg6HMT19j/J3AI+zwGocM20/TICXhccjra4wrfRR4fDM1xqFnSdOE7aRprtXi7fAIQPwC&#10;DkknSLU+ocohawiphUOK4+i3ySFvqjHGRX23OGR96rr/IoYbemayJrxHsgbrzDAOWcshSQggPcr3&#10;1Mw+CkgKDimqMjuLQ4aeJVkTtpWsMTVS4ZC6Pu7BIbndysOzjpA1RU0qOr5CTRNDF6hsYomes2ka&#10;3lYrf4JtBfo0rSK6WD0kgP9SHFJYr900TQ+PZ3LZoWemacK7pGnAa6zwaNQKGwBp9FIA0ugneVMn&#10;x2xLqiZsLVVj6ERCZJ1GGoMkMkmsMYbXy9FIuPu9aoxBIsZJK2KpVa6Le9cY14ulFrh2UmNcb0d1&#10;n+qmxrhetr7G+OKzMRd9jTHqSNQNi3e1flhwE3FNvKtt+hrj9p9jHHpmAjRsPQEqnlQ+hbwC7U5i&#10;s7ziee+yT0k6zF7dkg5LAjRsJQF6tRalPhpTjv557/3z3v8cz3uncwr8GRF6mAr/kyf4d0rUn+k5&#10;n+UfZvnwfwAAAP//AwBQSwMEFAAGAAgAAAAhAFOWFQreAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FqwzAMhu+DvYNRYbfVdsu6kMYppWw7lcHawdjNjdUkNJZD7Cbp2885rUfp+/n1KduMtmE9&#10;dr52pEDOBTCkwpmaSgXfx/fnBJgPmoxuHKGCG3rY5I8PmU6NG+gL+0MoWSwhn2oFVQhtyrkvKrTa&#10;z12LFNnZdVaHOHYlN50eYrlt+EKIFbe6pnih0i3uKiwuh6tV8DHoYbuUb/3+ct7dfo8vnz97iUo9&#10;zcbtGljAMfyHYdKP6pBHp5O7kvGsUZDI15hUsBQLYBOXIomb00RWwPOM33+Q/wEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCaxEslEAsAAOBlAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBTlhUK3gAAAAkBAAAPAAAAAAAAAAAAAAAAAGoNAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdQ4AAAAA&#10;">
                 <v:group id="Group 176" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10238;height:2" coordorigin="833,318" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBPYHDxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvuolaLdFVRFQ8SKFaKL09ss8kmH0bsmsS/71bEHocZuYbZrnuTCkaql1hWUE8ikAQ&#10;p1YXnCn4vuyHHyCcR9ZYWiYFD3KwXvXelpho2/IXNWefiQBhl6CC3PsqkdKlORl0I1sRB+9qa4M+&#10;yDqTusY2wE0px1E0kwYLDgs5VrTNKb2d70bBocV2M4l3zel23T5+L++fP6eYlBr0u80ChKfO/4df&#10;7aNWMJlP4e9MOAJy9QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDBPYHDxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 177" o:spid="_x0000_s1028" style="position:absolute;left:833;top:318;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDiXtmXxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mU0tVUldpRSF1ptRD7k9sq9JaPZtyK4m+++7guBxmJlvmNVmNK24Uu8aywpekxQE&#10;cWl1w5WC03E3XYJwHllja5kUBHKwWT9NVphpO/CBrrmvRISwy1BB7X2XSenKmgy6xHbE0fu1vUEf&#10;ZV9J3eMQ4aaVszSdS4MNx4UaO/qqqfzLL0bBzxm3xf64DSEPHPRlOBcn0yr18jx+foDwNPpH+N7+&#10;1greFu9wOxOPgFz/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOJe2ZfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 174" o:spid="_x0000_s1029" style="position:absolute;left:10732;top:389;width:2;height:340" coordorigin="10732,389" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeo7ovxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adoVdalGEXGXPYigLoi3R/Nsi81LaWJb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwX/x5/BNwjnkTWWlknBnRwsFx+9OSbatryn5uAzESDsElSQe18lUro0J4NuaCvi4F1sbdAH&#10;WWdS19gGuCnlVxRNpMGCw0KOFa1zSq+Hm1Hw22K7GsWbZnu9rO/n43h32sak1Ge/W81AeOr8O/xq&#10;/2kFo+kEnmfCEZCLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeo7ovxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 175" o:spid="_x0000_s1030" style="position:absolute;left:10732;top:389;width:2;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAYm4XxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNbstrbIaRYRioSdXRbw9N8/N4uZlSaJu/70pFHocZuYbZrbobStu5EPjWEE+ykAQ&#10;V043XCvYbT9fJiBCRNbYOiYFPxRgMR88zbDQ7s4bupWxFgnCoUAFJsaukDJUhiyGkeuIk3d23mJM&#10;0tdSe7wnuG3la5Z9SIsNpwWDHa0MVZfyahVcvjE3+ep0LF1dldE3h/f9fq3U87BfTkFE6uN/+K/9&#10;pRW8jcfweyYdATl/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAABibhfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,340e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,389;0,729" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 172" o:spid="_x0000_s1031" style="position:absolute;left:10450;top:728;width:282;height:2" coordorigin="10450,728" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAcIvGwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLOxN066oS9coIq54EMG6IN6GZmyLzaQ0sa3/3hwEj4/3PV/2phItNa60rCAeRSCIM6tL&#10;zhX8n/6GPyCcR9ZYWSYFD3KwXHwM5pho2/GR2tTnIoSwS1BB4X2dSOmyggy6ka2JA3e1jUEfYJNL&#10;3WAXwk0lv6NoKg2WHBoKrGldUHZL70bBtsNuNY437f52XT8up8nhvI9Jqa/PfvULwlPv3+KXe6cV&#10;jGdhbTgTjoBcPAEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAcIvGwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 173" o:spid="_x0000_s1032" style="position:absolute;left:10450;top:728;width:282;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgccB1xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+1Y1RbBvdiIYG+tTS2A+4Zq9JMHs3ZLdJ+vddQejjMDNnmN1+Mq0YqHeNZQXLRQSC&#10;uLS64UrB9yl/egHhPLLG1jIp+CUH+3T2sMNE25G/aCh8JQKEXYIKau+7REpX1mTQLWxHHLyL7Q36&#10;IPtK6h7HADetjKNoIw02HBZq7CirqbwWPyZQ8uwcHzefU1ysPrLTNbPr9ZtV6nE+HbYgPE3+P3xv&#10;v2sFq+dXuJ0JR0CmfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgccB1xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l282,e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;282,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 170" o:spid="_x0000_s1033" style="position:absolute;left:10450;top:389;width:2;height:338" coordorigin="10450,389" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCL0/fnwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw07YgiHVMRGYdZiOADZHaX5tqWNjeliW39+8lCcHk47/VmMLXoqHWlZQXxLAJBnFld&#10;cq7getlPVyCcR9ZYWyYFT3KwScejNSba9nyi7uxzEULYJaig8L5JpHRZQQbdzDbEgbvb1qAPsM2l&#10;brEP4aaWn1G0lAZLDg0FNrQrKKvOD6Pgp8d+O4+/u0N13z3/Lovj7RCTUh+TYfsFwtPg3+KX+1cr&#10;mK/C/HAmHAGZ/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCL0/fnwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 171" o:spid="_x0000_s1034" style="position:absolute;left:10450;top:389;width:2;height:338;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrER0CxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWPFoKmrpIEWD0IxrT0/sq9JaPZt2N2a9N+7QsHjMDPfMNv9aDpxIedbywoW8wQE&#10;cWV1y7WCz4/XxzUIH5A1dpZJwR952O8mD1vMtB34RJcy1CJC2GeooAmhz6T0VUMG/dz2xNH7ts5g&#10;iNLVUjscItx08ilJUmmw5bjQYE9FQ9VP+WsUfLn8eOjPL3lB9i1dFRs5mPRdqdl0zJ9BBBrDPfzf&#10;PmgFy/UCbmfiEZC7KwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrER0CxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,339e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,389;0,728" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 168" o:spid="_x0000_s1035" style="position:absolute;left:10451;top:390;width:281;height:2" coordorigin="10451,390" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUTcwLxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81U2UlhBdRUSLhyDUFIq3R/aZBLNvQ3abP9++KxR6HGbmN8x6O5pG9NS52rKCeB6B&#10;IC6srrlU8JUfXxMQziNrbCyTgokcbDfPT2tMtR34k/qLL0WAsEtRQeV9m0rpiooMurltiYN3s51B&#10;H2RXSt3hEOCmkYsoepcGaw4LFba0r6i4X36Mgo8Bh90yPvTZ/bafrvnb+TuLSanZy7hbgfA0+v/w&#10;X/ukFSyTBTzOhCMgN78AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFE3MC8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 169" o:spid="_x0000_s1036" style="position:absolute;left:10451;top:390;width:281;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBIZXfpwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mlXB2tUopdDiqeC29PzYPLOLm5fdJLqrv74RhB6HmfmG2ewG24gL+VA7VjCbZiCI&#10;S6drNgp+vj+eVyBCRNbYOCYFVwqw246eNphr1/OBLkU0IkE45KigirHNpQxlRRbD1LXEyTs6bzEm&#10;6Y3UHvsEt42cZ9lSWqw5LVTY0ntF5ak420T5+vS32bEzZ/dazDv727/4zig1GQ9vaxCRhvgffrT3&#10;WsFitYD7mXQE5PYPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASGV36cMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l281,e" filled="f" strokecolor="#a0a0a0" strokeweight=".05642mm">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;281,0" o:connectangles="0,0"/>
@@ -15051,333 +15062,380 @@
                   <v:shape id="Freeform 149" o:spid="_x0000_s1056" style="position:absolute;left:10790;top:727;width:280;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="280,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDygtuNxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ITealbrn7I1igotxYOgrT0/Nq+7sZuXJYmafnsjFHocZuY3zGyRbCvO5INxrGDQL0AQ&#10;V04brhV8frw+PoMIEVlj65gU/FKAxfz+boaldhfe0Xkfa5EhHEpU0MTYlVKGqiGLoe864ux9O28x&#10;ZulrqT1eMty2clgUE2nRcF5osKN1Q9XP/mQVbNPB2NPmzfhVezx8DbrpeJSmSj300vIFRKQU/8N/&#10;7XetYFQ8we1MPgJyfgUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDygtuNxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l280,e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;280,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 146" o:spid="_x0000_s1057" style="position:absolute;left:10791;top:390;width:2;height:336" coordorigin="10791,390" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZkT/bxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvC/6HoQVvOokvlqyjiKh4EMEHLHtrMm0SzPSEzJjEf7+zIOyxqKqvqMWqM6VoqHaFZQXxKAJB&#10;nFpdcKbgdt0NP0E4j6yxtEwKXuRgtex9LDDRtuUzNRefiQBhl6CC3PsqkdKlORl0I1sRB+9ua4M+&#10;yDqTusY2wE0px1E0lwYLDgs5VrTJKX1cnkbBvsV2PYm3zfFx37x+rrPT9zEmpQb9bv0FwlPn/8Pv&#10;9kErmEZT+DsTjoBc/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZkT/bxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 147" o:spid="_x0000_s1058" style="position:absolute;left:10791;top:390;width:2;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgsfwsxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8JA&#10;EMTfC/0Oxxb6UupFaVWip1RLQeiTfyD0bcmtSWhuL9xtNfXTe4WCj8PM/IaZL3vXqhOF2Hg2MBxk&#10;oIhLbxuuDBz2H89TUFGQLbaeycAvRVgu7u/mmFt/5i2ddlKpBOGYo4FapMu1jmVNDuPAd8TJO/rg&#10;UJIMlbYBzwnuWj3KsrF22HBaqLGjdU3l9+7HGZD3YlLI1+pz87RfXY7bYRiti4kxjw/92wyUUC+3&#10;8H97Yw28ZK/wdyYdAb24AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKCx/CzHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,336e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,390;0,726" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 144" o:spid="_x0000_s1059" style="position:absolute;left:10792;top:390;width:278;height:336" coordorigin="10792,390" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGDwQ3xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbptVdWbpGEVHxIAv+gWVvj+bZFpuX0sS2fvuNIHgcZuY3zHzZmVI0VLvCsoJ4HIEg&#10;Tq0uOFNwOW9HXyCcR9ZYWiYFD3KwXPR7c0y0bflIzclnIkDYJagg975KpHRpTgbd2FbEwbva2qAP&#10;ss6krrENcFPKSRTNpMGCw0KOFa1zSm+nu1Gwa7FdTeNNc7hd14+/8+fP7yEmpYaDbvUNwlPn3+FX&#10;e68VfEQzeJ4JR0Au/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGDwQ3xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 145" o:spid="_x0000_s1060" style="position:absolute;left:10792;top:390;width:278;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnaeUdxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJvjdxQ0sSJEkqguIcc2rQfsFgby4m1MtI2dv6+CgR6HGbmDbPajL5TZ4qpDWzgeVKA&#10;Iq6Dbbkx8PP9/jQHlQTZYheYDFwowWZ9f7fC0oaBv+i8l0ZlCKcSDTiRvtQ61Y48pknoibN3CNGj&#10;ZBkbbSMOGe47PS2KmfbYcl5w2NPWUX3a/3oDcef6uppXO/pM1ambLWQ4XsSYx4fxbQlKaJT/8K39&#10;YQ28FK9wPZOPgF7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGdp5R3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,336r278,l278,,,,,336xe" fillcolor="#efefef" stroked="f">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,726;278,726;278,390;0,390;0,726" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 142" o:spid="_x0000_s1061" style="position:absolute;left:833;top:800;width:10238;height:2" coordorigin="833,800" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDY3DXewgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLOxN07oqSzWKiIoHEazC4m1oxrbYTEoT2/rvzWFhj4/3vVj1phItNa60rCAeRSCIM6tL&#10;zhVcL7vhDwjnkTVWlknBixyslh+DBSbadnymNvW5CCHsElRQeF8nUrqsIINuZGviwN1tY9AH2ORS&#10;N9iFcFPJcRTNpMGSQ0OBNW0Kyh7p0yjYd9itv+Nte3zcN6/bZXr6Pcak1Ndnv56D8NT7f/Gf+6AV&#10;TKKwNpwJR0Au3wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDY3DXewgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 143" o:spid="_x0000_s1062" style="position:absolute;left:833;top:800;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7v22KxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EJvjdQSSuNECSWkkOZW2znktlgb29RaGUuJrb+PCoUeh5l5w6y3k+3EjQbfOtbwMlcg&#10;iCtnWq41lMXn8zsIH5ANdo5JQyQP283sYY2ZcSN/0y0PtUgQ9hlqaELoMyl91ZBFP3c9cfIubrAY&#10;khxqaQYcE9x28lWpN2mx5bTQYE+7hqqf/Go1fJ1wfz4W+xjzyNFcx9O5tJ3WT4/TxwpEoCn8h//a&#10;B6NhoZbweyYdAbm5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPu/bYrEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>íj</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7909FD69" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="7909FD69" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="1" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F4B9816" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+    <w:p w14:paraId="0F4B9816" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9813"/>
           <w:tab w:val="left" w:pos="10191"/>
         </w:tabs>
         <w:ind w:left="525"/>
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="8B0000"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6216500B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="6216500B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="3" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D099DDA" w14:textId="0C16BAC2" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="0D099DDA" w14:textId="0C16BAC2" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3961"/>
           <w:tab w:val="left" w:pos="6839"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A2B8CAB" wp14:editId="1AF38A8B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>518795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>191770</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6521450" cy="326390"/>
                 <wp:effectExtent l="4445" t="5080" r="8255" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="336" name="Group 104"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -16817,51 +16875,51 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="655DE217" id="Group 104" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.85pt;margin-top:15.1pt;width:513.5pt;height:25.7pt;z-index:-251646464;mso-position-horizontal-relative:page" coordorigin="817,302" coordsize="10270,514" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvHZZwKwsAAOBlAAAOAAAAZHJzL2Uyb0RvYy54bWzsXdtu40YSfQ+QfyD0mEVGJHW1MJ4gSGYG&#10;AbK7AaL9AFqiLogkaknZ8uzX76m+sbvZlGRaFD0TZhBdzL4Uq7pOn64q0+9/et5uvKc4zdbJ7r4T&#10;vPM7XrybJfP1bnnf+c/004/jjpcdot082iS7+L7zJc46P334/rv3x/0kDpNVspnHqYdBdtnkuL/v&#10;rA6H/aTbzWareBtl75J9vMPFRZJuowO+psvuPI2OGH276Ya+P+wek3S+T5NZnGX46a/8YucDG3+x&#10;iGeHfy8WWXzwNvcdyHZgryl7faDX7of30WSZRvvVeibEiCpIsY3WO0yqhvo1OkTeY7ouDLVdz9Ik&#10;SxaHd7Nk200Wi/UsZveAuwl8624+p8njnt3LcnJc7pWaoFpLT5WHnf3r6XO6/3P/R8qlx8ffk9lf&#10;GfTSPe6XE/06fV/yxt7D8Z/JHPaMHg8Ju/HnRbqlIXBL3jPT7xel3/j54M3ww+EgDPoDmGGGa71w&#10;2LsTBpitYCXqNg5GHY8u+iE3zWz1UXQO/HAkug6CPl3tRhM+K5NUSEaWF2Lyj7iDP1JvPcegPQy+&#10;i7YQm2nWC3p3NI59n2TFa+lh3OvxGwrG/IakLnA7PfgGaULdqlSC3cdQgtGrVAXwpixfMNnrFsyf&#10;q2gfs3WY0YJQ6oT8XJ2f0jgmH/WCPrPocc8aymWV6WtKu0LNMiy9s6vpYi0qfUST2WN2+BwnbFFG&#10;T79nB+7qc3xiS30uZJ9iUS22G3j9P370fA9T0f/cWEvVKJCNfuh6U987etx+Ykw5VChbsaGCwB8F&#10;rsGwJPiMNFioDwb5l1LCaCWFnj3vhNT45EUErT5zun2SkddMIZ30NoyARnSHJW35emRmkm35u5gi&#10;BWbaaJl2PKDlA1fKPjqQZDQFffSOwH22mOkn2+Qpnibs2sHCAcySX93s9FbCGbR74NfRhaZgrq6m&#10;JWk12+6ST+vNhhlisyNhQr8XcvVkyWY9p6skT5YuH37ZpN5TRFsB+4/uB6MZzQC5uzkbbRVH84/i&#10;8yFab/hntN9AvYAcvnYJPrLJQzL/gnWcJnyDwYaID6sk/V/HO2Jzue9k/32M0rjjbX7bwRnvgj4c&#10;xTuwL/3BCPJ6qX7lQb8S7WYY6r5z6MD29PGXA9/BHvfpernCTAFbDbvkZ6DxYk0rncnHpRJfgAfs&#10;kwGODOgUAirHvpOOLXFyRKqqEyfhKj14D0H/mIFyNJFIiR+z/YJDC4wvNwtHnxwpzV6wmnuruAVO&#10;kqltnASKM41qaIiF+FqcdGjErUWlD9OXXoCTMJOnTOXGSWqy8nrSbnkj2EZD3FHoHEkHSWqiRoLs&#10;FTASNsDiAlKSczBwJFBwY6RoyzYB2Za/V8XIFdY19FAdIblIQpeQ5ZX4yCQxcM+Ax599+tfCoxse&#10;+9huTRo5qB8eGW/GCh6FFpEMxwLqbBoZ+IU+GjwavbCgGoRHyF+Ax2E98FjQiIJHtz4qwyNTPkgi&#10;TQjEIciSJLFAJcmCVhsTIRmsuwfTUZJRSTEYLFoBJBsnkiR9dZBkrnA9EtmCpGK2L+eQfaxMEyTZ&#10;dlovh5TurYiJcm/BITntglfnHLLQRwNJo1ezINmX6szP2j0WBbn2WTvfNs5oUemjMkgSQVSTuAGS&#10;moD5SbvljUyExK7oGklHR2qiRqoGj81zSOihOjwKDsmDXtBAyyHvO+LwffMjdn8g/VkesdnJpG54&#10;5IEiFXdV8DjGBVcoksDA6qPBo9FLwYEdjb3JEXso1anBI2NVdcCjpRG3FpU+KsMjUz6jfWxtnOGQ&#10;hTYmQuYcstBQR0nBIVmbaiD5BjgkD4flwcb9C0KRIS3qlkOKCGWzcci+na8Ja8/XkJuUubdkgywY&#10;anDIQh8NJI1eChQaAUlHvqZXS77mYi0qfVQGSexlntrPcnoIG6oUCzUh5ifsljcyEZJxSJmRzBvp&#10;6Cg5JBupGjy+AQ45ugKHZEEoaKBeDvnxE/2j4AimMsKVbZoGAWU7TRPeIE0j+eCIT6alacZY2qc5&#10;pOqjwaPRS8FBE/BIhQl2HJIHW+vjkEojOYfUtaj0URkeX8YhC7FKEyEJ1n03IdVRUnBImT/4OuOQ&#10;r0nWhCN45s04ZAuSPDXtTtbQ8dWIQ4Y3Sdac45Asv2FwSAmsisxoICk5JOulQKERkAQiFECytmTN&#10;RVpU+qgMki/gkMJuOT00EXIUDl1sVEdHakJsVNqyAjy+AQ45vAKHlBpoOWRzccgBlqYJjzdJ08Br&#10;sD8qqFPsZyRKIoV7WABp9dIA0uqnIKERiHSkasLaUjWWTso0qTRSGSSJSYaM/BWy1fphmxVHhrDH&#10;yYz2S3FSj31CvVr1UM5JC2IhxK5iANM+yiwdYiFurA1WIhbCUGogA751sbBytZFOiAVuqEabjt1i&#10;BYB4bbSyDUpXPLVR+4ouWGBuUafsqO9T04AqUx0qQ/H1JbLp2i+XzdT/Kdl0I0yDYYlsphVK7Bno&#10;JjAMCjepsB+LkPfUKBiDo7mLdaEYYN9UxpBOV+vyg8Q0kAH5060DGJDGDhjHxc2caQ6dsuYsrCqb&#10;8/eqlW5UgEtoTBVv4Djl2cqcAeWBes4EUPTLAvZsHNomFFeS1+W72U4eOOVV+e4K/8tr8l1vU5xv&#10;tkmymEehztYjG2Eqo6qu/KBGFcXRRFUywwLffI3xwE6AhmyJ15oABSiL7fLyGuNiH412iHMZr3CF&#10;1Zorohs4EqBhPQnQokYU6XDrozLluLw+pK0xXjHEfUM1xj2G/eVo2NYYnwxb2alPcBZsQLXCoz8C&#10;LBIhQJqL03fl2EZ1LPw5L58r9NHg0ejVLDyCkRTCVnWlPi/TotJHZXgEEKM6jr3apy39YMBPZGdr&#10;jDFO4B7MOBWwQwEfDHdQnSxLsnaaoXI+a7TFrOjzGnoK6ctpqZyrlJTSooaPyHacQEKos8RQ0Tti&#10;d/IX1VqQfEWN8QBwZQSv8NvD9YMkSgRoAajCVQWSMkovwFMHSbuPBpJGLwUKTQSuhrgxGyT5ry1f&#10;PwE6sjXi1qLSR2WQvJxDtjXGnEO2NcbfyK/xDsECTHi8QepTObaspFKObVQLmxxSgoHso8Gj0UvB&#10;QSPwiI2/AI81pT4v1KLSR2V4BOtD3Ji9XsAhC6XDVmhZckhpxzxN6uCQMqT5dXLItsb423jWwRAr&#10;0wTJ+hOg5CacQ0pHUSAp2SAjsjpIFvtoIGn0UqDQCEg6kp/8aT1X55BFjbi1qPRRGSTL0m8yD4bH&#10;uMgMl7BbDnwmQrY1xtrRueyILc5XnI/DevUescuzMm2Ncac3tNM0PBNZcxxS8MEz1bE6PBKNEbFL&#10;BZ0fxZPDwrdTYzx0pGmQn2dBi6s/CsbWiIJHtz4qwyOA+AUckgXO9PoEEyHpoVklhNTBIWUU7uvk&#10;kK+qMSYjamDagmRzRXRDO1nj3yJZc3eOQ4paVSMOafVxcEhZldlcLnvoSNagIKomkLQ0okBScmpT&#10;H5VB8gUcUtitnEO2NcYq/XKOQ0rrtfDYIDzaaRr/Jmka8ApK0xSO2FatsMUirV4aQFr91LGyiWM2&#10;PQnXjkX6LO909WM2yJ2lEwWRZRqpDJLEJKnGmKYE3OssETCdV83SA1gdlakmkywp/tRZpFH7qc9m&#10;lrjmnLQgll7levMaY0WVC2LB43JtNVFjXG5HXf/N1BiXy9bWGJ99Nua0rTEmHXE+kb/r9cPyUHqq&#10;TVtjfIPnGFOU3Yjt+7UnQOWTyse+iHPIzfKC572rPjnpsHs1SzqwvxZIByPY1yYdF2tR6aMy5Wif&#10;994+7/3v8bx3dk7BnxFhD1MRf/KE/k6J/p095zP/wywf/g8AAP//AwBQSwMEFAAGAAgAAAAhAFOW&#10;FQreAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAMhu+DvYNRYbfVdsu6kMYppWw7lcHa&#10;wdjNjdUkNJZD7Cbp2885rUfp+/n1KduMtmE9dr52pEDOBTCkwpmaSgXfx/fnBJgPmoxuHKGCG3rY&#10;5I8PmU6NG+gL+0MoWSwhn2oFVQhtyrkvKrTaz12LFNnZdVaHOHYlN50eYrlt+EKIFbe6pnih0i3u&#10;Kiwuh6tV8DHoYbuUb/3+ct7dfo8vnz97iUo9zcbtGljAMfyHYdKP6pBHp5O7kvGsUZDI15hUsBQL&#10;YBOXIomb00RWwPOM33+Q/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvHZZwKwsAAOBl&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBTlhUK3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAIUNAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkA4A&#10;AAAA&#10;">
                 <v:group id="Group 139" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10238;height:2" coordorigin="833,318" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnhaZ0xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iaGVomuIqKlBxH8A+LtkX0mwezbkF2T+O27BaHHYWZ+w8yXvalES40rLSuIRxEI&#10;4szqknMF59P2YwrCeWSNlWVS8CQHy8XgbY6pth0fqD36XAQIuxQVFN7XqZQuK8igG9maOHg32xj0&#10;QTa51A12AW4qOY6iL2mw5LBQYE3rgrL78WEUfHfYrZJ40+7ut/XzevrcX3YxKfU+7FczEJ56/x9+&#10;tX+0giSZwN+ZcATk4hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnhaZ0xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 140" o:spid="_x0000_s1028" style="position:absolute;left:833;top:318;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaNc/JvwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNVZClaxQRBfVm1YO3oZlti82kNNE2/94chD0+3vdq05tavKl1lWUFs2kCgji3uuJC&#10;we16mPyAcB5ZY22ZFARysFkPBytMte34Qu/MFyKGsEtRQel9k0rp8pIMuqltiCP3Z1uDPsK2kLrF&#10;LoabWs6TZCkNVhwbSmxoV1L+zF5GwemO+8f5ug8hCxz0q7s/bqZWajzqt78gPPX+X/x1H7WCxSKu&#10;jWfiEZDrDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaNc/JvwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 137" o:spid="_x0000_s1029" style="position:absolute;left:10732;top:389;width:2;height:340" coordorigin="10732,389" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5VpedxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iaGFo2uIqKlBxH8A+LtkX0mwezbkF2T+O27BaHHYWZ+w8yXvalES40rLSuIRxEI&#10;4szqknMF59P2YwLCeWSNlWVS8CQHy8XgbY6pth0fqD36XAQIuxQVFN7XqZQuK8igG9maOHg32xj0&#10;QTa51A12AW4qOY6iL2mw5LBQYE3rgrL78WEUfHfYrZJ40+7ut/XzevrcX3YxKfU+7FczEJ56/x9+&#10;tX+0giSZwt+ZcATk4hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5VpedxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 138" o:spid="_x0000_s1030" style="position:absolute;left:10732;top:389;width:2;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBB5zzewQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN/A20043pDPKEETBk3Ui3p7NW1NsXkoStf735iDs+PH9ns5724or+dA4VpAPMxDEldMN&#10;1wp+d8v3CYgQkTW2jknBnQLMZ68vUyy0u/GWrmWsRQrhUKACE2NXSBkqQxbD0HXEiftz3mJM0NdS&#10;e7ylcNvKjyz7khYbTg0GO1oYqs7lxSo4bzA3+eJ0LF1dldE3h8/9fqXU4K3/+QYRqY//4qd7rRWM&#10;xml+OpOOgJw9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEHnPN7BAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,340e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,389;0,729" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 135" o:spid="_x0000_s1031" style="position:absolute;left:10450;top:728;width:282;height:2" coordorigin="10450,728" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfJujmxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9mU2aWkqaVURq6UEKaqH09sg+k2D2bciu+fPtXaHgcZiZ3zD5ajSN6KlztWUFSRSD&#10;IC6srrlU8HPczt9AOI+ssbFMCiZysFo+zHLMtB14T/3BlyJA2GWooPK+zaR0RUUGXWRb4uCdbGfQ&#10;B9mVUnc4BLhp5HMcv0qDNYeFClvaVFScDxej4HPAYZ0mH/3ufNpMf8fF9+8uIaWeHsf1OwhPo7+H&#10;/9tfWkH6ksDtTDgCcnkFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHybo5sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 136" o:spid="_x0000_s1032" style="position:absolute;left:10450;top:728;width:282;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBguZi5wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfhf2HcBd803RrEekaxS0K+6TY+gF3m2tbbG5KE7X+/UYQfBxm5gyzXA+mFTfqXWNZwdc0AkFc&#10;Wt1wpeBU7CYLEM4ja2wtk4IHOVivPkZLTLW985Fuua9EgLBLUUHtfZdK6cqaDLqp7YiDd7a9QR9k&#10;X0nd4z3ATSvjKJpLgw2HhRo7ymoqL/nVBMou+4t/5ochzmf7rLhkNkm2Vqnx57D5BuFp8O/wq/2r&#10;FcySGJ5nwhGQq38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYLmYucMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l282,e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;282,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 133" o:spid="_x0000_s1033" style="position:absolute;left:10450;top:389;width:2;height:338" coordorigin="10450,389" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCAuNMKxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iamFYmuIqKlBxH8A+LtkX0mwezbkF2T+O27BaHHYWZ+w8yXvalES40rLSuIRxEI&#10;4szqknMF59P2YwrCeWSNlWVS8CQHy8XgbY6pth0fqD36XAQIuxQVFN7XqZQuK8igG9maOHg32xj0&#10;QTa51A12AW4qOY6iiTRYclgosKZ1Qdn9+DAKvjvsVkm8aXf32/p5PX3tL7uYlHof9qsZCE+9/w+/&#10;2j9aQfKZwN+ZcATk4hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAuNMKxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 134" o:spid="_x0000_s1034" style="position:absolute;left:10450;top:389;width:2;height:338;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBA3wQAxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvuvFPQxtdJQZaPBRKrfb8yD6TYPZt2N2a9Nt3C0KPw8z8htnsBtOKGznfWFYwnyUg&#10;iEurG64UnD5fpk8gfEDW2FomBT/kYbcdPWww07bnD7odQyUihH2GCuoQukxKX9Zk0M9sRxy9i3UG&#10;Q5SuktphH+GmlYskSaXBhuNCjR0VNZXX47dR8OXyt0N33ucF2df0sXiWvUnflZqMh3wNItAQ/sP3&#10;9kErWK5W8HcmHgG5/QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA3wQAxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,339e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,389;0,728" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 131" o:spid="_x0000_s1035" style="position:absolute;left:10451;top:390;width:281;height:2" coordorigin="10451,390" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgHe7lxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8IS9adr1D0s1ioi77EEEdUG8PZpnW2xeShPb+u2NIHgcZuY3zHzZmVI0VLvCsoJ4GIEg&#10;Tq0uOFPwf/wZfINwHlljaZkU3MnBcvHRm2Oibct7ag4+EwHCLkEFufdVIqVLczLohrYiDt7F1gZ9&#10;kHUmdY1tgJtSfkXRVBosOCzkWNE6p/R6uBkFvy22q1G8abbXy/p+Pk52p21MSn32u9UMhKfOv8Ov&#10;9p9WMBpP4HkmHAG5eAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgHe7lxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 132" o:spid="_x0000_s1036" style="position:absolute;left:10451;top:390;width:281;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqm39DxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bi8Iw&#10;FITfBf9DOMK+aeqFotUoy4K7C/rgDXw9NMe22JyUJKvdf28EwcdhZr5hFqvW1OJGzleWFQwHCQji&#10;3OqKCwWn47o/BeEDssbaMin4Jw+rZbezwEzbO+/pdgiFiBD2GSooQ2gyKX1ekkE/sA1x9C7WGQxR&#10;ukJqh/cIN7UcJUkqDVYcF0ps6Kuk/Hr4MwpcupHX2VnTfrjbtd9mO/4Jx7NSH732cw4iUBve4Vf7&#10;VysYT1J4nolHQC4fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKqbf0PEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l281,e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;281,0" o:connectangles="0,0"/>
@@ -16916,333 +16974,380 @@
                   <v:shape id="Freeform 112" o:spid="_x0000_s1056" style="position:absolute;left:10790;top:727;width:280;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="280,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/gFDQxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bawIx&#10;FITfC/6HcAp9q1l7WWU1SltokT4I9fZ82Bx3UzcnSxI1/femUOjjMDPfMLNFsp04kw/GsYLRsABB&#10;XDttuFGw3bzfT0CEiKyxc0wKfijAYj64mWGl3YW/6LyOjcgQDhUqaGPsKylD3ZLFMHQ9cfYOzluM&#10;WfpGao+XDLedfCiKUlo0nBda7Omtpfq4PlkFq7Qz9vT5Yfxr973bj/rx81MaK3V3m16mICKl+B/+&#10;ay+1gseyhN8z+QjI+RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/gFDQxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l280,e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;280,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 109" o:spid="_x0000_s1057" style="position:absolute;left:10791;top:390;width:2;height:336" coordorigin="10791,390" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0NolpxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adoVdalGEXGXPYigLoi3R/Nsi81LaWJb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwX/x5/BNwjnkTWWlknBnRwsFx+9OSbatryn5uAzESDsElSQe18lUro0J4NuaCvi4F1sbdAH&#10;WWdS19gGuCnlVxRNpMGCw0KOFa1zSq+Hm1Hw22K7GsWbZnu9rO/n43h32sak1Ge/W81AeOr8O/xq&#10;/2kFo8kUnmfCEZCLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0NolpxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 110" o:spid="_x0000_s1058" style="position:absolute;left:10791;top:390;width:2;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTxXt3wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLxI3WhBJXWVqhSEnnxA6G3IjklodjbsTjXtr+8eBI8f33u57l2rrhRi49nAZJyBIi69&#10;bbgycD59vCxARUG22HomA78UYb16Giwxt/7GB7oepVIphGOOBmqRLtc6ljU5jGPfESfu4oNDSTBU&#10;2ga8pXDX6mmWzbTDhlNDjR1tayq/jz/OgOyKeSFfm8/96LT5uxwmYbot5sYMn/v3N1BCvTzEd/fe&#10;GnidpbXpTDoCevUPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU8V7d8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,336e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,390;0,726" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 107" o:spid="_x0000_s1059" style="position:absolute;left:10792;top:390;width:278;height:336" coordorigin="10792,390" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCq5biAxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adoVxa1GEXGXPYigLoi3R/Nsi81LaWJb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwX/x5/BFITzyBpLy6TgTg6Wi4/eHBNtW95Tc/CZCBB2CSrIva8SKV2ak0E3tBVx8C62NuiD&#10;rDOpa2wD3JTyK4om0mDBYSHHitY5pdfDzSj4bbFdjeJNs71e1vfzcbw7bWNS6rPfrWYgPHX+HX61&#10;/7SC0eQbnmfCEZCLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCq5biAxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 108" o:spid="_x0000_s1060" style="position:absolute;left:10792;top:390;width:278;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwLMNxwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4XfIcwQm812wpWt0YRQbYHD636AMNmutm6mSzJ1F3fvjkUevz4/tfb0XfqRjG1gQ08zwpQxHWw&#10;LTcGLufD0xJUEmSLXWAycKcE283kYY2lDQN/0u0kjcohnEo04ET6UutUO/KYZqEnztxXiB4lw9ho&#10;G3HI4b7TL0Wx0B5bzg0Oe9o7qq+nH28gHl1fV8vqSB+punaLlQzfdzHmcTru3kAJjfIv/nO/WwPz&#10;1zw/n8lHQG9+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHAsw3HBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,336r278,l278,,,,,336xe" fillcolor="#efefef" stroked="f">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,726;278,726;278,390;0,390;0,726" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 105" o:spid="_x0000_s1061" style="position:absolute;left:833;top:800;width:10238;height:2" coordorigin="833,800" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRSiJbxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9mU0aakuaVURq6UEKaqH09sg+k2D2bciu+fPtXaHgcZiZ3zD5ajSN6KlztWUFSRSD&#10;IC6srrlU8HPczt9AOI+ssbFMCiZysFo+zHLMtB14T/3BlyJA2GWooPK+zaR0RUUGXWRb4uCdbGfQ&#10;B9mVUnc4BLhp5HMcL6TBmsNChS1tKirOh4tR8DngsE6Tj353Pm2mv+PL9+8uIaWeHsf1OwhPo7+H&#10;/9tfWkH6msDtTDgCcnkFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0UoiW8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 106" o:spid="_x0000_s1062" style="position:absolute;left:833;top:800;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtt0HjxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjZwE2uBECSEkkPZW2znktlhb29RaGUv+0dtXhUKPw8x8w+wOs2nFSL1rLCtYLhIQ&#10;xKXVDVcKivzysgHhPLLG1jIpCOTgsH982GGq7cSfNGa+EhHCLkUFtfddKqUrazLoFrYjjt6X7Q36&#10;KPtK6h6nCDetXCXJqzTYcFyosaNTTeV3NhgF7zc83z/ycwhZ4KCH6XYvTKvU89N83ILwNPv/8F/7&#10;qhWs31bweyYeAbn/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG23QePEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>íj</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F95E3B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="44F95E3B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="1" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA0D374" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+    <w:p w14:paraId="2DA0D374" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9813"/>
           <w:tab w:val="left" w:pos="10191"/>
         </w:tabs>
         <w:ind w:left="525"/>
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="8B0000"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDCD0B3" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="0DDCD0B3" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="3" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B3F2869" w14:textId="51BD1FDA" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="6B3F2869" w14:textId="51BD1FDA" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3961"/>
           <w:tab w:val="left" w:pos="6839"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03C06433" wp14:editId="50B52E46">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>518795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>191770</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6521450" cy="326390"/>
                 <wp:effectExtent l="4445" t="3175" r="8255" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="299" name="Group 67"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -18682,51 +18787,51 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6559741A" id="Group 67" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.85pt;margin-top:15.1pt;width:513.5pt;height:25.7pt;z-index:-251645440;mso-position-horizontal-relative:page" coordorigin="817,302" coordsize="10270,514" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB75s1OOQsAAMBlAAAOAAAAZHJzL2Uyb0RvYy54bWzsXe1u4zYW/b/AvoPgn7vo2JITyzEmUxTt&#10;zGCB7m6Bug+g2PIH1ra8khJn+vR77uWHSEpKHCWy0q46aCxHJEWdSx4e3nulfPz+cb/zHuI02yaH&#10;24H/YTTw4sMiWW4P69vBb/Mv300HXpZHh2W0Sw7x7eBbnA2+//TXv3w8HWdxkGyS3TJOPTRyyGan&#10;4+1gk+fH2XCYLTbxPso+JMf4gJOrJN1HOb6m6+EyjU5ofb8bBqPRZHhK0uUxTRZxluG3P4mTg0/c&#10;/moVL/J/r1ZZnHu72wH6lvPPlH/e0c/hp4/RbJ1Gx812IbsRNejFPtoecFHd1E9RHnn36bbU1H67&#10;SJMsWeUfFsl+mKxW20XM94C78UfO3XxNk/sj38t6dlofNUyA1sGpcbOLfz18TY+/Hn9JRe9x+HOy&#10;+E8GXIan43pmnqfva1HYuzv9M1nCntF9nvCNP67SPTWBW/IeGd9vGt/4MfcW+OXkOvCvrmGGBc6N&#10;g8n4RhpgsYGVqNrUDwcenRwFwjSLzWdZ2R8Foax67V/R2WE0E1flnsqekeVlN8Uh7uCX1NsuqVHU&#10;P0R7dJuR9dAktePeJ1nxrXCYjsfihvypuCGFBa49xtwgJPStKhDcOhYIVq1aCDCbsmLAZK8bML9u&#10;omPM4zCjAaHh9BWcX9I4pjkKRMcCUS6ohlVmjinjzOmYzTIMvWdH09koajyi2eI+y7/GCQ/K6OHn&#10;LBdTfYkjHupLORTmGBSr/Q6z/u/feSMPl6L/hbHWuhBuVRT629Cbj7wTjR1YQrapmgpUKW7K90eh&#10;X9UYhkTRWGA2hv6vVQ+jjer04vEge40jLyJqHfGkOyYZzZo5eqdmG1pAIbrDmrJiPPLEU2XFp7xE&#10;Cs502TIdeGDLO3G7xyinntEl6NA7gfcZDPrNPnmI5wmfyx0ewFWKs7uDWUpOBuMexHlUoUvwVNeX&#10;pd4atj0kX7a7HRtid6DOBKNxIODJkt12SWepP1m6vvtxl3oPES0F/B/dD1qzioFyD0tubRNHy8/y&#10;OI+2O3GM8jvAC8oRY5foI5vdJctvGMdpIhYYLIg42CTp7wPvhMXldpD99z5K44G3+8cBk/HGv7rC&#10;sMv5y9V1iP56qXnmzjwTHRZo6naQD2B7OvwxFyvY/THdrje4ks+j4ZD8ADZebWmkc/9Er+QX8AEf&#10;WeTIRKcZUE9sjGObJ3m4tMmTmCpjXJWof3ojxpliSvya1wsgxnbRi0VFnYIp7VqwWvVScRGexJQT&#10;cBo86dPN0NABob4ZT1YgUo2ixsOeSy/gSZjJ06aq5kkqsvHGym5FIdjGYNwwqGzJJEkqoltC3xtw&#10;JGYYBheYkibHMxwpy/IioMqKz6YcucG4Bg7NGVJ0SWKJvrySH7knFu9Z9PjDiP5JqKxiPT1CRl6p&#10;+Sxk5A3rgHbZkWUzBnAYODoymEqmc1WkPyrVMdjRqoXx1CE7Xis0NTve8Arw9uRYAkSTYzUcjcmR&#10;sYdEpAvymlVwX0lIkgGdMjY/MqlXN2Zy5JyEpGwMBm1AkZ3LSOp9c4rkmfB2ErKnSK1rGyjIiZrU&#10;kiInNMYvQ5FalejZLQWk2q8ZAlIxgq5jUKRVq1uKhFPEEZA3oQD0rfVjCZBqEDUcjSmSxKFGvZoe&#10;qQhUnzJbUcjmRyyJVS2Z3EhFdEvNyLF7/QgcmpOj1I9jXlmBQK8fbwdy43357TX8fub2+oa9mW2T&#10;o/ARaZerntdTnKjyQpJ6ceoY5GjV0mzgOmIvsru+UWgW+vG6LXJ0AKkGUcPRmBwZe5Z8vF8lNSdH&#10;DGm0wndIjsgApjhTP5YKmhwp9aPaIP8x9aNwhBVuxuMLnJAEpOlG7SmyO4r0sV5ZFMl7pHYpMhzX&#10;zW6lBFlzYVKraBXtzJw6BkVatTQndEGRPjrp6sdW4jQVgGiKrIajMUViIfP0YlZNj1SEVJ80W1Go&#10;Qj+qSGRRyORGpR+5JZiyATm+A/0YvoF+ZO8TEGiXHD9/oX+0rOFSvf9R8p4Kz/gYvxY5XiA6o7Rg&#10;GMjZpOf1FCP7af2o6xjkaNXqlhwx0V1yZBHUhv9RrBYakGoQNRyNyfFl+rHko7T5kUh9VC1GTY6U&#10;+lFFDRpQ5DvwP74mRBOE2IlczP/YU6TwJ1ZHsJEgZFHk9CIhGkcL6tmtpA87QS39qGhVKxmDIq1a&#10;mhM60Y/lEI0I0rdHkRqQahA1HI0pksShvkih+mBCvb2mIqQfpdmKQjY/hsGkqiWTG6mIbgl9b0CO&#10;70A/Tt5APzKWQKDXjx1urp3gzJSN0u7m+uoakwaLo55yel6HMgtSzzNje12qZdCjU08zQicEWQ7Q&#10;TFknt0GQZwKpAWlMkaQiAxZ+pQi1SZOcDhnAHE96IV/KkqbPE4u5kS9U6NFSt7BOafaeX5FztNwt&#10;DH6jsZpuwZ66IYu8zW5h4BotPdEt6ELd2nxa3S3yeBmt1S1PJvC16xNtEI22nrKjuUrNfU4hKENG&#10;aspor65vJvr1fbPxf6pvphHm/qQGN9sKNfb0TRNYBm22GsutytxKEcNEq07PBTCgvrnyHj2dnys2&#10;EXP47IT74+nSPgxIbfsc8sDNPFMcmHJxFQfk4qJa09w2SrklMqYcN2il+hilZHhcrXDQCx2ANF92&#10;1HM7tEoIzYWS6rz6tMupzaY6qz6r3P7qnPo0y5Svt9glWSwM8GwGsuWgsvLo6jdplEMczXTuMt+p&#10;TLOgjHiRGvrnyirGExD2nqz9sCc4Wa6W5ycVl+sYokPuyURKK4zWXdocMZrjtpq2E/YsA6K1WzUc&#10;jQXH+TkhfU7xhvn2HeUUj5n567mwzyl+ymFFT4CYPn2RFNruniwEKZIaeElOcamOQY7VSbRd7McC&#10;yGSXHNsKeJ4Hol4rGpMjaBj5cPzT3WmZmwKxG3s2pxjt+NWNWTuCPqdY6AdbaMKYz4pCLe1Iw6rH&#10;0nqKfEVOcQBTWBTJRmmZIpEXQBSpM1Vd6aOSUw2nVejWMShS+fRVGL07/RhgnrsU2VLYswRINYiv&#10;p8jz9aMyW71Pf9rnFCvSq9uty6nR5xTzw7zdPrIbOAFP4cS7EDmq5Ck9r63sYCgeI2FOkaOqY5Cj&#10;VUuzQSf6sRzwRHAf7qC39+drclSAVIOo4XiNfkQ8E7pPXajgvgr9yEuB6ex2XMpKP5Ybq9CPypXZ&#10;IOz5DnJC+pziP8dbDQIn7Bm2H/akWSL0o5onenYrJSjT6QqKLNcxKNKqpTmhE4oshzzDdkKeZUCq&#10;QdRwNKbIusCWin7h3S8qriXNVnCozY/8TJqyeVHI5MY+p1jpR7UZEpEZmLGVzXV9LKZ/pwFexuUE&#10;Z8L2gzOsRIT/Uc4mPa+t7OBK/ahTaA1ytGppNuiEHMvBmbCd4My5IGo4GpMjaPgF+pH3jk/rxxox&#10;anJkn1NMYxr+J7UV7ymyu7S5MUxh+h8RWuYdof2SRIz5N3t5IE255/SjTE4t9GO5jkGRSj+qNMzu&#10;/I/04JzjfwzbCtGcB+LrKfIF+lGarZCGrn7sc4o16T3nf1SDuSfHDsnRCc7gVa0XIEdclIIzaqOl&#10;9SOlo/E7A1XuvkWPTi2DHp16mhG60JD0EliXIFsL0DiQ1AGpAXmViqSc4vCmlLxb9kIKJ3a9iqxJ&#10;9jQVpJXrabZkp7TSq1qFHi11y8xqvXhOcX23sMPoNqcYFqyxo4l/NznF9X3rc4qfffvlvM8pJoxU&#10;nrD6NPOF7e1YUdYs0+cUX+BNxWMn7Dlp/TlP9SryKV4mD4UTzdRaecYL3XWdQnK4tfQK24nkKIc9&#10;J62EPc8GUcPRWHD073Pv3+f+//E+d2YM/JkQfmmK/JMm9HdIzO/8iMksVn945dP/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAU5YVCt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMAyG74O9g1Fh&#10;t9V2y7qQximlbDuVwdrB2M2N1SQ0lkPsJunbzzmtR+n7+fUp24y2YT12vnakQM4FMKTCmZpKBd/H&#10;9+cEmA+ajG4coYIbetjkjw+ZTo0b6Av7QyhZLCGfagVVCG3KuS8qtNrPXYsU2dl1Voc4diU3nR5i&#10;uW34QogVt7qmeKHSLe4qLC6Hq1XwMehhu5Rv/f5y3t1+jy+fP3uJSj3Nxu0aWMAx/Idh0o/qkEen&#10;k7uS8axRkMjXmFSwFAtgE5ciiZvTRFbA84zff5D/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAHvmzU45CwAAwGUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFOWFQreAAAACQEAAA8AAAAAAAAAAAAAAAAAkw0AAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAACeDgAAAAA=&#10;">
                 <v:group id="Group 102" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10238;height:2" coordorigin="833,318" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmAPS9wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw07YgiHVMRGQcXIqgDw+wuze0Dm5vSxLb+vVkILg/nvd4MphYdta6yrCCeRSCIM6sr&#10;LhT8XvfTFQjnkTXWlknBgxxs0vFojYm2PZ+pu/hChBB2CSoovW8SKV1WkkE3sw1x4HLbGvQBtoXU&#10;LfYh3NTyM4qW0mDFoaHEhnYlZbfL3Sj46bHfzuPv7njLd4//6+L0d4xJqY/JsP0C4Wnwb/HLfdAK&#10;5lGYH86EIyDTJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmAPS9wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 103" o:spid="_x0000_s1028" style="position:absolute;left:833;top:318;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFY6zpxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mlWhlNUopSi03rrqwdtj87pZunlZNtk/+famUOhxmJnfMLvDZBsxUOdrxwpWywwE&#10;cel0zZWC6+X0/ArCB2SNjWNSEMnDYT972mGu3chfNBShEgnCPkcFJoQ2l9KXhiz6pWuJk/ftOosh&#10;ya6SusMxwW0j11n2Ii3WnBYMtvRuqPwpeqvg84bH+/lyjLGIHHU/3u5X2yi1mE9vWxCBpvAf/mt/&#10;aAWbbAW/Z9IRkPsHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVjrOnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 100" o:spid="_x0000_s1029" style="position:absolute;left:10732;top:389;width:2;height:340" coordorigin="10732,389" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5ns9RxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6azZRWiS6hiBaehChRhBvj+wzCWbfhuw2if++KxR6HGbmG2aVTaYVA/WusawgiWIQ&#10;xKXVDVcKTsXubQHCeWSNrWVScCcH2fr5aYWptiN/03D0lQgQdikqqL3vUildWZNBF9mOOHhX2xv0&#10;QfaV1D2OAW5aOYvjD2mw4bBQY0ebmsrb8cco+BxxzOfJdtjfrpv7pXg/nPcJKfX6MuVLEJ4m/x/+&#10;a39pBfN4Bo8z4QjI9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeZ7PUcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 101" o:spid="_x0000_s1030" style="position:absolute;left:10732;top:389;width:2;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnXxtpwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3ml3FIqtRRJAKPXWriLfn5rlZ3LwsSarbf98IhR6HmfmGWa5724o7+dA4VpCPMxDE&#10;ldMN1woOX7vXOYgQkTW2jknBDwVYrwYvSyy0e/An3ctYiwThUKACE2NXSBkqQxbD2HXEybs6bzEm&#10;6WupPT4S3LZykmVv0mLDacFgR1tD1a38tgpuH5ibfHs5l66uyuib0+x4fFdqNOw3CxCR+vgf/mvv&#10;tYJpNoXnmXQE5OoXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ18bacMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,340e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,389;0,729" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 98" o:spid="_x0000_s1031" style="position:absolute;left:10450;top:728;width:282;height:2" coordorigin="10450,728" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZO/K+xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva1p1RapRRFzxIIJ/QLw9mmdbbF5Kk23rt98sCHscZuY3zGLVmVI0VLvCsoJ4GIEg&#10;Tq0uOFNwvXx/zkA4j6yxtEwKXuRgtex9LDDRtuUTNWefiQBhl6CC3PsqkdKlORl0Q1sRB+9ha4M+&#10;yDqTusY2wE0pR1E0lQYLDgs5VrTJKX2ef4yCXYvtehxvm8PzsXndL1/H2yEmpQb9bj0H4anz/+F3&#10;e68VjKMJ/J0JR0AufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZO/K+xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 99" o:spid="_x0000_s1032" style="position:absolute;left:10450;top:728;width:282;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5OrkNxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+NZtGKxJdRUMDPrWY+AHX7G0SzN4N2a1J/94tFPo4zMwZZrufTCfuNLjWsoLXKAZB&#10;XFndcq3gUuYvaxDOI2vsLJOCH3Kw382etphqO/KZ7oWvRYCwS1FB432fSumqhgy6yPbEwfuyg0Ef&#10;5FBLPeAY4KaTSRyvpMGWw0KDPWUNVbfi2wRKnl2T4+pzSorFR1beMrtcvlulnufTYQPC0+T/w3/t&#10;k1awiN/g90w4AnL3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHk6uQ3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l282,e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;282,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 96" o:spid="_x0000_s1033" style="position:absolute;left:10450;top:389;width:2;height:338" coordorigin="10450,389" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGpclSxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1plRapRRFQ8iLAqiLdH82yLzUtpYlv/vVkQ9jjMzDfMfNmZUjRUu8KygngYgSBO&#10;rS44U3A5b7+nIJxH1lhaJgUvcrBc9L7mmGjb8i81J5+JAGGXoILc+yqR0qU5GXRDWxEH725rgz7I&#10;OpO6xjbATSlHUTSRBgsOCzlWtM4pfZyeRsGuxXY1jjfN4XFfv27nn+P1EJNSg363moHw1Pn/8Ke9&#10;1wrG0QT+zoQjIBdvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAalyVLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 97" o:spid="_x0000_s1034" style="position:absolute;left:10450;top:389;width:2;height:338;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmZyO3xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjdyUOokbJTiGlhwCIb/nxdraptbKSGrsvH0UKPQ4zMw3zHw5mFZcyPnGsoLXUQKC&#10;uLS64UrB8fD5MgXhA7LG1jIpuJKH5eLxYY6Ztj3v6LIPlYgQ9hkqqEPoMil9WZNBP7IdcfS+rTMY&#10;onSV1A77CDetHCdJKg02HBdq7KioqfzZ/xoFZ5dv1t1plRdkv9L3YiZ7k26Ven4a8g8QgYbwH/5r&#10;r7WCt2QC9zPxCMjFDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACZnI7fEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,339e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,389;0,728" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 94" o:spid="_x0000_s1035" style="position:absolute;left:10451;top:390;width:281;height:2" coordorigin="10451,390" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAYdvi7wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw07YgiHVMRGQcXIqgDw+wuze0Dm5vSxLb+vVkILg/nvd4MphYdta6yrCCeRSCIM6sr&#10;LhT8XvfTFQjnkTXWlknBgxxs0vFojYm2PZ+pu/hChBB2CSoovW8SKV1WkkE3sw1x4HLbGvQBtoXU&#10;LfYh3NTyM4qW0mDFoaHEhnYlZbfL3Sj46bHfzuPv7njLd4//6+L0d4xJqY/JsP0C4Wnwb/HLfdAK&#10;5lFYG86EIyDTJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAYdvi7wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 95" o:spid="_x0000_s1036" style="position:absolute;left:10451;top:390;width:281;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNblLxxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvddcKUtNsRARboT2YWPD6yD6TYPZt2N1q+u+7hUKPw8x8w+Sb0fbiRj50jjUs5goE&#10;ce1Mx42Gz9P+8RlEiMgGe8ek4ZsCbIrJQ46ZcXcu6VbFRiQIhww1tDEOmZShbslimLuBOHkX5y3G&#10;JH0jjcd7gttePim1khY7TgstDrRrqb5WX1aDX73L6/psqFwcj+Or/Vi+xdNZ69l03L6AiDTG//Bf&#10;+2A0LNUafs+kIyCLHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNblLxxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l281,e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;281,0" o:connectangles="0,0"/>
@@ -18781,333 +18886,380 @@
                   <v:shape id="Freeform 75" o:spid="_x0000_s1056" style="position:absolute;left:10790;top:727;width:280;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="280,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAYdX1ixgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvhf6H8ARvbbZVW12bFhUU8SC0Ws+PzXM3dfOyJOlu/PdGKPQ4zMw3zGqTbCt68sE4VjCbFiCI&#10;K6cN1wo+P54ntyBCRNbYOiYFvxRgsx6PVlhqN/CW+l2sRYZwKFFBE2NXShmqhiyGqeuIs/ftvMWY&#10;pa+l9jhkuG3lvCgW0qLhvNBgR08NVT+7o1XwnvbGHt9ejH9sD/uvWbe8uU5LpS4v0sM9iEgpnsOn&#10;9qtWcDW/g/8z+QjI9R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGHV9YsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l280,e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;280,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 72" o:spid="_x0000_s1057" style="position:absolute;left:10791;top:390;width:2;height:336" coordorigin="10791,390" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAobD4AwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtBYX6RpFRMWDCKuC7G1oxrbYTEoT2/rvzUHw+Hjf82VvKtFS40rLCuJxBII4s7rk&#10;XMHlvB3NQDiPrLGyTAqe5GC5+BrMMdW24z9qTz4XIYRdigoK7+tUSpcVZNCNbU0cuJttDPoAm1zq&#10;BrsQbio5iaIfabDk0FBgTeuCsvvpYRTsOuxWSbxpD/fb+vl/nh6vh5iUGn73q18Qnnr/Eb/de60g&#10;ScL8cCYcAbl4AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChsPgDBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:shape id="Freeform 73" o:spid="_x0000_s1058" style="position:absolute;left:10791;top:390;width:2;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRTP33xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReSt1EoZbUVapFEHpSC6G3R/aZhGbfht1Xjf313ULB4zAz3zCL1eA6daYQW88G8kkG&#10;irjytuXawMdx+/gMKgqyxc4zGbhShNVydLfAwvoL7+l8kFolCMcCDTQifaF1rBpyGCe+J07eyQeH&#10;kmSotQ14SXDX6WmWPWmHLaeFBnvaNFR9Hb6dAXkr56V8rt93D8f1z2mfh+mmnBtzPx5eX0AJDXIL&#10;/7d31sBslsPfmXQE9PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0Uz998YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,336e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,390;0,726" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 70" o:spid="_x0000_s1059" style="position:absolute;left:10792;top:390;width:278;height:336" coordorigin="10792,390" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC38gXsxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1rLLlKNIqLiQRZWBfH2aJ5tsXkpTWzrv98sCB6HmfmGmS97U4mWGldaVhCPIxDE&#10;mdUl5wrOp+3nFITzyBory6TgSQ6Wi8HHHFNtO/6l9uhzESDsUlRQeF+nUrqsIINubGvi4N1sY9AH&#10;2eRSN9gFuKnkJIq+pcGSw0KBNa0Lyu7Hh1Gw67BbJfGmPdxv6+f19PVzOcSk1GjYr2YgPPX+HX61&#10;91pBkkzg/0w4AnLxBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALfyBezEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 71" o:spid="_x0000_s1060" style="position:absolute;left:10792;top:390;width:278;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAWlOTGxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBvjdwaQupGCSUQ3EMObdoPWKyN5cRaGWkbO39fFQo9DjPzhllvJ9+rK8XUBTbwuChA&#10;ETfBdtwa+PrcP6xAJUG22AcmAzdKsN3M7tZY2TDyB12P0qoM4VShAScyVFqnxpHHtAgDcfZOIXqU&#10;LGOrbcQxw32vn4piqT12nBccDrRz1FyO395APLihqVf1gd5TfemXzzKeb2LM/Xx6fQElNMl/+K/9&#10;Zg2UZQm/Z/IR0JsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABaU5MbEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,336r278,l278,,,,,336xe" fillcolor="#efefef" stroked="f">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,726;278,726;278,390;0,390;0,726" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 68" o:spid="_x0000_s1061" style="position:absolute;left:833;top:800;width:10238;height:2" coordorigin="833,800" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXVzgDxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iamFYmuIqKlBxH8A+LtkX0mwezbkF2T+O27BaHHYWZ+w8yXvalES40rLSuIRxEI&#10;4szqknMF59P2YwrCeWSNlWVS8CQHy8XgbY6pth0fqD36XAQIuxQVFN7XqZQuK8igG9maOHg32xj0&#10;QTa51A12AW4qOY6iiTRYclgosKZ1Qdn9+DAKvjvsVkm8aXf32/p5PX3tL7uYlHof9qsZCE+9/w+/&#10;2j9aQZJ8wt+ZcATk4hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXVzgDxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 69" o:spid="_x0000_s1062" style="position:absolute;left:833;top:800;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0NGBXwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmu6KItUoy6Lg7s2qB2+P5tkWm5fSRNv8+40geBxm5htmtelNLR7Uusqygs9JAoI4&#10;t7riQsHpuBsvQDiPrLG2TAoCOdish4MVptp2fKBH5gsRIexSVFB636RSurwkg25iG+LoXW1r0EfZ&#10;FlK32EW4qeVXksylwYrjQokN/ZSU37K7UfB7xu3l77gNIQsc9L07X06mVupj1H8vQXjq/Tv8au+1&#10;gul0Bs8z8QjI9T8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdDRgV8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>íj</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FE25A0" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="70FE25A0" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="1" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60F6511A" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+    <w:p w14:paraId="60F6511A" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9813"/>
           <w:tab w:val="left" w:pos="10191"/>
         </w:tabs>
         <w:ind w:left="525"/>
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="8B0000"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64923486" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="64923486" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="3" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57F5EFF7" w14:textId="205C9C4D" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="57F5EFF7" w14:textId="205C9C4D" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3961"/>
           <w:tab w:val="left" w:pos="6839"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06D0B779" wp14:editId="59D6CBFD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>518795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>191770</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6521450" cy="326390"/>
                 <wp:effectExtent l="4445" t="1270" r="8255" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="261" name="Group 30"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -20547,51 +20699,51 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="03F9FDD4" id="Group 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.85pt;margin-top:15.1pt;width:513.5pt;height:25.7pt;z-index:-251644416;mso-position-horizontal-relative:page" coordorigin="817,302" coordsize="10270,514" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjL3EdEAsAALxlAAAOAAAAZHJzL2Uyb0RvYy54bWzsXW2P4zYO/l7g/oPhj3foJnZenASbLYp2&#10;d1Ggd1eguR/gcZwXXBLn7Mxktr++JCXRkmxnMp443u65iyaZsSRTpPjoEcl43v/wvN85T3GabZPD&#10;3PXe9V0nPkTJcntYz93/LD59P3Gd7BQeluEuOcRz90ucuT98+Nt378/HWewnm2S3jFMHBjlks/Nx&#10;7m5Op+Os18uiTbwPs3fJMT7AxVWS7sMT/Jiue8s0PMPo+13P7/fHvXOSLo9pEsVZBr/9WVx0P9D4&#10;q1Ucnf69WmXxydnNXZDtRK8pvT7ga+/D+3C2TsPjZhtJMcIaUuzD7QFuykP9HJ5C5zHdFobab6M0&#10;yZLV6V2U7HvJarWNYpoDzMbrW7P5nCaPR5rLenZeH1lNoFpLT7WHjf719Dk9/n78LRXSw8dfk+i/&#10;Geildz6uZ/p1/HktGjsP538mS7Bn+HhKaOLPq3SPQ8CUnGfS7xfWb/x8ciL45Xjke8MRmCGCawN/&#10;PJhKA0QbsBJ2m3iB6+DFvi9ME20+ys5e3w9k15E3xKu9cCbuSpJKydDyUkzxEWbwW+psl3PXH/uu&#10;cwj3IDZp1hmPcBh7mmjEW6lhMhiI+XgTMR+lCpjNAFwDFcEzVTqw+xg6MHpVagCcKcvXS/a29fL7&#10;JjzGtAwzXA+sTZia0OanNI7RRZ3xWCiU2qlFlekrSrtyPmazDBbei2vpaiWyOsJZ9JidPscJLcnw&#10;6dfsJBx9CZ9ooS+l6AtYUqv9Dnz+H987fQduhf8LW625kaca/b3nLPrO2RHmk2OqoWB1aUN5Xj/w&#10;ygYDtYlmOJivDwbyr5WE4UYJHT0fpNTwyQkRWPvkcsckQ59ZgHTK12AEaIQzrGgrliO5nWor3uUt&#10;UkBMGytT1wGsfBBKOYYnlAxvgR+dM6A+rWX8zT55ihcJXTtZKAB3ya/uDnor6QvaHMR16IK3IEfn&#10;26K0mm0PyaftbkeG2B1QGL8/8IV6smS3XeJVlCdL1w8/7VLnKcSNgP7D+cBoRjMA3MOSRtvE4fKj&#10;/HwKtzvxGdrvQL0AOGLtInpks4dk+QXWcZqI7QW2Q/iwSdI/XOcMW8vczf73GKax6+x+OYAvTr3h&#10;EPci+mE4CkBeJ9WvPOhXwkMEQ83dkwu2x48/ncT+9XhMt+sN3Mmj1XBIfgQsXm1xpZN8Qir5A8AB&#10;fTKgkXCOAZD9eqj8WqIkuUOTKAmeMgDnQdyfTMUyUzgJv6bNAhRGZuGdoqRPjpNmLzBa+T5xF5Qc&#10;KW3mKEm7Fy4cQNOboWSJQsqVyOowPekVKAlWcthS5SiJTTbOQJktbwSm0UAy8EtH0iESm/BIIHsN&#10;hAT/grUFOCk8/iJCyra05uFu1Fa810XIDSxr0EN9fBQiSV2CLG9ER5LEQD0DHH/s478OHCvAcazc&#10;WYIjLapmwZEoMyzgwLdIpD+RQGdTSK9f6KOBo9EL1lOL4Ahs36aQNJfbg2NBIQyO5eqoDY6keyCI&#10;eEPasnLsK9BINKDVxsRHAvXywXSMJBopBwOD1oDI1kkkSl8fIskTbkcgO4hkVluDP8K5Vj9lj4jS&#10;3QcimZWwd0v+CMdmmz8qROA+GkQavdqFyKnSZs4fCViag0hWSLkSWR21IRLJId+kHB6xCbA+Zba8&#10;kYmPsCWWjaRjIzbhkeqBY/v8EfRQHxwlfxyQH4IGOv44d+Wx++6HawxhGuAYIC41DY4iQsThVvbr&#10;CVwoC0Eie7H6aOBo9GI0sIOw9zhcByCkxR9HBPRNgKOlkHIlsjpqgyPpnigfHS2Qzck5IkfLI4cY&#10;hvTBFFfyx0JDHSMlf6Q29SDyK+CPIgyWBxmPrwhBoiL1IOrbIHLQ8cc38McAtngDIhvP0uApq8q7&#10;FRMknAanVpmqkj4aRBq9GBNagUiO5jJ/HDWSpSlRCENkuTpqQyRsZA5vZuXwiE2Q9Umz5Y1K+KPK&#10;QuaNdGxU/JFGqgeOXwF/DG7AH2lnBQ28DRzFMb86/vjxE/7DbQ1uZTTrkjOuH3A6QcQfR3dIzigu&#10;GPjSm9ivJ7CyL/NH7qOBo9GrXXDkaG4Ojg0lZ65UIqujNji+jj8WYpQmPiKo98vJqI6Rkj+qrMFf&#10;M/74lhSNH0CY5m7xxw4ixZG5PEUTcFJBQiQda9o6YivqQ5zL4I8KEZjJaBBp9GJMaIU/cjQ3h8jG&#10;UjQvkXBSIqujNkS+gj9Ks+XU0MTHwB+XMVEdG7EJMlElew1w/Ar44/gG/FFpoOOPLcYfOZ0gwHF4&#10;l+QMOA1sjgx0zB8DWQIpvcOCR6uXBo9WP0aENgAS2awdg2wsQWOppEqRrJDaEIks0ifiV8hQF6OQ&#10;YI6LUcjXoqQe84TwhVYvlPPRglhwMMqDo0MMjhbFArqvDVYhFtAHHsgAb10sWLjaSBfEAn/j0RaT&#10;crE8WELaaFXbk654bMO7ii6YZ25Ql+yo71ILDytRS1QGpdbXyKZrv1o2U/+XZNONsPDGFbKZVqiw&#10;p6ebwDAouEmN3ViGuhdGiRg4WnlxLigGoG+hokcXa88W4hCx8FQg/nJrDwyIY3sUIIXJvNAcdErN&#10;VR6QmotudWvbsOAWwRhr3IDhVOcoc/6TB+gFD4AiXwrU0zi4SzBTUtfVu9lOHTbVVfVeFvZX19S7&#10;3qZ4v2iXZLGIP71Yf2wEqIw6uupDGlYQhzOuXAYLfPM1xZhe0WP6Q/KHRs9kgMlyt7y+prjYRyMd&#10;8kwmSlrBaO2VzWHFmkU5hs2kPYsKYcpRro7ahOP6mpCupnhDePsV1RR3CU8sOKj7hYsJ7OMGON4j&#10;4QmgiGzgNTXFgd1HA8fyItpWzmPFhOeQIg+3rwkpKITBsVwdtcERYBjq4ejVPmnphwL6atrLNcUw&#10;jlc+mHEioAMBTEQwofpEWRG1y+xUcFmj7dupKUhfTUnVvSoJKRoRXES1E+QRhHqRFDK1Q2anvpRG&#10;klTTxe5rF5di+hMr7Tm8Q9ozgLoAtD9XqrJ3q+i8DHvoNSF2Hw0ijV7t8sdi2nPYUNrzSiWyOmpD&#10;5PX8saspFvyxqyn+Rr6wO7ESnsM7JDzZr1XxFIOjUR0M7qwVzClwVH00cDR6MRq0wh8hnGUfrhtK&#10;eF6pRFZHbXAExgfxYnq9gj/S8tFjylZIWfFHZcY8OVrCH1Uo86/JH7ua4m/jmQZ4ctWP2OK7ME3H&#10;H+FshvxR+QlDpGKCspwuh0j0LLOPBpFGL8aENiAScdyGSDol3fyIXVRIuRJZHbUhsirpprJf8LAW&#10;ldeSZsthz8RH+k6asnneSMfGrqZYHq0EFwfrNXu4rs7FdDXFrj+1kjOiaL5RcEQ+QkDH9cHs10Z1&#10;cCl/5D4aOBq9GA1aAcdickas8puD47VKZHXUBkdijlfzR9oKLvPHCjKqY2RXU4xr+m7xxw4iL8Uf&#10;p7AyDf54jxQN4vJF/iiLU3P+CIhg9dEgUvFHVYbZXv56WkzRiKKPJiDSUgjvM+XqqA2Rr+CP0mw5&#10;NbT5Y1dTzEmXquSM4o9qMXf8sb2a4qmVnBHPz2yaP4LTlIKjVRtsMUirlwaPVj8mTa1wyGKCZtBY&#10;gsZSCQNklUJqQySySKwphteXo5Bw93vVFINEgo8WxNKrWhf3rimuFksvaG2lprjajgaDb6WmuFq2&#10;rqYYv1J9uQyjqylGHak6YfWu1wub5SB5W71NV1N8h+cUT620JzzCA3aMJmmHehD5pC9DHGqvvOJp&#10;7twnpxx2r3YpRzHtCc9kJoXe9jnFVyuR1VGbcHRPc++e5v7/8TR3OqTAnwihh6bIP2eCf4NE/5me&#10;5Jn/0ZUPfwIAAP//AwBQSwMEFAAGAAgAAAAhAFOWFQreAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FqwzAMhu+DvYNRYbfVdsu6kMYppWw7lcHawdjNjdUkNJZD7Cbp2885rUfp+/n1KduMtmE9&#10;dr52pEDOBTCkwpmaSgXfx/fnBJgPmoxuHKGCG3rY5I8PmU6NG+gL+0MoWSwhn2oFVQhtyrkvKrTa&#10;z12LFNnZdVaHOHYlN50eYrlt+EKIFbe6pnih0i3uKiwuh6tV8DHoYbuUb/3+ct7dfo8vnz97iUo9&#10;zcbtGljAMfyHYdKP6pBHp5O7kvGsUZDI15hUsBQLYBOXIomb00RWwPOM33+Q/wEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCjL3EdEAsAALxlAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBTlhUK3gAAAAkBAAAPAAAAAAAAAAAAAAAAAGoNAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdQ4AAAAA&#10;">
                 <v:group id="Group 65" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10238;height:2" coordorigin="833,318" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSoCVsxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva9rKilSjiKh4kIVVQbw9mmdbbF5KE9v6783Cwh6HmfmGWax6U4mWGldaVhCPIxDE&#10;mdUl5wou593nDITzyBory6TgRQ5Wy8HHAlNtO/6h9uRzESDsUlRQeF+nUrqsIINubGvi4N1tY9AH&#10;2eRSN9gFuKlkEkVTabDksFBgTZuCssfpaRTsO+zWk3jbHh/3zet2/vq+HmNSajTs13MQnnr/H/5r&#10;H7SCZJrA75lwBOTyDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANKgJWzEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 66" o:spid="_x0000_s1028" style="position:absolute;left:833;top:318;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxw304wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8abouiFSjyOLCrjdrPXh7NM+22LyUJtrm3xtB8DjMzDfMajOYRtypc7VlBV/TBARx&#10;YXXNpYL8+DtZgHAeWWNjmRQEcrBZf4xWmGrb84HumS9FhLBLUUHlfZtK6YqKDLqpbYmjd7GdQR9l&#10;V0rdYR/hppGzJJlLgzXHhQpb+qmouGY3o+D/hLvz/rgLIQsc9K0/nXPTKDX+HLZLEJ4G/w6/2n9a&#10;wWz+Dc8z8QjI9QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxw304wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 63" o:spid="_x0000_s1029" style="position:absolute;left:10732;top:389;width:2;height:340" coordorigin="10732,389" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyBRiDxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9aVpXZalGEVmXPYigLoi3R/Nsi81LaWJb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwX/x83gG4TzyBpLy6TgTg6Wi4/eHBNtW95Tc/CZCBB2CSrIva8SKV2ak0E3tBVx8C62NuiD&#10;rDOpa2wD3JRyFEVTabDgsJBjReuc0uvhZhT8ttiuvuKfZnu9rO/n42R32sak1Ge/W81AeOr8O/xq&#10;/2kFo+kYnmfCEZCLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAyBRiDxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 64" o:spid="_x0000_s1030" style="position:absolute;left:10732;top:389;width:2;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsxMy7xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gRvuomgSHQTRCgt9NRUEW+v2ddsMPs27G41/vtuodDjMDPfMLtqtL24kQ+dYwX5IgNB&#10;3Djdcavg+PE834AIEVlj75gUPChAVT5Ndlhod+d3utWxFQnCoUAFJsahkDI0hiyGhRuIk/flvMWY&#10;pG+l9nhPcNvLZZatpcWO04LBgQ6Gmmv9bRVc3zA3+eHzUru2qaPvzqvT6UWp2XTcb0FEGuN/+K/9&#10;qhUs1yv4PZOOgCx/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzEzLvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,340e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,389;0,729" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 61" o:spid="_x0000_s1031" style="position:absolute;left:10450;top:728;width:282;height:2" coordorigin="10450,728" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtmyNvxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8IS9rWldLFKNIqKyBxFWBfH2aJ5tsXkpTWzrv98Iwh6HmfmGmS97U4mWGldaVhCPIhDE&#10;mdUl5wrOp+3XFITzyBory6TgSQ6Wi8HHHFNtO/6l9uhzESDsUlRQeF+nUrqsIINuZGvi4N1sY9AH&#10;2eRSN9gFuKnkOIoSabDksFBgTeuCsvvxYRTsOuxW3/Gm3d9v6+f1NDlc9jEp9TnsVzMQnnr/H363&#10;f7SCcZLA60w4AnLxBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK2bI2/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 62" o:spid="_x0000_s1032" style="position:absolute;left:10450;top:728;width:282;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="282,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNmmjcxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RaoNA&#10;FETfA/2H5Rb6FtdaMcVkE1qp0KeEaD/gxr1ViXtX3G1i/75bCORxmJkzzGY3m0FcaHK9ZQXPUQyC&#10;uLG651bBV10uX0E4j6xxsEwKfsnBbvuw2GCu7ZWPdKl8KwKEXY4KOu/HXErXdGTQRXYkDt63nQz6&#10;IKdW6gmvAW4GmcRxJg32HBY6HKnoqDlXPyZQyuKUvGeHOale9kV9Lmyaflilnh7ntzUIT7O/h2/t&#10;T60gyVbwfyYcAbn9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE2aaNzEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l282,e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;282,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 59" o:spid="_x0000_s1033" style="position:absolute;left:10450;top:389;width:2;height:338" coordorigin="10450,389" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzSBKGwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrm1gMEl2DSC09BKEqlN6G7JiEZGdDdk3iv3cPQo+P973JJtOKgXpXW1YQzyMQxIXV&#10;NZcKLufD+wqE88gaW8uk4E4Osu3rywZTbUf+oeHkSxFC2KWooPK+S6V0RUUG3dx2xIG72t6gD7Av&#10;pe5xDOGmlYsoSqTBmkNDhR3tKyqa080o+Bpx3H3En0PeXPf3v/Py+JvHpNTbbNqtQXia/L/46f7W&#10;ChZJWBvOhCMgtw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs0gShsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 60" o:spid="_x0000_s1034" style="position:absolute;left:10450;top:389;width:2;height:338;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,338" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTivhjxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvulFoqKmbEAMWD4VSbXt+ZJ9JMPs27K4m/ffdQqHHYWa+YXbFZHpxJ+c7ywrWqwQE&#10;cW11x42Cj/Nh+QTCB2SNvWVS8E0einw+22Gm7cjvdD+FRkQI+wwVtCEMmZS+bsmgX9mBOHoX6wyG&#10;KF0jtcMxwk0vN0mSSoMdx4UWB6paqq+nm1Hw5crX4/C5LyuyL+ljtZWjSd+UelhM5TOIQFP4D/+1&#10;j1rBJt3C75l4BGT+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJOK+GPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,339e" filled="f" strokecolor="#a0a0a0" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,389;0,728" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 57" o:spid="_x0000_s1035" style="position:absolute;left:10451;top:390;width:281;height:2" coordorigin="10451,390" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDI54hdwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtIq6dI0isi57EMG6IN6GZmyLzaQ0sa3/3hwEj4/3vVz3phItNa60rCAeRyCIM6tL&#10;zhX8n3ajLxDOI2usLJOCBzlYrz4GS0y07fhIbepzEULYJaig8L5OpHRZQQbd2NbEgbvaxqAPsMml&#10;brAL4aaSkyiaS4Mlh4YCa9oWlN3Su1Hw22G3mcY/7f523T4up9nhvI9JqeFnv/kG4an3b/HL/acV&#10;TBZhfjgTjoBcPQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDI54hdwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 58" o:spid="_x0000_s1036" style="position:absolute;left:10451;top:390;width:281;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="281,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDH+DW5xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvxWzioZXoGrRU6LWpB3N7Zp/ZYPZtyK4x/ffdQqHHYWa+YbbFZDsx0uBbxwqyJAVB&#10;XDvdcqPg9HVcrkH4gKyxc0wKvslDsZs9bTHX7sGfNJahERHCPkcFJoQ+l9LXhiz6xPXE0bu6wWKI&#10;cmikHvAR4baTqzR9kRZbjgsGe3ozVN/Ku1Uwpu5yu67fx1I35nCuujtV5lmpxXzab0AEmsJ/+K/9&#10;oRWsXjP4PROPgNz9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMf4NbnEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l281,e" filled="f" strokecolor="#a0a0a0" strokeweight=".05647mm">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;281,0" o:connectangles="0,0"/>
@@ -20646,333 +20798,380 @@
                   <v:shape id="Freeform 38" o:spid="_x0000_s1056" style="position:absolute;left:10790;top:727;width:280;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="280,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDjylpxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNevS1ro1ii20SA9Crfb82Dx3o5uXJYma/ntTKPQ4zMw3zGyRbCfO5INxrGA8KkAQ&#10;104bbhRsv97unkCEiKyxc0wKfijAYj64mWGl3YU/6byJjcgQDhUqaGPsKylD3ZLFMHI9cfb2zluM&#10;WfpGao+XDLedLIviUVo0nBda7Om1pfq4OVkF67Qz9vTxbvxLd9h9j/vJw32aKHU7TMtnEJFS/A//&#10;tVdaQTkt4fdMPgJyfgUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDjylpxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l280,e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;280,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 35" o:spid="_x0000_s1057" style="position:absolute;left:10791;top:390;width:2;height:336" coordorigin="10791,390" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIOfDQxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gq91c0fLDV1DSK2eBChKpTeHtlnEpJ9G7LbJH77bkHocZiZ3zCrfDKtGKh3tWUF8TwC&#10;QVxYXXOp4HJ+f34F4TyyxtYyKbiRg3w9e1hhpu3InzScfCkChF2GCirvu0xKV1Rk0M1tRxy8q+0N&#10;+iD7UuoexwA3rUyi6EUarDksVNjRtqKiOf0YBR8jjps03g2H5rq9fZ8Xx69DTEo9PU6bNxCeJv8f&#10;vrf3WkGyTOHvTDgCcv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiDnw0MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 36" o:spid="_x0000_s1058" style="position:absolute;left:10791;top:390;width:2;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRvA7IxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfBb/DsYIvYi8NYjX2WtqKUPCpfyD4tuS2STC3F+62bfTTe0Khj8PM/IaZzgfXqROF2Ho2MB5l&#10;oIgrb1uuDex3H48voKIgW+w8k4EfijCf3d5MsbD+zBs6baVWCcKxQAONSF9oHauGHMaR74mTd/DB&#10;oSQZam0DnhPcdTrPsmftsOW00GBPq4aq7+3RGZD3clLK1/Jz/bBb/h4245Cvyokx93fD4g2U0CDX&#10;8KW9tgby1yf4P5OOgJ79AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJG8DsjHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,336e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,390;0,726" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 33" o:spid="_x0000_s1059" style="position:absolute;left:10792;top:390;width:278;height:336" coordorigin="10792,390" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBonM0/xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9aVoXxa1GEVmXPYigLoi3R/Nsi81LaWJb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwX/x81gCsJ5ZI2lZVJwJwfLxUdvjom2Le+pOfhMBAi7BBXk3leJlC7NyaAb2oo4eBdbG/RB&#10;1pnUNbYBbko5iqKJNFhwWMixonVO6fVwMwp+W2xXX/FPs71e1vfzcbw7bWNS6rPfrWYgPHX+HX61&#10;/7SC0fcYnmfCEZCLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBonM0/xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 34" o:spid="_x0000_s1060" style="position:absolute;left:10792;top:390;width:278;height:336;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="278,336" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWZBf5wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EJvjdwcTOJGCSEQ3EMObdIPWKyt5cZaGWkbO39fFQo5DjPzhllvJ9+rK8XUBTbwMi9A&#10;ETfBdtwa+DwfnpegkiBb7AOTgRsl2G5mD2usbBj5g64naVWGcKrQgBMZKq1T48hjmoeBOHtfIXqU&#10;LGOrbcQxw32vF0VRao8d5wWHA+0dNZfTjzcQj25o6mV9pPdUX/pyJeP3TYx5epx2r6CEJrmH/9tv&#10;1sBiVcLfmXwE9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVmQX+cMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,336r278,l278,,,,,336xe" fillcolor="#efefef" stroked="f">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,726;278,726;278,390;0,390;0,726" o:connectangles="0,0,0,0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 31" o:spid="_x0000_s1061" style="position:absolute;left:833;top:800;width:10238;height:2" coordorigin="833,800" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3AvbTxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYK3uonin0ZXEVHpQQrVQuntkX0mwezbkF2T+O27QsHjMDO/YVabzpSiodoVlhXEowgE&#10;cWp1wZmC78vhbQHCeWSNpWVS8CAHm3W/t8JE25a/qDn7TAQIuwQV5N5XiZQuzcmgG9mKOHhXWxv0&#10;QdaZ1DW2AW5KOY6imTRYcFjIsaJdTuntfDcKji2220m8b0636+7xe5l+/pxiUmo46LZLEJ46/wr/&#10;tz+0gvH7HJ5nwhGQ6z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9wL208YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 32" o:spid="_x0000_s1062" style="position:absolute;left:833;top:800;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKsp9uvwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN9SBu1ygiCurNqgdvQzPbFptJaaJt/r05CHt8vO/Vpje1eFPrKssKZtMEBHFudcWF&#10;gtv1MFmCcB5ZY22ZFARysFkPBytMte34Qu/MFyKGsEtRQel9k0rp8pIMuqltiCP3Z1uDPsK2kLrF&#10;LoabWs6TZCENVhwbSmxoV1L+zF5GwemO+8f5ug8hCxz0q7s/bqZWajzqt78gPPX+X/x1H7WC+U9c&#10;G8/EIyDXHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKsp9uvwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>íj</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1103B72B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="1103B72B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="1" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56969754" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+    <w:p w14:paraId="56969754" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9813"/>
           <w:tab w:val="left" w:pos="10191"/>
         </w:tabs>
         <w:ind w:left="525"/>
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="006400"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Impact" w:eastAsia="Impact" w:hAnsi="Impact" w:cs="Impact"/>
           <w:color w:val="8B0000"/>
           <w:position w:val="-3"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A385FE2" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="6A385FE2" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="3" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FC3504C" w14:textId="7D86CD92" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="0FC3504C" w14:textId="7D86CD92" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3961"/>
           <w:tab w:val="left" w:pos="6839"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673088" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="101B4040" wp14:editId="18DD515B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6501130" cy="1270"/>
                 <wp:effectExtent l="14605" t="19050" r="18415" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="259" name="Group 28"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -21036,263 +21235,292 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3F1863FA" id="Group 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:511.9pt;height:.1pt;z-index:-251643392;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZO1fS9wIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1Jb0aTYqhNwzo&#10;tgLNPkCR5QsmS5qkxOm+fqRkp266YkAXIA5l0uTh4TFzfrHtJNkI61qt5jQ7SCkRiuuyVfWc/lje&#10;fDqlxHmmSia1EnP6KBy9WLx/d96bQuS60bIUlkAS5YrezGnjvSmSxPFGdMwdaCMUOCttO+bhaOuk&#10;tKyH7J1M8jQ9TnptS2M1F87B3avopIuQv6oE99+ryglP5JwCNh+uNlxXeE0W56yoLTNNywcY7A0o&#10;OtYqKLpLdcU8I2vbvkjVtdxqpyt/wHWX6KpquQg9QDdZutfNrdVrE3qpi742O5qA2j2e3pyWf9vc&#10;WvNg7m1ED+ad5j8d8JL0pi6mfjzXMZis+q+6hHmytdeh8W1lO0wBLZFt4Pdxx6/YesLh5vFRmmUz&#10;GAMHX5afDPTzBmaED53OZpSAa5adxsHw5np4NEvzGUgJH8zRl7AiVgwoB1Q4dZCRe2LK/R9TDw0z&#10;IgzAIRP3lrQlADiGFhTroP0bKwSKk+RniArLQ9xIp5tyOfFgmAPK/8niC0JGJl+lgxV87fyt0GEY&#10;bHPnfJR4CVYYcTlAX0ITVSdB7R8/kZRAKfwOL8QuKBuDPiRkmZKexMpDzjFVPkaFVFmWnmR/SwbT&#10;jRUxWT5NBuOsR4SsGUHzrRpQg0UYrpQ0iM1oh3pZArpRZZABgrDDV2KjtILkxtj4O5SwsCv2t4Sl&#10;BLbEKpJimEdkWAJN0oOGgyrxTqc3YqmDz+/pH6o8eaWaRg1jnPQQ/fAIlggy35VFtJPZKn3TShkG&#10;IRWCydNZHulxWrYlehGPs/XqUlqyYbgCw2d4gZ6FwapRZcjWCFZeD7ZnrYw2VJdAL7xuUbtR7Ctd&#10;PoKOrY6LFf4IwGi0/U1JD0t1Tt2vNbOCEvlFwbt4lh0e4hYOh8OjE8BL7NSzmnqY4pBqTj2F2aN5&#10;6ePmXhvb1g1UyoIalP4MW6hqUekBX0Q1HGAdBCusULCe7ejpOUQ9/Skt/gAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFX5lETfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+NpJi2&#10;wbEcQmh7CoUmhZLbxt7YJtbKWIrt/H2VU3vcmWH2TbaabCsG6n3j2ICeKRDEhSsbrgx879+fFiB8&#10;QC6xdUwGruRhld/fZZiWbuQvGnahErGEfYoG6hC6VEpf1GTRz1xHHL2T6y2GePaVLHscY7lt5Vyp&#10;F2mx4fihxo42NRXn3cUa+BhxXCf6bdieT5vrYf/8+bPVZMzjw7Reggg0hb8w3PAjOuSR6eguXHrR&#10;GlgkSUwaSHRccPO1etUgjlGZK5B5Jv8vyH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;2TtX0vcCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAVfmURN8AAAAJAQAADwAAAAAAAAAAAAAAAABRBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 29" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABEeNPwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG+xmUz2IdEYRUXC7ra2H3h7NW1tsXkoTbfPfL4eBx4/v9+4wm148aXSdZQWrJAVBXFvd&#10;caOgLC7LLQjnkTX2lklBIAeH/dtih5m2E//QM/eNiCHsMlTQej9kUrq6JYMusQNx5H7taNBHODZS&#10;jzjFcNPLdZpupMGOY0OLA51aqu/5wyj4uuG5+i7OIeSBg35Mt6o0vVIf7/PxE4Sn2b/E/+6rVrDe&#10;xPnxTDwCcv8HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAARHjT8AAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>íj</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EC3C5D" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="4BD4A3EF" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
-        <w:spacing w:before="9" w:line="190" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:szCs w:val="19"/>
+        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD4A3EF" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
-[...8 lines deleted...]
-    <w:p w14:paraId="37A1F419" w14:textId="36C35C97" w:rsidR="00374A3C" w:rsidRDefault="00FC569C" w:rsidP="006647D9">
+    <w:p w14:paraId="37A1F419" w14:textId="36C35C97" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C" w:rsidP="006647D9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="367"/>
         </w:tabs>
         <w:ind w:left="367"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="007C9FEF" wp14:editId="2FED1ECD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="11430" r="17145" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="257" name="Group 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -21356,200 +21584,235 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="53008BA7" id="Group 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251642368;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbG00c+QIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIZAEmmzXue0dk5nUWR5LTpmj5QWEpylMh1zsDRV&#10;VBjWQ/aujdI4Pol6ZQptFBfWwtur4KRLn78sBXffy9IKR9qcAjbnn8Y/1/iMlucsqwzTdcMHGOwN&#10;KDrWSCi6T3XFHCMb07xI1TXcKKtKd8RVF6mybLjwZ4DTJPHBaW6N2mh/lirrK72nCag94OnNafm3&#10;7a3RD/reBPRg3in+0wIvUa+rbOrHdRWCybr/qgroJ9s45Q++K02HKeBIZOf5fdzzK3aOcHh5chyn&#10;8xjawMGXpIuBfl5Dj3DT6WxGCbjm8zQ0htfXw9YEd4aN3hexLFT0KAdU2HWQkX1iyv4fUw8108I3&#10;wCIT94Y0RU7TYxC1ZB0c/8YIgeIk6QIRY3mIG+m0Uy4nHgyzQPk/WXxByMjkq3SwjG+suxXKN4Nt&#10;76wLEi/A8i0uBugroLPsWlD7x08kJlAKv8OF2AclY9CHiKxi0pNQecg5pkrHKJ8qSeJF+rdk0N1Q&#10;EZOl02TQzmpEyOoRNN/JATVYhOFIib3YtLKolxWgG1UGGSAIT/hKbJCWl9wYG36HEgZmxeGUMJTA&#10;lFgHUjRziAxLoEl60LBXJb7p1FaslPe5A/1DlSdvK6dRsH929uwMwQ9bsATcwWD4soh20lupbpq2&#10;9Y1oJYJJ41ka6LGqbQr0Ih5rqvVla8iW4Qj0HzwPZHsWBqNGFj5bLVhxPdiONW2wIb4FeuG6Be0G&#10;sa9V8Qg6NioMVvgjAKNW5jclPQzVnNpfG2YEJe0XCXfxLJnjLXZ+MT9eAF5ipp711MMkh1Q5dRR6&#10;j+alC5N7o01T1VAp8WqQ6jNMobJBpXt8AdWwgHHgLT9CwXo2o6drH/X0p7T8AwAA//8DAFBLAwQU&#10;AAYACAAAACEADmjhf94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92k&#10;iVpiNqUU9VQEW0G8TbPTJDQ7G7LbJP33bk56nPceb76XryfTioF611hWEC8iEMSl1Q1XCr4Obw8r&#10;EM4ja2wtk4IrOVgXtzc5ZtqO/EnD3lcilLDLUEHtfZdJ6cqaDLqF7YiDd7K9QR/OvpK6xzGUm1Yu&#10;o+hJGmw4fKixo21N5Xl/MQreRxw3Sfw67M6n7fXn8PjxvYtJqfu7afMCwtPk/8Iw4wd0KALT0V5Y&#10;O9EqWCVJSCpI0yWI2Y+j56AcZyUFWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANsbTRz5AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAA5o4X/eAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 27" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByfmnSxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvgu8QRvAiNtstW3TbtKgg9WKhrQ8wbKab4GaybGK79ek7B8Hj8M//zTfL9Rg6daIh+cgGppMC&#10;FHETrefWwNfh/fEJVMrIFrvIZOBCCdar25sl1jaeeUenfW6VQDjVaMDl3Ndap8ZRwDSJPbFkxzgE&#10;zDIOrbYDngUeOl0WxVwH9CwXHPb05qj53v8E0Wgr/+wad/Gziqavn5uH33K2Neb+bnxZgMo05v/l&#10;v/aHNVBWYivPCAH06goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByfmnSxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-30"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>CHC</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="21"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-30"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1E289D" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="5B1E289D" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="1" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F08FE74" w14:textId="46C14137" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="2F08FE74" w14:textId="46C14137" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675136" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48104EA5" wp14:editId="364D18E8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>878205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>11430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="200025" cy="242570"/>
                 <wp:effectExtent l="1905" t="3810" r="7620" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="24" name="Group 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -21855,202 +22118,225 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="0752A9B7" id="Group 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.15pt;margin-top:.9pt;width:15.75pt;height:19.1pt;z-index:-251641344;mso-position-horizontal-relative:page" coordorigin="1383,18" coordsize="315,382" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGFOzvXAQAAB0XAAAOAAAAZHJzL2Uyb0RvYy54bWzsWFFv2zYQfh+w/0DocUMjS7IdR4hTDG0T&#10;DOi2AvV+AC1RljBJ1EjZcvrr9/EoybLidp2XBn1wHhTKPB7vvrv7eOLt632Rs51QOpPl0vGuJg4T&#10;ZSTjrNwsnT9X968WDtM1L2Oey1IsnUehndd3P/5w21Sh8GUq81goBiWlDptq6aR1XYWuq6NUFFxf&#10;yUqUmEykKniNV7VxY8UbaC9y159M5m4jVVwpGQmt8etbO+nckf4kEVH9R5JoUbN86cC2mp6Knmvz&#10;dO9uebhRvEqzqDWDn2FFwbMSm/aq3vKas63KnqgqskhJLZP6KpKFK5MkiwT5AG+8ycibByW3Ffmy&#10;CZtN1cMEaEc4na02+n33oKqP1QdlrcfwvYz+0sDFbapNOJw37xsrzNbNbzJGPPm2luT4PlGFUQGX&#10;2J7wfezxFfuaRfgRAZv4M4dFmPKn/uy6xT9KESSzygsWgcMw6y1sZKL0Xbs28NqFwcI3cy4P7ZZk&#10;ZmuWCXtrox3C/A+KZTH2w/KSFzCZUGX+1GgZu2gC+FwQeMHNDTkzvbHO9DAYJwmDzsne/dGKg/v+&#10;0ZrPOo8i0oc80f8vTz6mvBKUftrkQQfkvAPyXglhKpMBW8KSxLpc0sNEGsw0lQ418u1fU+gr8eux&#10;4GG01fWDkJSHfPde17AKEY0xsoM2A1ZggqTIUeg/v2ITZjaihw3HJu7EvE7sJ5etJqxhJgqtzk7G&#10;72SsqvnCP6kKEbc7GlX+QRWs7+3jaWdytC9bmzFi3HDphKqsktrUyQqWdeUFDRAy/n1G1lYUlVon&#10;a/+3WyiQ5JgelcNAj2vrbMVrY5nZwgxZg2oCEOa9kDuxkjRTj8oeexxm83IoRck8sN/OYoFRT6Xd&#10;b2ksHUS1lPdZnlMI8pIMmQS+hUbLPIvNrLFGq836Ta7Yjhvepz/jC7QdiYFfy5i0pYLH79pxzbPc&#10;jiGfA1pQjM1ZQxg6XMv4EfmrpD1NcPphkEr1yWENTpKlo//eciUclv9aogRvvOnUHD30Mp1dw16m&#10;hjPr4QwvI6haOrWDuJvhm9oeV9tKZZsUO3mEfCl/AfUmmclxss9a1b6ABWh0RIZEbT3ndeV83ZVz&#10;y4vEri/Ci0HH/19PjP2S75IZ0evYI+bAjMQXJmlAoM/PjD0cpxFE+nbH8rCILtTY0eiFGi/U+IWW&#10;Ee3bUctIZ+g3pcapN6WTPaDulId9XduGMZg96ZjHKwbEeLSm54Jxv/wCLWOAE29MjJ45j5+dGMdo&#10;nMavx+K4ufgPvBhMWRei0+0iBFLWh+sgc9wuBovZCT3DXtFI9Ipg9xnNIsBHr4WW0TZAX2wWW1k6&#10;tbAbydr/5zaL6dIxMJzfLFqTglln/6VZRE/ZtpEv3SwG+O4YMqL9TP+mjDifo0FF/nbldrqikar9&#10;HcJ4xffIiP7s6Ve0R9cEz06JYzhOA3ihRGK7E9/aF0q8fD+339K4g8XI3BHSfbG55B2+k1TY32rf&#10;/QMAAP//AwBQSwMEFAAGAAgAAAAhAKO00BvcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT01L&#10;w0AUvAv+h+UJ3uxujJYasymlqKci2AribZt9TUKzb0N2m6T/3teTvc0ww3zky8m1YsA+NJ40JDMF&#10;Aqn0tqFKw/fu/WEBIkRD1rSeUMMZAyyL25vcZNaP9IXDNlaCQyhkRkMdY5dJGcoanQkz3yGxdvC9&#10;M5FpX0nbm5HDXSsflZpLZxrihtp0uK6xPG5PTsPHaMZVmrwNm+Nhff7dPX/+bBLU+v5uWr2CiDjF&#10;fzNc5vN0KHjT3p/IBtEyTxcpWxnwg4s+f2Gw1/CkFMgil9cHij8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEABhTs71wEAAAdFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAo7TQG9wAAAAIAQAADwAAAAAAAAAAAAAAAAC2BgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL8HAAAAAA==&#10;">
                 <v:group id="Group 24" o:spid="_x0000_s1027" style="position:absolute;left:1399;top:49;width:283;height:2" coordorigin="1399,49" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzJqs/xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6azaxWCR1FRGVHoJQI0hvj+wzCWbfhuyaP9++KxR6HGbmN8xyPZpG9NS52rKCJIpB&#10;EBdW11wqOOf7twUI55E1NpZJwUQO1qvnpyWm2g78Tf3JlyJA2KWooPK+TaV0RUUGXWRb4uBdbWfQ&#10;B9mVUnc4BLhp5CyOP6TBmsNChS1tKypup7tRcBhw2Lwnuz67XbfTTz4/XrKElHp9GTefIDyN/j/8&#10;1/7SCmZzeHwJP0CufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzJqs/xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 25" o:spid="_x0000_s1028" style="position:absolute;left:1399;top:49;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyCRNbxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96UaxUqKbYMVCe1LTgnh7ZJ9JaPZtyNtq+u+7gtDjMDPfMKt8cK26UC+NZwPTSQKK&#10;uPS24crA1+fb+AWUBGSLrWcy8EsCefYwWmFq/ZUPdClCpSKEJUUDdQhdqrWUNTmUie+Io3f2vcMQ&#10;ZV9p2+M1wl2rZ0my0A4bjgs1drSpqfwufpyB4+vOzqfz560r3cehOImsw16MeXoc1ktQgYbwH763&#10;362B2QJuX+IP0NkfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALIJE1vEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 22" o:spid="_x0000_s1029" style="position:absolute;left:1399;top:370;width:283;height:2" coordorigin="1399,370" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsuJDTxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXXalGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEUTabDgsJBjReuc0tvx3yjYtNiuvuKfZne7ru+X03h/3sWkVP+zW81AeOr8O/xq&#10;b7WC0Tc8v4QfIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKy4kNPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 23" o:spid="_x0000_s1030" style="position:absolute;left:1399;top:370;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCs2iKywAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLzpxhClRFexpYKeqmmheBuy0yQ0OxsyW43/vnsQPD7e92ozuFZdqJfGs4HZNAFFXHrb&#10;cGXg63M3eQElAdli65kM3Ehgs34arTC3/sonuhShUjGEJUcDdQhdrrWUNTmUqe+II/fje4chwr7S&#10;tsdrDHetTpNkoR02HBtq7OitpvK3+HMGvl8/bDbL5u+udIdTcRbZhqMYM34etktQgYbwEN/de2sg&#10;jWPjl/gD9PofAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArNoissAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 20" o:spid="_x0000_s1031" style="position:absolute;left:1414;top:34;width:2;height:350" coordorigin="1414,34" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCya6E6xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlKIom0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moFoyk8v4QfIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALJroTrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 21" o:spid="_x0000_s1032" style="position:absolute;left:1414;top:34;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAn401EwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLxI3USxlNRVpFTxoKBWeh6yYxKanQ3ZqUZ/vXsQPD7e93TeuVqdqQ2VZwPpMAFFnHtb&#10;cWHg+LN8+wAVBNli7ZkMXCnAfPbSm2Jm/YX3dD5IoWIIhwwNlCJNpnXIS3IYhr4hjtzJtw4lwrbQ&#10;tsVLDHe1HiXJu3ZYcWwosaGvkvK/w78zsDnevn8ng2uy2u3SEy28iE63xvRfu8UnKKFOnuKHe20N&#10;jOP6+CX+AD27AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACfjTUTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,34;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 18" o:spid="_x0000_s1033" style="position:absolute;left:1667;top:34;width:2;height:350" coordorigin="1667,34" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJxDvhwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmlZRpBpFZF08yIJVWPb2aJ5tsXkpTbat/94sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul8N4CcJ5ZI2VZVLwIAfbzcdgjYm2HZ+pTX0uAoRdggoK7+tESpcVZNBNbE0cvJttDPog&#10;m1zqBrsAN5WcRtFCGiw5LBRY076g7J7+GQVfHXa7WfzZnu63/eP3Mv/+OcWk1GjY71YgPPX+HX61&#10;j1rBLIb/L+EHyM0TAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAycQ74cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 19" o:spid="_x0000_s1034" style="position:absolute;left:1667;top:34;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+l2hIxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8JA&#10;EMTfC36HYwVfil4iKJJ6ioiVPlTwHz4vuTUJze2F3FZjP31PKPRxmJnfMPNl52p1ozZUng2kowQU&#10;ce5txYWB8+l9OAMVBNli7ZkMPCjActF7mWNm/Z0PdDtKoSKEQ4YGSpEm0zrkJTkMI98QR+/qW4cS&#10;ZVto2+I9wl2tx0ky1Q4rjgslNrQuKf86fjsDn+efzWXy+ki2+316pZUX0enOmEG/W72BEurkP/zX&#10;/rAGxpMpPM/EI6AXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+l2hIxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,34;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="071685CE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="071685CE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="2" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0617E544" w14:textId="2908DD3D" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="0617E544" w14:textId="2908DD3D" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:spacing w:before="76"/>
         <w:ind w:left="1022"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676160" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34A5D9F9" wp14:editId="420731A8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>878205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>11430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="200025" cy="241935"/>
                 <wp:effectExtent l="1905" t="1270" r="7620" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Group 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -22356,82 +22642,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="79E786B0" id="Group 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.15pt;margin-top:.9pt;width:15.75pt;height:19.05pt;z-index:-251640320;mso-position-horizontal-relative:page" coordorigin="1383,18" coordsize="315,381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmhYKfZAQAABsXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWFFv2zYQfh+w/0DocUMjS3JcW4hTDG0T&#10;DOi2AvV+AC1RljBJ1EjZcvbr9/EoybLmdJ2bBB3gPCiU73i8+3j38aibN/siZzuhdCbLpeNdTRwm&#10;ykjGWblZOr+v7l7NHaZrXsY8l6VYOg9CO29uv//upqlC4ctU5rFQDEZKHTbV0knrugpdV0epKLi+&#10;kpUoIUykKniNV7VxY8UbWC9y159MZm4jVVwpGQmt8es7K3RuyX6SiKj+LUm0qFm+dOBbTU9Fz7V5&#10;urc3PNwoXqVZ1LrBz/Ci4FmJRXtT73jN2VZl/zBVZJGSWib1VSQLVyZJFgmKAdF4k1E090puK4pl&#10;EzabqocJ0I5wOtts9OvuXlWfqo/Keo/hBxn9oYGL21SbcCg37xurzNbNLzLGfvJtLSnwfaIKYwIh&#10;sT3h+9DjK/Y1i/AjNmziXzssgsifeovg2uIfpdgkM8sL5oHDIPXmneR9Ozfw2onB3DMyl4d2SXKz&#10;dctse+ujHcL9j4plMSzOHFbyAi4TqgzmYGUcotnAp4LACxYLCma6sMH0MJggCYMuyD780Ywo7cL3&#10;j+Y8GjyKSB/yRH9dnnxKeSUo/bTJgw7I1x2Qd0oIU5kM2BKWpNblkh4m0kDSVDrUyLd/TaEvxK/H&#10;gofRVtf3QlIe8t0HXcMr7GiMkR20GbACEyRFjkL/8RWbMLMQPex2bOJOzevUfnDZasIaZnahtdnp&#10;+J2ONTWb+ydNYcftisaUfzAF73v/eNq5HO3L1meMGDdcOqEqq6Q2dbKCZ115wQKUTHyP6NqKIqrr&#10;dO3/dgkFkhzTo3IY6HFtg614bTwzS5gha1C9AMK8F3InVpIk9ajsscZBmpdDLUrmgf9WignGPJV2&#10;v6TxdLCrpbzL8py2IC/JkUngW2i0zLPYSI03Wm3Wb3PFdtzwPv2ZWGDtSA38WsZkLRU8ft+Oa57l&#10;dgz9HNCCYmzOGsLQ4VrGD8hfJe1pgtMPg1SqvxzW4CRZOvrPLVfCYfnPJUpw4U2n5uihl+n1a/jL&#10;1FCyHkp4GcHU0qkd7LsZvq3tcbWtVLZJsZJHyJfyJ1BvkpkcJ/+sV+0LWIBGR2RI1NZzXlfOOKCP&#10;eJEy/EV4MZi1LP/lxNhP+SaZEXRvoTww49SknUkaEOjTM2MPx2kEkb7dsTwsogs1djR6ocYLNT7e&#10;MhqiPqJGajyflRqn3pRO9oB4g4d9XduGMehayUPHPJ4xIMajOT0XjPvlF2gZfbQrY2L0n4UYx2ic&#10;xq/H4ri5+A+8GExZt0Wn20UopFBpO/+DznG7iOvOCTvDXtFo9Ibg9xnNIrIYvRZaRtsAfbZZbHWp&#10;B8BqpGv/n9sspkvHwHB+s2hdaqGEL5dmET1l20a+dLPoI32HjEjp/ayEOJvhuon07artdEEjU/tP&#10;COMZ3yQhosTHhEgXtCfvFMdonMYPZfWVjeKFEAcfFz97e74Q4v/v9kw9E77A4k5tvhDS12LziXf4&#10;TvftsP+mffs3AAAA//8DAFBLAwQUAAYACAAAACEA0kLIVNwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbExPTWvCQBS8F/wPyxN6q5s0VEyajYi0PUmhWii9PbPPJJjdDdk1if++z1O9zTDDfOTrybRi&#10;oN43ziqIFxEIsqXTja0UfB/en1YgfECrsXWWFFzJw7qYPeSYaTfaLxr2oRIcYn2GCuoQukxKX9Zk&#10;0C9cR5a1k+sNBqZ9JXWPI4ebVj5H0VIabCw31NjRtqbyvL8YBR8jjpskfht259P2+nt4+fzZxaTU&#10;43zavIIINIV/M9zm83QoeNPRXaz2omWerBK2MuAHN32ZMjgqSNIUZJHL+wPFHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAmhYKfZAQAABsXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDSQshU3AAAAAgBAAAPAAAAAAAAAAAAAAAAAL4GAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxwcAAAAA&#10;">
                 <v:group id="Group 15" o:spid="_x0000_s1027" style="position:absolute;left:1399;top:49;width:283;height:2" coordorigin="1399,49" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANmP/1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na4NA&#10;EL0H+h+WCfSWrLZEislGJLSlBynEFEpvgztRiTsr7lbNv+8GCrnN433OLptNJ0YaXGtZQbyOQBBX&#10;VrdcK/g6va1eQDiPrLGzTAqu5CDbPyx2mGo78ZHG0tcihLBLUUHjfZ9K6aqGDLq17YkDd7aDQR/g&#10;UEs94BTCTSefoiiRBlsODQ32dGioupS/RsH7hFP+HL+OxeV8uP6cNp/fRUxKPS7nfAvC0+zv4n/3&#10;hw7zE7j9Eg6Q+z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADZj/9cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 16" o:spid="_x0000_s1028" style="position:absolute;left:1399;top:49;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATKXx9wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrG0Vtia5ipYKe1LRQehuyYxLMzobMqvHfu0Kht3m8z5ktOlerC7VSeTYw6CegiHNv&#10;Ky4MfH+tX99BSUC2WHsmAzcSWMyfn2aYWn/lA12yUKgYwpKigTKEJtVa8pIcSt83xJE7+tZhiLAt&#10;tG3xGsNdrYdJMtEOK44NJTa0Kik/ZWdn4OdjZ0eD0fjT5W57yH5FlmEvxrz0uuUUVKAu/Iv/3Bsb&#10;57/B45d4gJ7fAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABMpfH3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 13" o:spid="_x0000_s1029" style="position:absolute;left:1399;top:368;width:283;height:2" coordorigin="1399,368" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATS84cxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvQr/DMoXedBNLS0ndiEiVHqRQLYi3ITv5g9nZkF2T+O07h0JvM7w37/1mtZ5cqwbqQ+PZQLpI&#10;QBEX3jZcGfg57eZvoEJEtth6JgN3CrDOH2YrzKwf+ZuGY6yUhHDI0EAdY5dpHYqaHIaF74hFK33v&#10;MMraV9r2OEq4a/UySV61w4alocaOtjUV1+PNGdiPOG6e04/hcC2398vp5et8SMmYp8dp8w4q0hT/&#10;zX/Xn1bwBVZ+kQF0/gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATS84cxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 14" o:spid="_x0000_s1030" style="position:absolute;left:1399;top:368;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAN+k2UwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrG0Wlja5ipYKe1LRQehuyYxLMzobMqvHfu0Kht3m8z5ktOlerC7VSeTYw6CegiHNv&#10;Ky4MfH+tX99ASUC2WHsmAzcSWMyfn2aYWn/lA12yUKgYwpKigTKEJtVa8pIcSt83xJE7+tZhiLAt&#10;tG3xGsNdrYdJMtEOK44NJTa0Kik/ZWdn4OdjZ0eD0fjT5W57yH5FlmEvxrz0uuUUVKAu/Iv/3Bsb&#10;57/D45d4gJ7fAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA36TZTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 11" o:spid="_x0000_s1031" style="position:absolute;left:1414;top:34;width:2;height:349" coordorigin="1414,34" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjUQinwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LSsNA&#10;FN0L/YfhFrqzk7QoJXYSSlHpoggmgri7ZG4eJHMnZMYk/fvOQnB5OO9jtpheTDS61rKCeBuBIC6t&#10;brlW8FW8PR5AOI+ssbdMCm7kIEtXD0dMtJ35k6bc1yKEsEtQQeP9kEjpyoYMuq0diANX2dGgD3Cs&#10;pR5xDuGml7soepYGWw4NDQ50bqjs8l+j4H3G+bSPX6drV51vP8XTx/c1JqU26+X0AsLT4v/Ff+6L&#10;VrAL68OX8ANkegcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjUQinwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 12" o:spid="_x0000_s1032" style="position:absolute;left:1414;top:34;width:2;height:349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAwV4pXxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJviRwfTHGihBBoCD241A2kx8Xa2sbWyrVUW/37KhDocZiZN8x2H0wvJhpda1nBepWA&#10;IK6sbrlWcPl4WT6DcB5ZY2+ZFPySg/3uYbHFXNuZ32kqfS0ihF2OChrvh1xKVzVk0K3sQBy9Lzsa&#10;9FGOtdQjzhFuepkmSSYNthwXGhzo2FDVlT9GAV3MaZhCkbx92jZLu+K7u4ZXpZ4ew2EDwlPw/+F7&#10;+6wVpGu4fYk/QO7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADBXilfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,349e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,34;0,383" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 9" o:spid="_x0000_s1033" style="position:absolute;left:1667;top:34;width:2;height:349" coordorigin="1667,34" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8zzNLwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva9qKy1KNIuKKBxFWF8Tbo3m2xealNNm2/nsjCB6HmfmGmS97U4mWGldaVhCPIxDE&#10;mdUl5wr+Tj+f3yCcR9ZYWSYFd3KwXAw+5phq2/EvtUefiwBhl6KCwvs6ldJlBRl0Y1sTB+9qG4M+&#10;yCaXusEuwE0lkyj6kgZLDgsF1rQuKLsd/42CbYfdahJv2v3tur5fTtPDeR+TUqNhv5qB8NT7d/jV&#10;3mkFSQLPL+EHyMUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvM8zS8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 10" o:spid="_x0000_s1034" style="position:absolute;left:1667;top:34;width:2;height:349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvybG7xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6qxtTkBLdBBFaSg+KGtDjI/tMQrJv0+w2bv99VxB6HGbmG2ZVBNOLiUbXWlYwnyUg&#10;iCurW64VlMf3lzcQziNr7C2Tgl9yUOSPDyvMtL3ynqaDr0WEsMtQQeP9kEnpqoYMupkdiKN3saNB&#10;H+VYSz3iNcJNL9MkWUiDLceFBgfaNFR1hx+jgErzMUxhm+zOtl2k3fa7O4UvpZ6fwnoJwlPw/+F7&#10;+1MrSF/h9iX+AJn/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK/JsbvEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,349e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,34;0,383" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677184" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59A7F614" wp14:editId="79CDE88B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3776345</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>233680</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3245485" cy="1270"/>
                 <wp:effectExtent l="13970" t="13970" r="17145" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Group 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -22495,65 +22782,66 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5843F56C" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:297.35pt;margin-top:18.4pt;width:255.55pt;height:.1pt;z-index:-251639296;mso-position-horizontal-relative:page" coordorigin="5947,368" coordsize="5111,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo/NP09AIAANkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1pUmTGk2KoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKduumJAlweBMqnDo0OKOb/YtQ3ZCmNrJRc0OY4pEZKrvJblgv5c&#10;3RzNKbGOyZw1SooFfRSWXiw/fjjvdCZSVakmF4YAiLRZpxe0ck5nUWR5JVpmj5UWEpyFMi1zsDVl&#10;lBvWAXrbRGkcn0adMrk2igtr4etVcNKlxy8Kwd2PorDCkWZBgZvzq/HrGtdoec6y0jBd1bynwd7B&#10;omW1hKR7qCvmGNmY+hVUW3OjrCrcMVdtpIqi5sLfAW6TxAe3uTVqo/1dyqwr9V4mkPZAp3fD8u/b&#10;W6Mf9L0J7MG8U/yXBV2iTpfZ2I/7MgSTdfdN5VBPtnHKX3xXmBYh4Epk5/V93Osrdo5w+HiSTqaT&#10;+ZQSDr4knfXy8wpqhIemZ5MZJeA7OZ2HyvDquj87TZIkHEzRFbEsZPQse1ZYdWgj+6yU/T+lHiqm&#10;hS+ARSXuDalzYD6hRLIWbn9jhMDeJDPkhMkhahDTjpUceTDMguD/1PC1HIOQb4nBMr6x7lYoXwq2&#10;vbMuNHgOli9w3jNfwWMo2gZ6/fMRiQmm8kv/IPZhoHkI+xSRVUw64lP3oANWOgR5rCSJp/O/gp0M&#10;cQiWjsCgmuVAkVUDa76TPW2wCMOJEvte08piu6yA3NBkgABBeMU3YiH3YWw406cwMCoOh4ShBIbE&#10;OmiimUNmmAJN0kG/Yk/ih1ZtxUp5lzvofkjy7G3kOCpUccQquOEEJvA9vk+KXEelleqmbhpfhkYi&#10;leQsngZxrGrqHL1Ix5pyfdkYsmU4//yvfz0vwmDOyNyjVYLl173tWN0EG7I3IC68tdC6odfXKn+E&#10;NjYqTFX4FwCjUuaJkg4m6oLa3xtmBCXNVwkP8SyZTHAE+81kOkthY8ae9djDJAeoBXUUKo/mpQtj&#10;e6NNXVaQKUgv1RcYQUWNje75BVb9BmaBt/z8BOvFgB7vfdTzP9LyDwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAOdnysvhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiT3YoFrN0S&#10;QtQTIRFMDLelHdqG7mzTXdry7x1OepuZ9/Lme+lytI3osfO1Iw3RRIFAyl1RU6nhe//xtADhg6HC&#10;NI5QwxU9LLP7u9QkhRvoC/tdKAWHkE+MhiqENpHS5xVa4yeuRWLt5DprAq9dKYvODBxuG/ms1Exa&#10;UxN/qEyL6wrz8+5iNXwOZlhNo/d+cz6tr4d9vP3ZRKj148O4egMRcAx/ZrjhMzpkzHR0Fyq8aDTE&#10;ry9ztmqYzrjCzRCpmKcjX+YKZJbK/xWyXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo&#10;/NP09AIAANkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDnZ8rL4QAAAAoBAAAPAAAAAAAAAAAAAAAAAE4FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 7" o:spid="_x0000_s1027" style="position:absolute;left:5947;top:368;width:5111;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5111,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1e8XewAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTRBFdq1GWRWHRk1oWj0MztsVmUppY67/fCIK3ebzPWa47W4mWGl861jAaKhDEmTMl&#10;5xrS03bwBcIHZIOVY9LwIA/r1UdviYlxdz5Qewy5iCHsE9RQhFAnUvqsIIt+6GriyF1cYzFE2OTS&#10;NHiP4baSY6Wm0mLJsaHAmn4Kyq7Hm9VwlulWTW2gVv1lj9lul97m+43W/c/uewEiUBfe4pf718T5&#10;E3j+Eg+Qq38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdXvF3sAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l5111,e" filled="f" strokeweight="1.5pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5111,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678208" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B984831" wp14:editId="0CEA6FAD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>342265</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="17780" r="17145" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Group 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -22617,166 +22905,176 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="05EC3A95" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:26.95pt;width:512pt;height:.1pt;z-index:-251638272;mso-position-horizontal-relative:page" coordorigin="833,539" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABffkH8wIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1Jb0aTYqhNwzo&#10;tgLNPkCR5QsmS5qkxOm+fqRkp266YkAXIA5lUuTR4RFzfrHtJNkI61qt5jQ7SCkRiuuyVfWc/lje&#10;fDqlxHmmSia1EnP6KBy9WLx/d96bQuS60bIUlkAS5YrezGnjvSmSxPFGdMwdaCMUOCttO+Zhaeuk&#10;tKyH7J1M8jQ9TnptS2M1F87B26vopIuQv6oE99+ryglP5JwCNh+eNjxX+EwW56yoLTNNywcY7A0o&#10;OtYqKLpLdcU8I2vbvkjVtdxqpyt/wHWX6KpquQhngNNk6d5pbq1em3CWuuhrs6MJqN3j6c1p+bfN&#10;rTUP5t5G9GDeaf7TAS9Jb+pi6sd1HYPJqv+qS+gnW3sdDr6tbIcp4EhkG/h93PErtp5weHl8lOaH&#10;KbSBgy/LTwb6eQM9wk2nsxkl4DqancXG8OZ62JrhzrgxR1/CilgxoBxQYddBRu6JKfd/TD00zIjQ&#10;AIdM3FvSloicEsU6OP2NFQK1SY4QExaHqJFMN2Vy4sEwB4T/k8MXdIw8vkoGK/ja+VuhQyvY5s75&#10;KPASrNDgckC+BDKrToLWP34iKYFS+B2uwy4oG4M+JGSZkp7EykPOMRXQMUmVZelJ/rdk0NsYhsny&#10;aTJoZj0iZM0Imm/VgBoswnCgpEFqRjtUyxLQjRqDDBCEJ3wlNgorCG6Mjb9DCQuTYn9GWEpgRqwi&#10;KYZ5RIYl0CQ96CBoEt90eiOWOvj8nvqhypNXqmkU7AehT88Q/bAFSwSR78oi2klvlb5ppQyNkArB&#10;5Oksj/Q4LdsSvYjH2Xp1KS3ZMByA4TNcn2dhMGhUGbI1gpXXg+1ZK6MN1SXQC5ctajeKfaXLR9Cx&#10;1XGswt8AGI22vynpYaTOqfu1ZlZQIr8ouIln2SHeYR8Wh0cngJfYqWc19TDFIdWcegq9R/PSx7m9&#10;NratG6iUBTUo/RlmUNWi0gO+iGpYwDAIVhigYD2b0NN1iHr6S1r8AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAsQKnAN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjQqGEOFVV&#10;AacKiRYJcdvG2yRqvI5iN0n/HvcEx50Zzb7Jl5NtxUC9bxxrULMEBHHpTMOVhq/d290ChA/IBlvH&#10;pOFMHpbF9VWOmXEjf9KwDZWIJewz1FCH0GVS+rImi37mOuLoHVxvMcSzr6TpcYzltpX3SfIoLTYc&#10;P9TY0bqm8rg9WQ3vI46rVL0Om+Nhff7ZzT++N4q0vr2ZVi8gAk3hLwwX/IgORWTauxMbL1oNizSN&#10;SQ3z9BnExVfJU1T2UXlQIItc/l9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABffkH&#10;8wIAANoGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCx&#10;AqcA3wAAAAkBAAAPAAAAAAAAAAAAAAAAAE0FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAWQYAAAAA&#10;">
                 <v:shape id="Freeform 5" o:spid="_x0000_s1027" style="position:absolute;left:833;top:539;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0mQYkxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfhf5DmIIvUrOuWOxqFBXEvihU+wHDZroJbibLJurq1zeFgm8z3Hvu3JkvO1eLK7XBelYwGmYg&#10;iEuvLVcKvk/btymIEJE11p5JwZ0CLBcvvTkW2t/4i67HWIkUwqFABSbGppAylIYchqFviJP241uH&#10;Ma1tJXWLtxTuapln2bt0aDldMNjQxlB5Pl5cqlFN7Icpzd2OJzRa73eDRz4+KNV/7VYzEJG6+DT/&#10;0586cTn8/ZIGkItfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHSZBiTEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC3025F" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="5DC3025F" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D3ED7D9" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="1D3ED7D9" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EEB5170" w14:textId="38621172" w:rsidR="008842FF" w:rsidRDefault="00FC569C" w:rsidP="008842FF">
+    <w:p w14:paraId="0EEB5170" w14:textId="38621172" w:rsidR="008842FF" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C" w:rsidP="008842FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2561"/>
         </w:tabs>
         <w:spacing w:before="79"/>
         <w:ind w:left="614"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C163AFF" wp14:editId="439B503D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1798320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>240030</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1060450" cy="1270"/>
                 <wp:effectExtent l="17145" t="16510" r="17780" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Group 366"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -22841,263 +23139,252 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="41929056" id="Group 366" o:spid="_x0000_s1026" style="position:absolute;margin-left:141.6pt;margin-top:18.9pt;width:83.5pt;height:.1pt;z-index:-251636224;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQCXfC/QIAAPIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JWnSGk2KoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKduumJAlweDMqnDw0OaOb/YtQ3ZCmNrJRc0OY4pEZKrvJblgv5c&#10;3RydUmIdkzlrlBQL+igsvVh+/HDe6UykqlJNLgwBEGmzTi9o5ZzOosjySrTMHistJDgLZVrm4GjK&#10;KDesA/S2idI4nkWdMrk2igtr4e1VcNKlxy8Kwd2PorDCkWZBgZvzT+Ofa3xGy3OWlYbpquY9DfYO&#10;Fi2rJSTdQ10xx8jG1K+g2pobZVXhjrlqI1UUNRe+BqgmiQ+quTVqo30tZdaVei8TSHug07th+fft&#10;rdEP+t4E9mDeKf7Lgi5Rp8ts7MdzGYLJuvumcugn2zjlC98VpkUIKInsvL6Pe33FzhEOL5N4Fk9P&#10;oA0cfEk67+XnFfQIL6Wnk5QS8E3mp6EzvLoe7s4g3F9M0RWxLGT0LHtW2HUYI/uslP0/pR4qpoVv&#10;gEUl7g2pcyyDEslaqP7GCIGzSSazObLC9BA3yGnHWo48GGZB8n+q+FqQvZRvyMEyvrHuVijfDLa9&#10;sy6MeA6Wb3Hec19BFUXbwLR/PiIxwVT+0X8S+7BkCPsUkVVMOpJg6h50wIK2jbCgx3/HmgxhiJWO&#10;sKCd5cCQVQNpvpM9a7AIw5US+2HTyuK8rIDbMGWAAEFY4RuxkPswNtzpUxjYFYdbwlACW2IdqtXM&#10;ITNMgSbpYBJQCnzRqq1YKe9yB+MPSZ69jRxH+etjVsENNzCBH/J9UuQ66qxUN3XT+C400lM5i+HL&#10;QgZWNXWOXn8w5fqyMWTLcAH6H1YDaC/CtLHuitkqxOVghZphAcncZ6kEy69727G6CTbgNCA6fIRh&#10;osMnsFb5I0y3UWHdwt8DGJUyT5R0sGoX1P7eMCMoab5K+ELPkukUhtH5w/RknsLBjD3rsYdJDlAL&#10;6ihMBJqXLuzzjTZ1WUGmxMsg1RfYTUWN8+/5BVb9AZaEt/xiBevF5h6ffdTzX9XyDwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJrZgUHfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZ&#10;wZvdfFgNMZtSinoqQltBvE2z0yQ0uxuy2yT9944nPc47D+9HsZpNJ0YafOusgngRgSBbOd3aWsHn&#10;4e0hA+EDWo2ds6TgSh5W5e1Ngbl2k93RuA+1YBPrc1TQhNDnUvqqIYN+4Xqy/Du5wWDgc6ilHnBi&#10;c9PJJIqepMHWckKDPW0aqs77i1HwPuG0TuPXcXs+ba7fh+XH1zYmpe7v5vULiEBz+IPhtz5Xh5I7&#10;Hd3Fai86BUmWJowqSJ95AgOPy4iFIwtZBLIs5P8F5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAEAl3wv0CAADyBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmtmBQd8AAAAJAQAADwAAAAAAAAAAAAAAAABXBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGMGAAAAAA==&#10;">
                 <v:shape id="Freeform 367" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZr+I2wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/gPkZF2Gyk7oKkQEEIgTeJExw7cTGPaQuOUJJTu38+HSbvZes/vfV6sBteqnkJsPBuYTjJQ&#10;xKW3DVcGjl+7tw9QMSFbbD2TgR+KsFqOXhaYW//kA/VFqpSEcMzRQJ1Sl2sdy5ocxonviEW7+OAw&#10;yRoqbQM+Jdy1+j3LZtphw9JQY0ebmspb8XAGIp7cLpZF2N6v+37bYHs9H7+NeR0P6zmoREP6N/9d&#10;f1rBF3r5RQbQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWa/iNsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008842FF">
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="008842FF">
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008842FF">
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Os</w:t>
       </w:r>
-      <w:r w:rsidR="008842FF">
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="008842FF">
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="008842FF">
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="008842FF">
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="008842FF">
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008842FF">
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="008842FF">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="008842FF">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-3"/>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="008842FF">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008842FF" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...52 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Podpis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749FF29A" w14:textId="3254F655" w:rsidR="008842FF" w:rsidRDefault="00FC569C" w:rsidP="008842FF">
+    <w:p w14:paraId="372AF1A3" w14:textId="2BC73729" w:rsidR="006A0B16" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C" w:rsidP="00942669">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2561"/>
         </w:tabs>
         <w:spacing w:before="79"/>
         <w:ind w:left="614"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681280" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BE20F25" wp14:editId="17BFC0D2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4719955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>42545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1060450" cy="1270"/>
                 <wp:effectExtent l="14605" t="15240" r="10795" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Group 368"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -23162,126 +23449,91 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6E76FE05" id="Group 368" o:spid="_x0000_s1026" style="position:absolute;margin-left:371.65pt;margin-top:3.35pt;width:83.5pt;height:.1pt;z-index:-251635200;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqhgzO/AIAAPEGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnaGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAlweDMqnDw0OaOb/YdS3ZCmMbJXOaHMWUCMlV0cgqpz9W&#10;N59OKbGOyYK1SoqcPgpLL5bv3533OhOpqlVbCEMARNqs1zmtndNZFFlei47ZI6WFBGepTMccHE0V&#10;FYb1gN61URrHi6hXptBGcWEtvL0KTrr0+GUpuPtellY40uYUuDn/NP65xme0PGdZZZiuGz7QYG9g&#10;0bFGQtI91BVzjGxM8wKqa7hRVpXuiKsuUmXZcOFrgGqS+KCaW6M22tdSZX2l9zKBtAc6vRmWf9ve&#10;Gv2g701gD+ad4j8t6BL1usqmfjxXIZis+6+qgH6yjVO+8F1pOoSAksjO6/u411fsHOHwMokX8fwY&#10;2sDBl6Qng/y8hh7hpfR0llICvtnJaegMr6/HuwsI9xdTdEUsCxk9y4EVdh3GyD4pZf9PqYeaaeEb&#10;YFGJe0OaIqcw0pJ1UPyNEQJHk8wWZ0gKs0PYqKadSjnxYJgFxf8p4ks99kq+ogbL+Ma6W6F8L9j2&#10;zrow4QVYvsPFwH0FapZdC8P+8ROJCabyj+GL2IclY9iHiKxi0pMEUw+gIxZ0bYIFLf471mwMQ6x0&#10;ggXdrEaGrB5J850cWINFGG6U2M+aVhbHZQXcxiEDBAjCCl+JhdyHseHOkMLAqjhcEoYSWBLrUK1m&#10;DplhCjRJDyOMUuCLTm3FSnmXO5h+SPLkbeU0yl+fsgpuuIEJ/IzvkyLXSWelumna1nehlZ7KWQwf&#10;FjKwqm0K9PqDqdaXrSFbhvvP/7AaQHsWpo11V8zWIa4AK9QM+0cWPkstWHE92I41bbABpwXR4RsM&#10;Ex0+gbUqHmG6jQrbFv4dwKiV+U1JD5s2p/bXhhlBSftFwgd6lsznuJr9YX58ksLBTD3rqYdJDlA5&#10;dRQmAs1LF9b5RpumqiFT4mWQ6jOsprLB+ff8AqvhADvCW36vgvVscU/PPurpn2r5BwAA//8DAFBL&#10;AwQUAAYACAAAACEAaOBGLNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnB&#10;m93EaGtjNqUU9VQEW0G8TZNpEpqdDdltkv57x5MeP97jvS9bTbZVA/W+cWwgnkWgiAtXNlwZ+Ny/&#10;3j2B8gG5xNYxGbiQh1V+fZVhWrqRP2jYhUrJCPsUDdQhdKnWvqjJop+5jliyo+stBsG+0mWPo4zb&#10;Vt9H0VxbbFgeauxoU1Nx2p2tgbcRx3USvwzb03Fz+d4/vn9tYzLm9mZaP4MKNIW/Mvzqizrk4nRw&#10;Zy69ag0sHpJEqgbmC1CSL+NI+CC8BJ1n+r9//gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAqhgzO/AIAAPEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBo4EYs3AAAAAcBAAAPAAAAAAAAAAAAAAAAAFYFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 369" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBt5yBPvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt401YMs1bSIKAie7LoHb2MzttVmUpNYu/9+c1jY4+N9r/PBtKIn5xvLCuazBARxaXXD&#10;lYLz1376CcIHZI2tZVLwQx7ybDxaY6rtm0/UF6ESMYR9igrqELpUSl/WZNDPbEccuZt1BkOErpLa&#10;4TuGm1YukmQpDTYcG2rsaFtT+SheRoHHi9n7snC75/3Y7xps79fzt1Ifk2GzAhFoCP/iP/dBK4hb&#10;45V4A2T2CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG3nIE++AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidR="006A0B16" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006A0B16">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0584BF14" w14:textId="7AAB726F" w:rsidR="006A0B16" w:rsidRPr="006A0B16" w:rsidRDefault="00FC569C" w:rsidP="006A0B16">
+    <w:p w14:paraId="0584BF14" w14:textId="7AAB726F" w:rsidR="006A0B16" w:rsidRPr="00330B99" w:rsidRDefault="00FC569C" w:rsidP="006A0B16">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A6BD55B" wp14:editId="28B31EA5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85089</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6711315" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="13335" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="273" name="Přímá spojnice se šipkou 273"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
@@ -23301,422 +23553,448 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shapetype w14:anchorId="2FADC7B4" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Přímá spojnice se šipkou 273" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.05pt;margin-top:6.7pt;width:528.45pt;height:0;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3WWjjuAEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7ZbrCuMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4IlEg+Pj7Sy7vD5MTeEFv0nWwWtRTGK9TWD538+fL46VYK&#10;juA1OPSmk0fD8m718cNyDq25whGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8cvZIE8R0paHSBHNCn1x1&#10;Vdc31YykA6EyzOn1/s0pVwW/742KP/qeTRSuk4lbLCeVc5vParWEdiAIo1UnGvAPLCawPhW9QN1D&#10;BLEj+xfUZBUhYx8XCqcK+94qU3pI3TT1H908jxBM6SWJw+EiE/8/WPV9v/YbytTVwT+HJ1SvLDyu&#10;R/CDKQRejiENrslSVXPg9pKSLxw2JLbzN9QpBnYRiwqHnqYMmfoThyL28SK2OUSh0uPNl6a5bj5L&#10;oc6+CtpzYiCOXw1OIhud5EhghzGu0fs0UqSmlIH9E8dMC9pzQq7q8dE6VybrvJg7eX3b1HXJYHRW&#10;Z2+OYxq2a0diD3k5yleaTJ73YYQ7rwvaaEA/nOwI1r3ZqbrzJ22yHHn3uN2iPm7orFmaXqF52rS8&#10;Hu/vJfv3/7D6BQAA//8DAFBLAwQUAAYACAAAACEAzrsK49sAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPS0/DMBCE70j9D9YicWvtFqjaEKeqeNw49CX16sZLEmGvQ+w24d+zFQc47sxo9pt8NXgn&#10;LtjFJpCG6USBQCqDbajScNi/jRcgYjJkjQuEGr4xwqoY3eQms6GnLV52qRJcQjEzGuqU2kzKWNbo&#10;TZyEFom9j9B5k/jsKmk703O5d3Km1Fx60xB/qE2LzzWWn7uz16Asbtrq/eV1kZbHbfnleudmG63v&#10;bof1E4iEQ/oLwxWf0aFgplM4k43CaRhPOcjy/QOIq60e5zzl9KvIIpf/BxQ/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPdZaOO4AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAM67CuPbAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="3pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A312F8" w14:textId="77777777" w:rsidR="006A0B16" w:rsidRPr="006A0B16" w:rsidRDefault="006A0B16" w:rsidP="006A0B16">
+    <w:p w14:paraId="16BCBAFC" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Souhlas se zpracováním osobních údajů</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1B907C" w14:textId="77777777" w:rsidR="006A0B16" w:rsidRPr="006A0B16" w:rsidRDefault="006A0B16" w:rsidP="006A0B16">
+    <w:p w14:paraId="615E08A5" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B82971A" w14:textId="77777777" w:rsidR="006A0B16" w:rsidRPr="006A0B16" w:rsidRDefault="006A0B16" w:rsidP="006A0B16">
+    <w:p w14:paraId="6F7E9D7F" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0B16">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Souhlasím se zpracováním mých níže uvedených osobních údajů </w:t>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uděluji tímto souhlas se zpracováním mých níže uvedených osobních údajů: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEB80CF" w14:textId="77777777" w:rsidR="006A0B16" w:rsidRPr="006A0B16" w:rsidRDefault="006A0B16" w:rsidP="006A0B16">
+    <w:p w14:paraId="676CFF21" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04B9602B" w14:textId="77777777" w:rsidR="006A0B16" w:rsidRPr="006A0B16" w:rsidRDefault="006A0B16" w:rsidP="006A0B16">
+    <w:p w14:paraId="0656E1C1" w14:textId="149BD9F8" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:pStyle w:val="Zkladntext2"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Telefon: ________________________________   E-mail: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AAF25D" w14:textId="77777777" w:rsidR="006A0B16" w:rsidRPr="006A0B16" w:rsidRDefault="006A0B16" w:rsidP="006A0B16">
+    <w:p w14:paraId="4E1F6907" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Správcem osobních údajů je statutární město Ostrava, Magistrát města Ostravy, Odbor financí a rozpočtu. Účelem zpracování osobních údajů ve stanoveném rozsahu je kontaktování poplatníka pro účely správy a řízení ve věcech místního poplatku za obecní systém odpadového hospodářství.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7720C215" w14:textId="205D403B" w:rsidR="006A0B16" w:rsidRPr="006A0B16" w:rsidRDefault="006A0B16" w:rsidP="006A0B16">
+    <w:p w14:paraId="260D0910" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0B16">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Bližší informace o mých právech jako subjektu údajů, jakož i o možnostech jejich uplatnění, naleznu na stránce </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="006A0B16">
+        <w:r w:rsidRPr="00330B99">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
             <w:lang w:val="cs-CZ"/>
           </w:rPr>
           <w:t>www.ostrava.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A0B16">
-[...4 lines deleted...]
-        <w:t>. Zpracování výše uvedených osobních údajů bude probíhat po dobu trvání účelu zpracování osobních údajů a následně budou uloženy po dobu 10 let.</w:t>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v sekci Úřad – Činnosti úřadu – Osobní údaje (GDPR). Zpracování výše uvedených osobních údajů bude probíhat po dobu trvání účelu zpracování osobních údajů a následně budou uloženy po dobu 10 let.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A948A79" w14:textId="77777777" w:rsidR="006A0B16" w:rsidRPr="006647D9" w:rsidRDefault="006A0B16" w:rsidP="006647D9">
+    <w:p w14:paraId="5D216448" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Tento souhlas poskytuji dobrovolně a jsem si vědom, že jej mohu kdykoli odvolat, aniž by tím byla dotčena zákonnost zpracování před jeho odvoláním, a to osobně na adrese správce, nebo doručením písemného oznámení na uvedenou adresu, případně prostřednictvím datové schránky nebo na uvedený e-mail (nutný zaručený elektronický podpis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703C4AFE" w14:textId="50068081" w:rsidR="00701BB6" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00701BB6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontaktní údaje odpovědné osoby působící u správce osobních údajů za pověřence na ochranu osobních údajů v době získání souhlasu ze strany subjektu údajů: </w:t>
+      </w:r>
+      <w:r w:rsidR="00701BB6" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>Tento souhlas poskytuji dobrovolně a jsem si vědom, že jej mohu kdykoli odvolat, aniž by tím byla dotčena zákonnost zpracování před jeho odvoláním, a to osobně na adrese správce, nebo doručením písemného oznámení na uvedenou adresu</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006A0B16">
+        <w:t xml:space="preserve">Andrea Buchtová, e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00701BB6" w:rsidRPr="00330B99">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="cs-CZ"/>
+          </w:rPr>
+          <w:t>andrea.buchtova@forenziq.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00701BB6" w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>,                                       tel. č.: +420 737 518 056.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9114BB" w14:textId="77777777" w:rsidR="006A0B16" w:rsidRPr="006A0B16" w:rsidRDefault="006A0B16" w:rsidP="006A0B16">
+    <w:p w14:paraId="7054F344" w14:textId="5415F21A" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Osoba pověřence na ochranu osobních údajů se může v průběhu zpracování osobních údajů změnit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06055CA3" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4483"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD51C6E" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="006A0B16" w:rsidP="006A0B16">
+    <w:p w14:paraId="3BD51C6E" w14:textId="125BB598" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V Ostravě dne</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>: _________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Podpis</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00330B99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00374A3C">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00374A3C" w:rsidRPr="00330B99">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="720" w:bottom="1740" w:left="720" w:header="671" w:footer="1559" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A5E48C4" w14:textId="77777777" w:rsidR="002B7B4A" w:rsidRDefault="002B7B4A">
+    <w:p w14:paraId="18712FC9" w14:textId="77777777" w:rsidR="00B04CB8" w:rsidRDefault="00B04CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06E6EAAB" w14:textId="77777777" w:rsidR="002B7B4A" w:rsidRDefault="002B7B4A">
+    <w:p w14:paraId="25993440" w14:textId="77777777" w:rsidR="00B04CB8" w:rsidRDefault="00B04CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Impact">
     <w:panose1 w:val="020B0806030902050204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BF8774E" w14:textId="3C11E8E2" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="100E5836" wp14:editId="0677C6CA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5208905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10085070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1821815" cy="247015"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="obrázek 3"/>
@@ -23807,859 +24085,907 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="056AD720" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="056AD720" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="271" w:lineRule="exact"/>
                             <w:ind w:left="100"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="41"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>pov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>nn</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ý</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-19"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>údaj</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w14:paraId="6ECBA962" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="6ECBA962" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="274" w:lineRule="exact"/>
                             <w:ind w:left="100"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="42"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>j</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>e</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>n</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>z</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-10"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-7"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>c</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ht</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>úd</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>aj</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ů</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-12"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>j</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>e</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-10"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>pov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>nný</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w14:paraId="162E0EBD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+                        <w:p w14:paraId="162E0EBD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
                           <w:pPr>
                             <w:spacing w:before="2" w:line="170" w:lineRule="exact"/>
                             <w:rPr>
                               <w:sz w:val="17"/>
                               <w:szCs w:val="17"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="7FF81F21" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="7FF81F21" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>P</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ke</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>š</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
-                            <w:t>o</w:t>
+                            <w:t xml:space="preserve">o </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-[...10 lines deleted...]
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ná</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>m</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 8</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>,</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>av</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>2930</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="6CCF3736" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="002B7B4A">
+                        <w:p w14:paraId="6CCF3736" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:before="24"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:hyperlink r:id="rId2">
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>ww</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>w</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>str</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>v</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
-                            <w:r w:rsidR="007E4A31">
+                            <w:r w:rsidRPr="00330B99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>z</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                         <w:p w14:paraId="64860721" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="180" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -24692,859 +25018,907 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="115AD6A7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:39.65pt;margin-top:753.05pt;width:174.35pt;height:67.35pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRglzm2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxmqEw4hRdiw4D&#10;ugvQ7QNkWbaF2aJGKrGzrx8lx+kub8NeBIqSDs85pHY309CLo0Gy4Eq5Wa2lME5DbV1byq9fHl5d&#10;S0FBuVr14EwpT4bkzf7li93oC5NDB31tUDCIo2L0pexC8EWWke7MoGgF3jg+bAAHFXiLbVajGhl9&#10;6LN8vX6TjYC1R9CGiLP386HcJ/ymMTp8ahoyQfSlZG4hrZjWKq7ZfqeKFpXvrD7TUP/AYlDWcdEL&#10;1L0KShzQ/gU1WI1A0ISVhiGDprHaJA2sZrP+Q81Tp7xJWtgc8heb6P/B6o/HJ/8ZRZjewsQNTCLI&#10;P4L+RsLBXadca24RYeyMqrnwJlqWjZ6K89NoNRUUQarxA9TcZHUIkICmBofoCusUjM4NOF1MN1MQ&#10;mpN5vrnKr7ZSaD673m5fcxxLqGJ57ZHCOwODiEEpkZua0NXxkcJ8dbkSizl4sH2fGtu73xKMGTOJ&#10;fSQ8Uw9TNQlbM5NYN4qpoD6xHIR5XHi8OegAf0gx8qiUkr4fFBop+veOLYlztQS4BNUSKKf5aSmD&#10;FHN4F+b5O3i0bcfIs+kObtm2xiZFzyzOdLn9yZPzqMb5+nWfbj1/qP1PAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA/WXKduAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3WV2KjdUkKa&#10;xqkqBBMSahoGRid2E6vxOcRuG/49xwTjvffo/ci3k+vZxYzBepSwmAtgBhuvLbYSPqrX+xRYiAq1&#10;6j0aCd8mwLa4vclVpv0VS3M5xJaRCYZMSehiHDLOQ9MZp8LcDwbpd/SjU5HOseV6VFcydz1fCpFw&#10;pyxSQqcG89yZ5nQ4Owm7Tyxf7Nd7vS+Ppa2qtcC35CTl3WzabYBFM8U/GH7rU3UoqFPtz6gD6yU8&#10;rR+IJP1RJAtgRKyWKa2rSUpWIgVe5Pz/iOIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kYJc5tkBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/WXKduAAAAAMAQAADwAAAAAAAAAAAAAAAAAzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="056AD720" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="056AD720" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="271" w:lineRule="exact"/>
                       <w:ind w:left="100"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="41"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>pov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>nn</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ý</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-19"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>údaj</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="6ECBA962" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="6ECBA962" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="274" w:lineRule="exact"/>
                       <w:ind w:left="100"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="42"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>j</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>e</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>n</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>z</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-10"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-7"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>c</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ht</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>úd</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>aj</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ů</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-12"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>j</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>e</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-10"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>pov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>nný</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="162E0EBD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+                  <w:p w14:paraId="162E0EBD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="00374A3C">
                     <w:pPr>
                       <w:spacing w:before="2" w:line="170" w:lineRule="exact"/>
                       <w:rPr>
                         <w:sz w:val="17"/>
                         <w:szCs w:val="17"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="7FF81F21" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="7FF81F21" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>P</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ke</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>š</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
-                      <w:t>o</w:t>
+                      <w:t xml:space="preserve">o </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-[...10 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ná</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>m</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 8</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>,</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>av</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>2930</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6CCF3736" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="002B7B4A">
+                  <w:p w14:paraId="6CCF3736" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:before="24"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:hyperlink r:id="rId3">
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>ww</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>w</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>str</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>a</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>v</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>a</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>c</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31">
+                      <w:r w:rsidRPr="00330B99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>z</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                   <w:p w14:paraId="64860721" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="180" w:lineRule="exact"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -25851,142 +26225,134 @@
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="525B33F6" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>Č</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>l</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
-                            <w:t>o</w:t>
+                            <w:t xml:space="preserve">o </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-[...12 lines deleted...]
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>účtu</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>30</w:t>
                           </w:r>
@@ -26348,142 +26714,134 @@
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="525B33F6" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>Č</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>l</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
-                      <w:t>o</w:t>
+                      <w:t xml:space="preserve">o </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-[...12 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>účtu</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>30</w:t>
                     </w:r>
@@ -26606,70 +26964,70 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>800</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="076D046B" w14:textId="77777777" w:rsidR="002B7B4A" w:rsidRDefault="002B7B4A">
+    <w:p w14:paraId="7490E390" w14:textId="77777777" w:rsidR="00B04CB8" w:rsidRDefault="00B04CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="044C6007" w14:textId="77777777" w:rsidR="002B7B4A" w:rsidRDefault="002B7B4A">
+    <w:p w14:paraId="72803E97" w14:textId="77777777" w:rsidR="00B04CB8" w:rsidRDefault="00B04CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0833CC34" w14:textId="5B736F9D" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="282B5750" wp14:editId="758070C7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5861050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>413385</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1183005" cy="279400"/>
               <wp:effectExtent l="3175" t="3810" r="4445" b="2540"/>
@@ -26735,51 +27093,51 @@
                               <w:bCs/>
                               <w:color w:val="00B3DC"/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>ŽÁDOST</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="282B5750" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:461.5pt;margin-top:32.55pt;width:93.15pt;height:22pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQqNE1gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJbp0Rp+hadBjQ&#10;XYB2H0DLsi3MFjVKiZ19/Sg5Trf1bdiLQEnU4TmH1PZyGnpx0OQN2lKuV7kU2iqsjW1L+e3h9sWF&#10;FD6AraFHq0t51F5e7p4/246u0BvssK81CQaxvhhdKbsQXJFlXnV6AL9Cpy1fNkgDBN5Sm9UEI6MP&#10;fbbJ8zfZiFQ7QqW959Ob+VLuEn7TaBW+NI3XQfSlZG4hrZTWKq7ZbgtFS+A6o0404B9YDGAsFz1D&#10;3UAAsSfzBGowitBjE1YKhwybxiidNLCadf6XmvsOnE5a2Bzvzjb5/werPh/u3VcSYXqPEzcwifDu&#10;DtV3Lyxed2BbfUWEY6eh5sLraFk2Ol+cnkarfeEjSDV+wpqbDPuACWhqaIiusE7B6NyA49l0PQWh&#10;Ysn1xcs8fy2F4rvN23ev8tSVDIrltSMfPmgcRAxKSdzUhA6HOx8iGyiWlFjM4q3p+9TY3v5xwInx&#10;JLGPhGfqYaomzo4qKqyPrINwnhOeaw46pJ9SjDwjpfQ/9kBaiv6jZS/iQC0BLUG1BGAVPy1lkGIO&#10;r8M8eHtHpu0YeXbb4hX71Zgk5ZHFiSf3PSk8zWgcrN/3KevxJ+1+AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAkdq9buAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2WhGREKeq&#10;EJyQEGk4cHTibWI1XofYbcPf457obVYzmn1TbGc7sDNO3jiSkKwEMKTWaUOdhK/67eEJmA+KtBoc&#10;oYRf9LAtF3eFyrW7UIXnfehYLCGfKwl9CGPOuW97tMqv3IgUvYObrArxnDquJ3WJ5XbgayFSbpWh&#10;+KFXI7702B73Jyth903Vq/n5aD6rQ2XqOhP0nh6lvF/Ou2dgAefwH4YrfkSHMjI17kTas0FCtt7E&#10;LUFC+pgAuwYSkW2ANVGJLAFeFvx2Q/kHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10Kj&#10;RNYBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;kdq9buAAAAALAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6CD2682E" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="440" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="00B3DC"/>
                         <w:sz w:val="40"/>
@@ -26836,1254 +27194,1336 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="40E7D0AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="40E7D0AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="260" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>Sta</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>u</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>tárn</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-11"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>mě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-14"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="4"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ava</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="183D48AE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="183D48AE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="218" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>M</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>gis</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>rát</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>m</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ta</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-9"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ra</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>v</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>y</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w14:paraId="0219E7CC" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="0219E7CC" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:before="55"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>odb</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>f</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>na</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>n</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>cí</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-7"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-8"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>z</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>p</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>č</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00330B99">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>tu</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="21C14F5D" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.65pt;margin-top:42.45pt;width:154.2pt;height:38.45pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5ZXm+2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpZciMOEXXosOA&#10;7gJ0+wBZlm1htqiRSuzs60fJdrrL27AXgRKlw3MOqd3N2HfiaJAsuEJuVmspjNNQWdcU8uuXh1db&#10;KSgoV6kOnCnkyZC82b98sRt8bi6gha4yKBjEUT74QrYh+DzLSLemV7QCbxwna8BeBd5ik1WoBkbv&#10;u+xivX6dDYCVR9CGiE/vp6TcJ/y6Njp8qmsyQXSFZG4hrZjWMq7ZfqfyBpVvrZ5pqH9g0SvruOgZ&#10;6l4FJQ5o/4LqrUYgqMNKQ59BXVttkgZWs1n/oeapVd4kLWwO+bNN9P9g9cfjk/+MIoxvYeQGJhHk&#10;H0F/I+HgrlWuMbeIMLRGVVx4Ey3LBk/5/DRaTTlFkHL4ABU3WR0CJKCxxj66wjoFo3MDTmfTzRiE&#10;jiXfXG8vrzilOXe13V5urlMJlS+vPVJ4Z6AXMSgkclMTujo+UohsVL5cicUcPNiuS43t3G8HfDGe&#10;JPaR8EQ9jOUobDVLi2JKqE4sB2EaFx5vDlrAH1IMPCqFpO8HhUaK7r1jS+JcLQEuQbkEyml+Wsgg&#10;xRTehWn+Dh5t0zLyZLqDW7attknRM4uZLrc/CZ1HNc7Xr/t06/lD7X8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQB0tMop3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QVrEJCl&#10;aYyeTIwUDx4XmMKm7Cyy2xbf3vFkT5PJ/+Wfb4rNYkdxwtkbRwriVQQCqXWdoV7BZ/16l4LwQVOn&#10;R0eo4Ac9bMrrq0LnnTtThadd6AWXkM+1giGEKZfStwNa7VduQuJs72arA69zL7tZn7ncjvI+ihJp&#10;tSG+MOgJnwdsD7ujVbD9ourFfL83H9W+MnWdRfSWHJS6vVm2TyACLuEfhj99VoeSnRp3pM6LUUEa&#10;r5nk+ZCB4HydZo8gGgaTOAVZFvLyg/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuWV5&#10;vtgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dLTKKd4AAAAJAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="21C14F5D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.65pt;margin-top:42.45pt;width:154.2pt;height:38.45pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5ZXm+2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpZciMOEXXosOA&#10;7gJ0+wBZlm1htqiRSuzs60fJdrrL27AXgRKlw3MOqd3N2HfiaJAsuEJuVmspjNNQWdcU8uuXh1db&#10;KSgoV6kOnCnkyZC82b98sRt8bi6gha4yKBjEUT74QrYh+DzLSLemV7QCbxwna8BeBd5ik1WoBkbv&#10;u+xivX6dDYCVR9CGiE/vp6TcJ/y6Njp8qmsyQXSFZG4hrZjWMq7ZfqfyBpVvrZ5pqH9g0SvruOgZ&#10;6l4FJQ5o/4LqrUYgqMNKQ59BXVttkgZWs1n/oeapVd4kLWwO+bNN9P9g9cfjk/+MIoxvYeQGJhHk&#10;H0F/I+HgrlWuMbeIMLRGVVx4Ey3LBk/5/DRaTTlFkHL4ABU3WR0CJKCxxj66wjoFo3MDTmfTzRiE&#10;jiXfXG8vrzilOXe13V5urlMJlS+vPVJ4Z6AXMSgkclMTujo+UohsVL5cicUcPNiuS43t3G8HfDGe&#10;JPaR8EQ9jOUobDVLi2JKqE4sB2EaFx5vDlrAH1IMPCqFpO8HhUaK7r1jS+JcLQEuQbkEyml+Wsgg&#10;xRTehWn+Dh5t0zLyZLqDW7attknRM4uZLrc/CZ1HNc7Xr/t06/lD7X8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQB0tMop3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QVrEJCl&#10;aYyeTIwUDx4XmMKm7Cyy2xbf3vFkT5PJ/+Wfb4rNYkdxwtkbRwriVQQCqXWdoV7BZ/16l4LwQVOn&#10;R0eo4Ac9bMrrq0LnnTtThadd6AWXkM+1giGEKZfStwNa7VduQuJs72arA69zL7tZn7ncjvI+ihJp&#10;tSG+MOgJnwdsD7ujVbD9ourFfL83H9W+MnWdRfSWHJS6vVm2TyACLuEfhj99VoeSnRp3pM6LUUEa&#10;r5nk+ZCB4HydZo8gGgaTOAVZFvLyg/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuWV5&#10;vtgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dLTKKd4AAAAJAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="40E7D0AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="40E7D0AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="260" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>Sta</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>u</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>tárn</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-11"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>mě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-14"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="4"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ava</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="183D48AE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="183D48AE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="218" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>M</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>gis</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>rát</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>m</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ta</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-9"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ra</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>v</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>y</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="0219E7CC" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="0219E7CC" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00330B99" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:before="55"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>odb</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>f</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>na</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>n</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>cí</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-7"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-8"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>z</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>p</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>č</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00330B99">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>tu</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A752DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="313E6F8E"/>
     <w:lvl w:ilvl="0" w:tplc="21866BDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="301"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-12"/>
         <w:w w:val="102"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7864FE4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -28230,139 +28670,147 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C958E6B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8168D55A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1914778428">
+  <w:num w:numId="1" w16cid:durableId="1198083119">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1238245914">
+  <w:num w:numId="2" w16cid:durableId="469522497">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00374A3C"/>
-    <w:rsid w:val="002B7B4A"/>
+    <w:rsid w:val="001F3693"/>
+    <w:rsid w:val="00330B99"/>
     <w:rsid w:val="00341C03"/>
     <w:rsid w:val="00374A3C"/>
     <w:rsid w:val="003A75F6"/>
-    <w:rsid w:val="003B56CF"/>
     <w:rsid w:val="003D69AD"/>
     <w:rsid w:val="004E38C0"/>
+    <w:rsid w:val="005A63D9"/>
+    <w:rsid w:val="005B40C9"/>
     <w:rsid w:val="00631C05"/>
     <w:rsid w:val="006647D9"/>
     <w:rsid w:val="006A0B16"/>
+    <w:rsid w:val="00701BB6"/>
+    <w:rsid w:val="00745552"/>
     <w:rsid w:val="007E4A31"/>
     <w:rsid w:val="008842FF"/>
+    <w:rsid w:val="00942669"/>
+    <w:rsid w:val="00A4049B"/>
+    <w:rsid w:val="00AA1979"/>
     <w:rsid w:val="00AC3335"/>
+    <w:rsid w:val="00B04CB8"/>
     <w:rsid w:val="00BF5E75"/>
     <w:rsid w:val="00D30016"/>
     <w:rsid w:val="00D460FE"/>
     <w:rsid w:val="00DE4C4B"/>
     <w:rsid w:val="00FC569C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4145E6C8"/>
   <w15:docId w15:val="{AD208E2C-5935-4BDC-94C4-B07C83725777}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28420,51 +28868,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28862,77 +29310,165 @@
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextbublinyChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006647D9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006647D9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Zkladntext2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="Zkladntext2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00942669"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Zkladntext2Char">
+    <w:name w:val="Základní text 2 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zkladntext2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00942669"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00942669"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00701BB6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00330B99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00330B99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00330B99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00330B99"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="444276709">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.buchtova@forenziq.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -29183,75 +29719,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>364</Words>
-  <Characters>2149</Characters>
+  <Words>417</Words>
+  <Characters>2464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zadost_o_vraceni_preplatku_poplatku_za_komunalni_odpad_-_eMIA[1].fo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2508</CharactersWithSpaces>
+  <CharactersWithSpaces>2876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Zadost_o_vraceni_preplatku_poplatku_za_komunalni_odpad_-_eMIA[1].fo</dc:title>
   <dc:creator>pieczkama</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>
   </property>