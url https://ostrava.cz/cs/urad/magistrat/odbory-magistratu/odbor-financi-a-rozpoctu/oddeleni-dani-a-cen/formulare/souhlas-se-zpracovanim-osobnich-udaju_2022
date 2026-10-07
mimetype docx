--- v0 (2025-10-21)
+++ v1 (2026-10-07)
@@ -4,642 +4,725 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="57328C03" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="493235AB" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2641AE26" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:before="12" w:line="220" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C2B727" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00B05F8B">
+    <w:p w14:paraId="40C2B727" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00B05F8B">
       <w:pPr>
         <w:spacing w:before="46"/>
         <w:ind w:left="152"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Souhlas se zpracováním osobních údajů</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F93AB9" w14:textId="7F296851" w:rsidR="00B05F8B" w:rsidRPr="00B05F8B" w:rsidRDefault="00B05F8B" w:rsidP="00ED09F1">
+    <w:p w14:paraId="08F93AB9" w14:textId="43A09D05" w:rsidR="00B05F8B" w:rsidRPr="00152464" w:rsidRDefault="00B05F8B" w:rsidP="00ED09F1">
       <w:pPr>
         <w:spacing w:line="250" w:lineRule="exact"/>
         <w:ind w:left="112" w:right="686" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>tn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>popl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6F3E">
+      <w:r w:rsidR="00AF6F3E" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B05F8B">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obecní </w:t>
+      </w:r>
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>systém</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F3E" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odpadového hospodářství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>cn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>zá</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>va</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>hlášk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ární</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Os</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B05F8B">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4E7FBB" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+    <w:p w14:paraId="5C4E7FBB" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:before="3" w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A870F6F" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+    <w:p w14:paraId="4A870F6F" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A6801BF" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="001617AC">
+    <w:p w14:paraId="3A6801BF" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="001617AC">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="75"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="697EE0F3" wp14:editId="4388C8D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="13970" r="17145" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="184" name="Group 176"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -706,107 +789,115 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="25B5340A" id="Group 176" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251667456;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiCE68+gIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZVKHR4cUc36xayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N59OKbGOqYJJrUROH4WlF8v37877LhOprrUshCEAomzWdzmtneuyKLK8Fi2zR7oTCpylNi1zsDRV&#10;VBjWA3orozSOT6Jem6Izmgtr4e1VcNKlxy9Lwd33srTCEZlT4Ob80/jnGp/R8pxllWFd3fCBBnsD&#10;i5Y1CpLuoa6YY2RjmhdQbcONtrp0R1y3kS7Lhgt/BjhNEh+c5tboTefPUmV91e1lAmkPdHozLP+2&#10;vTXdQ3dvAnsw7zT/aUGXqO+qbOrHdRWCybr/qguoJ9s47Q++K02LEHAksvP6Pu71FTtHOLw8OY7T&#10;eQxl4OBL0sUgP6+hRrjpdDajBFzzeRoKw+vrYWuCO8NG74tYFjJ6lgMrrDq0kX1Syv6fUg8164Qv&#10;gEUl7g1pCmB+ekyJYi0c/8YIgc1JksUCKWN+CBz1tFMxJx4Ms6D5P2V8ocgo5at6sIxvrLsV2leD&#10;be+sCz1egOVrXAzcV6Bn2Upo94+fSEwgFX6HG7EPSsagDxFZxaQnIfOAOUKlY5SHSpJ4kf4NDMob&#10;MiJYOgWDelYjQ1aPpPlODazBIgxnSuy7rdMWG2YF7MY2AwQIwhO+Eht6y/fcGBt+hxQGhsXhmDCU&#10;wJhYB1E65pAZpkCT9NAKvi3xTau3YqW9zx1cAMjy5JVqGgX7Z2fPzhD8sAVTwCUMhk+LbCe1Vfqm&#10;kdIXQiokk8azNMhjtWwK9CIfa6r1pTRky3AG+g+eB9CehcGsUYVHqwUrrgfbsUYGG+IlyAv3LfRu&#10;aPa1Lh6hj40OkxX+CcCotflNSQ9TNaf214YZQYn8ouAyniVzvMbOL+bHC+BLzNSznnqY4gCVU0eh&#10;9mheujC6N51pqhoyJb4blP4MY6hssNM9v8BqWMA88JafoWA9G9LTtY96+lda/gEAAP//AwBQSwME&#10;FAAGAAgAAAAhAA5o4X/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;pIlaYjalFPVUBFtBvE2z0yQ0Oxuy2yT9925Oepz3Hm++l68n04qBetdYVhAvIhDEpdUNVwq+Dm8P&#10;KxDOI2tsLZOCKzlYF7c3OWbajvxJw95XIpSwy1BB7X2XSenKmgy6he2Ig3eyvUEfzr6SuscxlJtW&#10;LqPoSRpsOHyosaNtTeV5fzEK3kccN0n8OuzOp+315/D48b2LSan7u2nzAsLT5P/CMOMHdCgC09Fe&#10;WDvRKlglSUgqSNMliNmPo+egHGclBVnk8v+C4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDiCE68+gIAAN0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAOaOF/3gAAAAkBAAAPAAAAAAAAAAAAAAAAAFQFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 177" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5Oot3xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfhf5DmEJfpGZVttit2UWFoi8WavsBw2a6Cd1Mlk3U1a83hYJvM9x77txZVoNrxYn6YD0rmE4y&#10;EMS115YbBd9f788LECEia2w9k4ILBajKh9ESC+3P/EmnQ2xECuFQoAITY1dIGWpDDsPEd8RJ+/G9&#10;w5jWvpG6x3MKd62cZdmLdGg5XTDY0cZQ/Xs4ulSjye2rqc3FznOarvfb8XU2/1Dq6XFYvYGINMS7&#10;+Z/e6cQtcvh7Jk0gyxsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOTqLd8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00300E51">
+      <w:r w:rsidR="00300E51" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Poplatník</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4317CFDB" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+    <w:p w14:paraId="4317CFDB" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:before="4" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="038DEBBD" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="001617AC">
+    <w:p w14:paraId="038DEBBD" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="001617AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4179"/>
           <w:tab w:val="left" w:pos="7429"/>
         </w:tabs>
         <w:ind w:left="252"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="718D6533" wp14:editId="58703CDA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="5080" r="7620" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="182" name="Group 174"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -873,368 +964,396 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="61D3422E" id="Group 174" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251666432;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvfYDd+AIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JW2SGk2KoTcM&#10;6LYCzT5AkeULJkuepMRpv36kZKduumJAFyA2JVLk4SFFn1/sGkm2wthaqwVNjmNKhOI6r1W5oD9X&#10;N0dzSqxjKmdSK7Ggj8LSi+XHD+ddm4lUV1rmwhBwomzWtQtaOddmUWR5JRpmj3UrFCgLbRrmYGnK&#10;KDesA++NjNI4nkadNnlrNBfWwu5VUNKl918UgrsfRWGFI3JBAZvzT+Ofa3xGy3OWlYa1Vc17GOwd&#10;KBpWKwi6d3XFHCMbU79y1dTcaKsLd8x1E+miqLnwOUA2SXyQza3Rm9bnUmZd2e5pAmoPeHq3W/59&#10;e2vah/beBPQg3mn+ywIvUdeW2ViP6zIYk3X3TedQT7Zx2ie+K0yDLiAlsvP8Pu75FTtHOGxOT+P0&#10;JIYycNAl6aynn1dQIzw0n0woAdUknofC8Oq6P5rgyXAwRV3EshDRo+xRYdWhjewzU/b/mHqoWCt8&#10;ASwycW9InQPyOcBUrIH0b4wQ2JwkmZ0iLIwPhgOfdkzmSINmFjj/J42vGBmofJMPlvGNdbdC+2qw&#10;7Z11ocdzkHyN8x77CvgsGgnt/vmIxARC4b+/EXujZDD6FJFVTDoSIvc+B1fpYOVdJUk8S//mDHgL&#10;EdFZOnYG9SwHhKwaQPOd6lGDRBjOlNh3W6stNswK0A1tBh7ACDN8wzb0lu+5wTa8+xAGhsXhmDCU&#10;wJhYB1Ja5hAZhkCRdNAKvi1xp9FbsdJe5w4uAER51ko1toLzk7MXOQQ9HMEQvs/3YRHtqLZK39RS&#10;+kJIhWBmk+nUs2O1rHNUIhxryvWlNGTLcAT6X3+BXpjBqFG5d1YJll/3smO1DDIEl8AuXLfQuqHX&#10;1zp/hDY2OgxW+BCAUGnzREkHQ3VB7e8NM4IS+VXBXTxLTvAWO784OZ2lsDBjzXqsYYqDqwV1FEqP&#10;4qULk3vTmrqsIFLi01X6C0yhosZG9/gCqn4B48BLfoSC9GJGj9fe6vmjtPwDAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD/f6273gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EBvjeSa&#10;tsGxHEJoewqFJoXSm2JtbBNrZSzFdv6+m1Nz3Jlh9k2+mlwrBuxD40lDMlcgkEpvG6o0fO/fHxcg&#10;QjRkTesJNVwwwKq4v8tNZv1IXzjsYiW4hEJmNNQxdpmUoazRmTD3HRJ7R987E/nsK2l7M3K5a+WT&#10;Ui/SmYb4Q2063NRYnnZnp+FjNOM6Td6G7em4ufzunz9/tglq/TCb1ksQEaf4H4YrPqNDwUwHfyYb&#10;RKthkaac1JAqXnD1E/XKyoGVRIEscnm7oPgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;r32A3fgCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/3+tu94AAAAJAQAADwAAAAAAAAAAAAAAAABSBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 175" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDzfmUvwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVF0WqUYRQfBq11WPYzO2xWZSmlhbf70RBG/zeJ8zX7amFA3VrrCsYDSMQBCnVhec&#10;Kdj/bb6nIJxH1lhaJgUdOVguel9zjLW9846axGcihLCLUUHufRVL6dKcDLqhrYgDd7G1QR9gnUld&#10;4z2Em1KOo+hXGiw4NORY0Tqn9JrcjALump9kfOycHsmzpMehPG2Sf6UG/XY1A+Gp9R/x273VYf50&#10;Aq9nwgVy8QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDzfmUvwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>éno*</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ní</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769969B4" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+    <w:p w14:paraId="769969B4" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:before="9" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7679197F" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="001617AC">
+    <w:p w14:paraId="7679197F" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="001617AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3327"/>
           <w:tab w:val="left" w:pos="4302"/>
           <w:tab w:val="left" w:pos="7163"/>
         </w:tabs>
         <w:spacing w:line="396" w:lineRule="auto"/>
         <w:ind w:left="463" w:right="2144" w:firstLine="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64DB639D" wp14:editId="4F8977DE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="5080" r="7620" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="180" name="Group 172"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -1301,428 +1420,462 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="1A9106E6" id="Group 172" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251665408;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDXW2v+AIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JW2TGk2KoTcM&#10;6LYCzT5AkeULJkuepMRpv36kZCduumJAFyA2JVLk4SFFX1xuG0k2wthaqzlNjmNKhOI6r1U5pz+X&#10;t0czSqxjKmdSKzGnT8LSy8XHDxddm4lUV1rmwhBwomzWtXNaOddmUWR5JRpmj3UrFCgLbRrmYGnK&#10;KDesA++NjNI4Pos6bfLWaC6shd3roKQL778oBHc/isIKR+ScAjbnn8Y/V/iMFhcsKw1rq5r3MNg7&#10;UDSsVhB05+qaOUbWpn7lqqm50VYX7pjrJtJFUXPhc4Bskvggmzuj163Ppcy6st3RBNQe8PRut/z7&#10;5s60j+2DCehBvNf8lwVeoq4ts7Ee12UwJqvum86hnmzttE98W5gGXUBKZOv5fdrxK7aOcNg8O43T&#10;kxjKwEGXpNOefl5BjfDQbDKhBFSTeBYKw6ub/miCJ8PBFHURy0JEj7JHhVWHNrJ7puz/MfVYsVb4&#10;Alhk4sGQOgfks4QSxRpI/9YIgc1JkukEYWF8MBz4tGMyRxo0s8D5P2l8xchA5Zt8sIyvrbsT2leD&#10;be6tCz2eg+RrnPfYl8Bn0Uho989HJCYQCv/9jdgZQarB6FNEljHpSIjc+xxcpYOVd5Uk8TT9mzMo&#10;795ZOnYG9SwHhKwaQPOt6lGDRBjOlNh3W6stNswS0A1tBh7ACDN8wzb0lu+5wTa8+xAGhsXhmDCU&#10;wJhYBVJa5hAZhkCRdNAKvi1xp9EbsdRe5w4uAETZa6UaW8H5yfmLHIIejmAI3+e7sIh2VFulb2sp&#10;fSGkQjDTydnUs2O1rHNUIhxrytWVNGTDcAT6X3+BXpjBqFG5d1YJlt/0smO1DDIEl8AuXLfQuqHX&#10;Vzp/gjY2OgxW+BCAUGnzTEkHQ3VO7e81M4IS+VXBXTxPTvAWO784OZ2msDBjzWqsYYqDqzl1FEqP&#10;4pULk3vdmrqsIFLi01X6C0yhosZG9/gCqn4B48BLfoSC9GJGj9feav9RWvwBAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD/f6273gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EBvjeSa&#10;tsGxHEJoewqFJoXSm2JtbBNrZSzFdv6+m1Nz3Jlh9k2+mlwrBuxD40lDMlcgkEpvG6o0fO/fHxcg&#10;QjRkTesJNVwwwKq4v8tNZv1IXzjsYiW4hEJmNNQxdpmUoazRmTD3HRJ7R987E/nsK2l7M3K5a+WT&#10;Ui/SmYb4Q2063NRYnnZnp+FjNOM6Td6G7em4ufzunz9/tglq/TCb1ksQEaf4H4YrPqNDwUwHfyYb&#10;RKthkaac1JAqXnD1E/XKyoGVRIEscnm7oPgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Q11tr/gCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/3+tu94AAAAJAQAADwAAAAAAAAAAAAAAAABSBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 173" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD59R3dxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCr2ZjYUmIXUTiiBIoS1GD/U2ZMckmJ2N2a2m/75bKHibx/ucVTmZXlxpdJ1lBcsoBkFc&#10;W91xo+Cw3ywyEM4ja+wtk4IfclAW89kKc21vvKNr5RsRQtjlqKD1fsildHVLBl1kB+LAnexo0Ac4&#10;NlKPeAvhppdPcZxIgx2HhhYHWrdUn6tvo0A2zz3u3tOP6mv7mbxdjno6pl6px4fp9QWEp8nfxf/u&#10;rQ7zsyX8PRMukMUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPn1Hd3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".20464mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="26"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00065899">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00065899" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">:                                       </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>odn</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="16"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="102"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED407C3" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="001617AC">
+    <w:p w14:paraId="1ED407C3" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="001617AC">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C866D3" wp14:editId="0E1D8B11">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>249555</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="11430" r="17145" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="176" name="Group 168"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -1789,373 +1942,443 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="0024216D" id="Group 168" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:19.65pt;width:512pt;height:.1pt;z-index:-251663360;mso-position-horizontal-relative:page" coordorigin="833,393" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwBn0++QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3TGHWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZVLk0eERc36xayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N5/OKLGOqYJJrUROH4WlF8v37877LhOprrUshCGQRNms73JaO9dlUWR5LVpmj3QnFDhLbVrmYGmq&#10;qDCsh+ytjNI4Po16bYrOaC6shbdXwUmXPn9ZCu6+l6UVjsicAjbnn8Y/1/iMlucsqwzr6oYPMNgb&#10;ULSsUVB0n+qKOUY2pnmRqm240VaX7ojrNtJl2XDhzwCnSeKD09waven8Waqsr7o9TUDtAU9vTsu/&#10;bW9N99Ddm4AezDvNf1rgJeq7Kpv6cV2FYLLuv+oC+sk2TvuD70rTYgo4Etl5fh/3/IqdIxxenp7E&#10;6XEMbeDgS9L5QD+voUe46Ww2owRcs8UsNIbX18PWBHeGjSn6IpaFih7lgAq7DjKyT0zZ/2PqoWad&#10;8A2wyMS9IU0ByOdzShRr4fg3RggUJ0lOFwgL60PgyKedkjnxYJgFzv9J4wtGRipf5YNlfGPdrdC+&#10;G2x7Z13QeAGW73ExYF8Bn2UrQe4fP5GYQCn8DjdiH5SMQR8isopJT0LlIeeYKh2jfKokiefp35JB&#10;e0NFTJZOk0E/qxEhq0fQfKcG1GARhjMl9mrrtEXBrADdKDPIAEF4wldig7a85sbY8DuUMDAsDseE&#10;oQTGxDqQ0jGHyLAEmqQHKXhZ4ptWb8VKe587uABQ5ckr1TQK9s8Wz84Q/LAFS3id78si2klvlb5p&#10;pPSNkArBpPEsDfRYLZsCvYjHmmp9KQ3ZMpyB/jPcoGdhMGtU4bPVghXXg+1YI4MN1SXQC/ctaDeI&#10;fa2LR9Cx0WGywj8BGLU2vynpYarm1P7aMCMokV8UXMZFcozX2PnF8ckc8BIz9aynHqY4pMqpo9B7&#10;NC9dGN2bzjRVDZUSrwalP8MYKhtUuscXUA0LmAfe8jMUrGdDerr2UU//Sss/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAnbHSpN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93E&#10;UG3TbEop6qkIbQXxNs1Ok9DsbMhuk/Tbuznpaf68x5vfZOvRNKKnztWWFcSzCARxYXXNpYKv4/vT&#10;AoTzyBoby6TgRg7W+f1dhqm2A++pP/hShBB2KSqovG9TKV1RkUE3sy1x0M62M+jD2JVSdziEcNPI&#10;5yh6kQZrDhcqbGlbUXE5XI2CjwGHTRK/9bvLeXv7Oc4/v3cxKfX4MG5WIDyN/s8ME35AhzwwneyV&#10;tRONgkWSBKeCZBnqpMfRa+hO02YOMs/k/w/yXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBwBn0++QIAAN0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCdsdKk3wAAAAkBAAAPAAAAAAAAAAAAAAAAAFMFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 169" o:spid="_x0000_s1027" style="position:absolute;left:833;top:393;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTccC8xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfhf5DmIIvUrMqVl2NUoWiLxZq+wHDZtyEbibLJurarzeC4NsM9547dxar1lXiTE2wnhUM+hkI&#10;4sJry6WC35/PtymIEJE1Vp5JwZUCrJYvnQXm2l/4m86HWIoUwiFHBSbGOpcyFIYchr6viZN29I3D&#10;mNamlLrBSwp3lRxm2bt0aDldMFjTxlDxdzi5VKMc25kpzNWOxjRY77e9/+HoS6nua/sxBxGpjU/z&#10;g97pxE0mcH8mTSCXNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTccC8xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>éh</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ob</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>neb</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="15"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>š</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>pob</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473A8999" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+    <w:p w14:paraId="473A8999" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:before="8" w:line="150" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BBD908B" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="001617AC">
+    <w:p w14:paraId="2BBD908B" w14:textId="5F7B1434" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="001617AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3085"/>
           <w:tab w:val="left" w:pos="6708"/>
           <w:tab w:val="left" w:pos="9702"/>
         </w:tabs>
         <w:ind w:left="346"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E6CB98F" wp14:editId="4C176722">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>205740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="5715" r="7620" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="174" name="Group 166"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -2222,502 +2445,555 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="2DA4940B" id="Group 166" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:16.2pt;width:512pt;height:.1pt;z-index:-251662336;mso-position-horizontal-relative:page" coordorigin="833,324" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpnoy2+AIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOaVLk4SHFnF/sWkm2wthGq5wmRzElQnFdNKrK6Y/V&#10;zadTSqxjqmBSK5HTR2HpxfL9u/O+y0Sqay0LYQgEUTbru5zWznVZFFlei5bZI90JBcZSm5Y5UE0V&#10;FYb1EL2VURrHJ1GvTdEZzYW18PYqGOnSxy9Lwd33srTCEZlTwOb80/jnGp/R8pxllWFd3fABBnsD&#10;ipY1CpLuQ10xx8jGNC9CtQ032urSHXHdRrosGy58DVBNEh9Uc2v0pvO1VFlfdXuagNoDnt4cln/b&#10;3pruobs3AT2Id5r/tMBL1HdVNrWjXgVnsu6/6gL6yTZO+8J3pWkxBJREdp7fxz2/YucIh5cnx3E6&#10;j6ENHGxJuhjo5zX0CA+dzmaUgGmWzkNjeH09HE3wZDiYoi1iWcjoUQ6osOswRvaJKft/TD3UrBO+&#10;ARaZuDekKQD54pgSxVoo/8YIgcNJkpMFwsL84DjyaadkTizoZoHzf9L4gpGRylf5YBnfWHcrtO8G&#10;295ZF2a8AMn3uBiwr4DPspUw7h8/kZhAKvwON2LvlIxOHyKyiklPQuYh5hgqHb18qCSJF+nfgkF7&#10;Q0YMlk6DQT+rESGrR9B8pwbUIBGGOyX209ZpiwOzAnTjmEEEcMIKX/ENs+VnbvQNv0MKA8vicE0Y&#10;SmBNrAMpHXOIDFOgSHoYBT+W+KbVW7HS3uYOLgBkebJKNfWC87OzZzUEOxzBFH7O92kR7aS3St80&#10;UvpGSIVgFjMYQkRgtWwKNHrFVOtLaciW4Qr0n+ECPXODVaMKH6wWrLgeZMcaGWRILoFduG5hdMOs&#10;r3XxCGNsdFis8EcAQq3Nb0p6WKo5tb82zAhK5BcFd/EsmeMtdl6ZHy9SUMzUsp5amOIQKqeOQutR&#10;vHRhc28601Q1ZEp8uUp/hi1UNjjoHl9ANSiwDrzkVyhIz3b0VPdeT39Kyz8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBiP0373wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTR&#10;WmI2pRT1VARbofQ2zU6T0OxsyG6T9N+7Oelx3nu8+V62Gk0jeupcbVlBPItAEBdW11wq+Nl/PC1B&#10;OI+ssbFMCm7kYJXf32WYajvwN/U7X4pQwi5FBZX3bSqlKyoy6Ga2JQ7e2XYGfTi7UuoOh1BuGjmP&#10;ooU0WHP4UGFLm4qKy+5qFHwOOKyT+L3fXs6b23H/8nXYxqTU48O4fgPhafR/YZjwAzrkgelkr6yd&#10;aBQskyQkFSTzZxCTH0evQTlNygJknsn/C/JfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGmejLb4AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGI/TfvfAAAACQEAAA8AAAAAAAAAAAAAAAAAUgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 167" o:spid="_x0000_s1027" style="position:absolute;left:833;top:324;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzG2v5wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTQVNSbNKEQQpVDH20NyG7JgEs7Mxu03iv3cLBW/zeJ+TrkfTiJ46V1tW8DqLQBAX&#10;VtdcKvg+bV/eQDiPrLGxTApu5GC9mjylmGg78JH6zJcihLBLUEHlfZtI6YqKDLqZbYkDd7adQR9g&#10;V0rd4RDCTSPnUbSUBmsODRW2tKmouGS/RoEsFw0ev+J99rM7LD+vuR7z2Cv1PB0/3kF4Gv1D/O/e&#10;6TA/XsDfM+ECuboDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsxtr+cMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".20464mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ísl</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000A7CA5">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000A7CA5">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zn</w:t>
+      </w:r>
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="00152464" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225EF5CC" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+    <w:p w14:paraId="225EF5CC" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:before="3" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="300849A9" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="001617AC">
+    <w:p w14:paraId="300849A9" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="001617AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3438"/>
           <w:tab w:val="left" w:pos="8345"/>
         </w:tabs>
         <w:ind w:left="322"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38DC686E" wp14:editId="7A9F1F12">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="11430" r="17145" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="172" name="Group 164"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -2784,292 +3060,314 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5D8E32A7" id="Group 164" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:512pt;height:.1pt;z-index:-251661312;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0U3iI+AIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3TGk2LoTcM&#10;6LYCzT5AkeULJkuapMTpvn6kZKduumJAFyAOZVLk0eERc3ax7STZCOtarRY0O0gpEYrrslX1gv5Y&#10;3nw6ocR5pkomtRIL+igcvTh//+6sN4XIdaNlKSyBJMoVvVnQxntTJInjjeiYO9BGKHBW2nbMw9LW&#10;SWlZD9k7meRpepz02pbGai6cg7dX0UnPQ/6qEtx/ryonPJELCth8eNrwXOEzOT9jRW2ZaVo+wGBv&#10;QNGxVkHRXaor5hlZ2/ZFqq7lVjtd+QOuu0RXVctFOAOcJkv3TnNr9dqEs9RFX5sdTUDtHk9vTsu/&#10;bW6teTD3NqIH807znw54SXpTF1M/rusYTFb9V11CP9na63DwbWU7TAFHItvA7+OOX7H1hMPL46M0&#10;P0yhDRx8WT4f6OcN9Ag3ncxmlIBrlp3ExvDmetia4c64MUdfwopYMaAcUGHXQUbuiSn3f0w9NMyI&#10;0ACHTNxb0paAfA4wFevg+DdWCBQnyY6PEBbWh8CRTzclc+LBMAec/5PGF4yMVL7KByv42vlboUM3&#10;2ObO+ajxEqzQ43LAvgQ+q06C3D9+IimBUvgdbsQuKBuDPiRkmZKexMpDzjFVPkaFVFmWzvO/JQPe&#10;YkVMlk+TQT/rESFrRtB8qwbUYBGGMyUNajPaoWCWgG6UGWSAIDzhK7FRW0FzY2z8HUpYGBb7Y8JS&#10;AmNiFUkxzCMyLIEm6UEKQZb4ptMbsdTB5/cuAFR58ko1jYL9s9NnZ4h+2IIlgs53ZRHtpLdK37RS&#10;hkZIhWDydJZHepyWbYlexONsvbqUlmwYzsDwGW7QszCYNaoM2RrByuvB9qyV0YbqEuiF+xa1G8W+&#10;0uUj6NjqOFnhnwCMRtvflPQwVRfU/VozKyiRXxRcxtPsEK+xD4vDozngJXbqWU09THFItaCeQu/R&#10;vPRxdK+NbesGKmVBDUp/hjFUtaj0gC+iGhYwD4IVZihYz4b0dB2inv6Vzv8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDXz4yZ3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJvjeSY&#10;tsGxHEJoewqFJoWSm2JtbBNrZSzFdv6+m1N73Jlh9k2+mlwrBuxD40lDMlMgkEpvG6o0fO/fnxYg&#10;QjRkTesJNVwxwKq4v8tNZv1IXzjsYiW4hEJmNNQxdpmUoazRmTDzHRJ7J987E/nsK2l7M3K5a+Vc&#10;qRfpTEP8oTYdbmosz7uL0/AxmnGdJm/D9nzaXA/758+fbYJaPz5M6yWIiFP8C8MNn9GhYKajv5AN&#10;otWwSFNOakgTXnDzE/XKypGVuQJZ5PL/guIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;NFN4iPgCAADdBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA18+Mmd4AAAAJAQAADwAAAAAAAAAAAAAAAABSBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 165" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsSsa/xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfC/5DGKEvRbO6qO1qFFso9aUFVz9g2Iyb4GaybFJd+/WNUOjbDPeeO3dWm9414kJdsJ4VTMYZ&#10;COLKa8u1guPhffQMIkRkjY1nUnCjAJv14GGFhfZX3tOljLVIIRwKVGBibAspQ2XIYRj7ljhpJ985&#10;jGntaqk7vKZw18hpls2lQ8vpgsGW3gxV5/LbpRr1zL6YytxsPqPJ6+fH0880/1LqcdhvlyAi9fHf&#10;/EfvdOIWOdyfSRPI9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7ErGv8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Obec</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>PS</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="000A7CA5">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000A7CA5" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FE94DD" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+    <w:p w14:paraId="48FE94DD" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69A1AC2A" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+    <w:p w14:paraId="69A1AC2A" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A56A4D7" w14:textId="77777777" w:rsidR="00684E17" w:rsidRDefault="00684E17">
+    <w:p w14:paraId="7A56A4D7" w14:textId="77777777" w:rsidR="00684E17" w:rsidRPr="00152464" w:rsidRDefault="00684E17">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68FEC749" w14:textId="77777777" w:rsidR="00065DE3" w:rsidRDefault="00065DE3" w:rsidP="00065DE3">
+    <w:p w14:paraId="68FEC749" w14:textId="77777777" w:rsidR="00065DE3" w:rsidRPr="00152464" w:rsidRDefault="00065DE3" w:rsidP="00065DE3">
       <w:pPr>
         <w:spacing w:before="1" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11302D0A" w14:textId="77777777" w:rsidR="00B05F8B" w:rsidRDefault="00B05F8B" w:rsidP="00B05F8B">
+    <w:p w14:paraId="11302D0A" w14:textId="77777777" w:rsidR="00B05F8B" w:rsidRPr="00152464" w:rsidRDefault="00B05F8B" w:rsidP="00B05F8B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2561"/>
         </w:tabs>
         <w:spacing w:before="79"/>
         <w:ind w:left="614"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4577F0F2" wp14:editId="2563540D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1798320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>240030</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1060450" cy="1270"/>
                 <wp:effectExtent l="17145" t="11430" r="17780" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Group 98"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -3137,222 +3435,261 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="7A9575C6" id="Group 98" o:spid="_x0000_s1026" style="position:absolute;margin-left:141.6pt;margin-top:18.9pt;width:83.5pt;height:.1pt;z-index:-251642880;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmYCdX+wIAAPAGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1peklRp1i6A0D&#10;uq1Asw9QZPmC2ZImKXHarx8p2ambrhjQ5cGgTOrw8JBmzi+2XUs2wthGyZwmhzElQnJVNLLK6c/l&#10;zcEZJdYxWbBWSZHTR2HpxeLjh/NeZyJVtWoLYQiASJv1Oqe1czqLIstr0TF7qLSQ4CyV6ZiDo6mi&#10;wrAe0Ls2SuP4JOqVKbRRXFgLb6+Cky48flkK7n6UpRWOtDkFbs4/jX+u8BktzllWGabrhg802DtY&#10;dKyRkHQHdcUcI2vTvILqGm6UVaU75KqLVFk2XPgaoJok3qvm1qi19rVUWV/pnUwg7Z5O74bl3ze3&#10;Rj/oexPYg3mn+C8LukS9rrKpH89VCCar/psqoJ9s7ZQvfFuaDiGgJLL1+j7u9BVbRzi8TOKTeHYM&#10;beDgS9LTQX5eQ4/wUnp2lFICvqPTs9AZXl+Pd08g3F9M0RWxLGT0LAdW2HUYI/uslP0/pR5qpoVv&#10;gEUl7g1pipzOKZGsg+JvjBA4mmQ+R06YHKJGMe1UyYkHwywI/k8NX8uxE/INMVjG19bdCuVbwTZ3&#10;1oUBL8DyDS4G6ksQs+xamPXPByQmmMo/hg9iF5aMYZ8isoxJTxJMPYCOWNC0CRZ0+O9YR2MYYqUT&#10;LGhmNTJk9Uiab+XAGizCcKHEftS0sjgtS+A2zhggQBBW+EYs5N6PDXeGFAY2xf6OMJTAjliFajVz&#10;yAxToEl6mGCUAl90aiOWyrvc3vBDkmdvK6dR/vqUVXDDDUzgR3yXFLlOOivVTdO2vgut9FTmMXxX&#10;yMCqtinQ6w+mWl22hmwYrj//w2oA7UWYNtZdMVuHuAKsUDOsH1n4LLVgxfVgO9a0wQacFkSHTzBM&#10;dPgEVqp4hOk2Kixb+HMAo1bmiZIeFm1O7e81M4KS9quE73OezGa4mf1hdnyawsFMPauph0kOUDl1&#10;FCYCzUsXtvlam6aqIVPiZZDqC2ymssH59/wCq+EAK8Jbfq2C9WJvT88+6vmPavEHAAD//wMAUEsD&#10;BBQABgAIAAAAIQCa2YFB3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGb&#10;3XxYDTGbUop6KkJbQbxNs9MkNLsbstsk/feOJz3OOw/vR7GaTSdGGnzrrIJ4EYEgWznd2lrB5+Ht&#10;IQPhA1qNnbOk4EoeVuXtTYG5dpPd0bgPtWAT63NU0ITQ51L6qiGDfuF6svw7ucFg4HOopR5wYnPT&#10;ySSKnqTB1nJCgz1tGqrO+4tR8D7htE7j13F7Pm2u34flx9c2JqXu7+b1C4hAc/iD4bc+V4eSOx3d&#10;xWovOgVJliaMKkifeQIDj8uIhSMLWQSyLOT/BeUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOZgJ1f7AgAA8AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJrZgUHfAAAACQEAAA8AAAAAAAAAAAAAAAAAVQUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABhBgAAAAA=&#10;">
                 <v:shape id="Freeform 99" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACq4XUwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY09lBqzioiBQk9N9eDtmX0m0ezbdHebpP++Wyh4HGbmGybfTKYTAznfWlawSFIQ&#10;xJXVLdcKDp/F/BWED8gaO8uk4Ic8bNYPsxwzbUf+oKEMtYgQ9hkqaELoMyl91ZBBn9ieOHoX6wyG&#10;KF0ttcMxwk0nn9P0RRpsOS402NOuoepWfhsFHk+m8FXp9l/X92HfYnc9H45KPT1O2xWIQFO4h//b&#10;b1rBEv6uxBsg178AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAquF1MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Os</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Podpis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003C933B" w14:textId="77777777" w:rsidR="00B77528" w:rsidRDefault="00B05F8B" w:rsidP="00B05F8B">
+    <w:p w14:paraId="003C933B" w14:textId="77777777" w:rsidR="00B77528" w:rsidRPr="00152464" w:rsidRDefault="00B05F8B" w:rsidP="00B05F8B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5910"/>
           <w:tab w:val="left" w:pos="8620"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E9C2BEB" wp14:editId="784DD539">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4719955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>42545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1060450" cy="1270"/>
                 <wp:effectExtent l="14605" t="13970" r="10795" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Group 100"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -3420,141 +3757,141 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="358163B6" id="Group 100" o:spid="_x0000_s1026" style="position:absolute;margin-left:371.65pt;margin-top:3.35pt;width:83.5pt;height:.1pt;z-index:-251641856;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl3Xbk/AIAAPEGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1pWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKduumJAlweDMqnDw0OaOb/Ydi3ZCGMbJXOaHMaUCMlV0cgqpz+X&#10;NwenlFjHZMFaJUVOH4WlF4uPH857nYlU1aothCEAIm3W65zWzuksiiyvRcfsodJCgrNUpmMOjqaK&#10;CsN6QO/aKI3jk6hXptBGcWEtvL0KTrrw+GUpuPtRllY40uYUuDn/NP65wme0OGdZZZiuGz7QYO9g&#10;0bFGQtId1BVzjKxN8wqqa7hRVpXukKsuUmXZcOFrgGqSeK+aW6PW2tdSZX2ldzKBtHs6vRuWf9/c&#10;Gv2g701gD+ad4r8s6BL1usqmfjxXIZis+m+qgH6ytVO+8G1pOoSAksjW6/u401dsHeHwMolP4tkx&#10;tIGDL0nng/y8hh7hpfT0KKUEfEfz09AZXl+Pd08g3F9M0RWxLGT0LAdW2HUYI/uslP0/pR5qpoVv&#10;gEUl7g1pipzOKZGsg+JvjBA4miSJEySF2SFsVNNOpZx4MMyC4v8U8bUeOyXfUINlfG3drVC+F2xz&#10;Z12Y8AIs3+Fi4L4ENcuuhWH/fEBigqn8Y/gidmHJGPYpIsuY9CTB1APoiAVdm2BBi/+OdTSGIVY6&#10;wYJuViNDVo+k+VYOrMEiDDdK7GdNK4vjsgRu45ABAgRhhW/EQu792HBnSGFgVewvCUMJLIlVqFYz&#10;h8wwBZqkhxFGKfBFpzZiqbzL7U0/JHn2tnIa5a9PWQU33MAEfsZ3SZHrpLNS3TRt67vQSk/lLIYP&#10;CxlY1TYFev3BVKvL1pANw/3nf1gNoL0I08a6K2brEFeAFWqG/SMLn6UWrLgebMeaNtiA04Lo8A2G&#10;iQ6fwEoVjzDdRoVtC/8OYNTKPFHSw6bNqf29ZkZQ0n6V8IGeJbMZrmZ/mB3PUziYqWc19TDJASqn&#10;jsJEoHnpwjpfa9NUNWRKvAxSfYHVVDY4/55fYDUcYEd4y+9VsF4s7unZRz3/Uy3+AAAA//8DAFBL&#10;AwQUAAYACAAAACEAaOBGLNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnB&#10;m93EaGtjNqUU9VQEW0G8TZNpEpqdDdltkv57x5MeP97jvS9bTbZVA/W+cWwgnkWgiAtXNlwZ+Ny/&#10;3j2B8gG5xNYxGbiQh1V+fZVhWrqRP2jYhUrJCPsUDdQhdKnWvqjJop+5jliyo+stBsG+0mWPo4zb&#10;Vt9H0VxbbFgeauxoU1Nx2p2tgbcRx3USvwzb03Fz+d4/vn9tYzLm9mZaP4MKNIW/Mvzqizrk4nRw&#10;Zy69ag0sHpJEqgbmC1CSL+NI+CC8BJ1n+r9//gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBl3Xbk/AIAAPEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBo4EYs3AAAAAcBAAAPAAAAAAAAAAAAAAAAAFYFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 101" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAceLQ9wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY09tBKzioiBQk9N9eDtmX0m0ezbdHebpP++Wyh4HGbmGybfTKYTAznfWlawSFIQ&#10;xJXVLdcKDp/FfAnCB2SNnWVS8EMeNuuHWY6ZtiN/0FCGWkQI+wwVNCH0mZS+asigT2xPHL2LdQZD&#10;lK6W2uEY4aaTz2n6Ig22HBca7GnXUHUrv40CjydT+Kp0+6/r+7BvsbueD0elnh6n7QpEoCncw//t&#10;N63gFf6uxBsg178AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHHi0PcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE8F38F" w14:textId="77777777" w:rsidR="00B77528" w:rsidRDefault="00B77528" w:rsidP="00B77528">
+    <w:p w14:paraId="2EE8F38F" w14:textId="77777777" w:rsidR="00B77528" w:rsidRPr="00152464" w:rsidRDefault="00B77528" w:rsidP="00B77528">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5910"/>
           <w:tab w:val="left" w:pos="8620"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39D48679" w14:textId="77777777" w:rsidR="00B77528" w:rsidRDefault="00B77528" w:rsidP="00B77528">
+    <w:p w14:paraId="39D48679" w14:textId="77777777" w:rsidR="00B77528" w:rsidRPr="00152464" w:rsidRDefault="00B77528" w:rsidP="00B77528">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5910"/>
           <w:tab w:val="left" w:pos="8620"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2937A9CC" w14:textId="77777777" w:rsidR="00065899" w:rsidRDefault="00065899" w:rsidP="00B77528">
+    <w:p w14:paraId="2937A9CC" w14:textId="77777777" w:rsidR="00065899" w:rsidRPr="00152464" w:rsidRDefault="00065899" w:rsidP="00B77528">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5910"/>
           <w:tab w:val="left" w:pos="8620"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5779C8C8" w14:textId="77777777" w:rsidR="00B77528" w:rsidRPr="00B77528" w:rsidRDefault="00B77528" w:rsidP="00B77528">
+    <w:p w14:paraId="5779C8C8" w14:textId="77777777" w:rsidR="00B77528" w:rsidRPr="00152464" w:rsidRDefault="00B77528" w:rsidP="00B77528">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5910"/>
           <w:tab w:val="left" w:pos="8620"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B77528">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76187A0B" w14:textId="77777777" w:rsidR="00B77528" w:rsidRPr="00B77528" w:rsidRDefault="00B77528" w:rsidP="00B77528">
+    <w:p w14:paraId="76187A0B" w14:textId="77777777" w:rsidR="00B77528" w:rsidRPr="00152464" w:rsidRDefault="00B77528" w:rsidP="00B77528">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B77528">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CF9D97A" wp14:editId="7818FB34">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85090</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6711315" cy="0"/>
                 <wp:effectExtent l="21590" t="19685" r="20320" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="273" name="Přímá spojnice se šipkou 273"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -3581,542 +3918,500 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shapetype w14:anchorId="31A50EF5" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Přímá spojnice se šipkou 273" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.05pt;margin-top:6.7pt;width:528.45pt;height:0;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3WWjjuAEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7ZbrCuMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4IlEg+Pj7Sy7vD5MTeEFv0nWwWtRTGK9TWD538+fL46VYK&#10;juA1OPSmk0fD8m718cNyDq25whGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8cvZIE8R0paHSBHNCn1x1&#10;Vdc31YykA6EyzOn1/s0pVwW/742KP/qeTRSuk4lbLCeVc5vParWEdiAIo1UnGvAPLCawPhW9QN1D&#10;BLEj+xfUZBUhYx8XCqcK+94qU3pI3TT1H908jxBM6SWJw+EiE/8/WPV9v/YbytTVwT+HJ1SvLDyu&#10;R/CDKQRejiENrslSVXPg9pKSLxw2JLbzN9QpBnYRiwqHnqYMmfoThyL28SK2OUSh0uPNl6a5bj5L&#10;oc6+CtpzYiCOXw1OIhud5EhghzGu0fs0UqSmlIH9E8dMC9pzQq7q8dE6VybrvJg7eX3b1HXJYHRW&#10;Z2+OYxq2a0diD3k5yleaTJ73YYQ7rwvaaEA/nOwI1r3ZqbrzJ22yHHn3uN2iPm7orFmaXqF52rS8&#10;Hu/vJfv3/7D6BQAA//8DAFBLAwQUAAYACAAAACEAzrsK49sAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPS0/DMBCE70j9D9YicWvtFqjaEKeqeNw49CX16sZLEmGvQ+w24d+zFQc47sxo9pt8NXgn&#10;LtjFJpCG6USBQCqDbajScNi/jRcgYjJkjQuEGr4xwqoY3eQms6GnLV52qRJcQjEzGuqU2kzKWNbo&#10;TZyEFom9j9B5k/jsKmk703O5d3Km1Fx60xB/qE2LzzWWn7uz16Asbtrq/eV1kZbHbfnleudmG63v&#10;bof1E4iEQ/oLwxWf0aFgplM4k43CaRhPOcjy/QOIq60e5zzl9KvIIpf/BxQ/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPdZaOO4AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAM67CuPbAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="3pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240EEC96" w14:textId="77777777" w:rsidR="00065899" w:rsidRDefault="00065899" w:rsidP="00B77528">
+    <w:p w14:paraId="240EEC96" w14:textId="77777777" w:rsidR="00065899" w:rsidRPr="00152464" w:rsidRDefault="00065899" w:rsidP="00B77528">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="547FE314" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="004E0D51" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="547FE314" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E0D51">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Souhlas se zpracováním osobních údajů</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49374CCF" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00247B78" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="49374CCF" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="698A732B" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="001E67D4" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="698A732B" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uděluji tímto souhlas se zpracováním mých níže uvedených osobních údajů: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F712DE1" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00247B78" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="7F712DE1" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33FA1B35" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="001E67D4" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="33FA1B35" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:pStyle w:val="Zkladntext2"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Telefon: ______</w:t>
-[...29 lines deleted...]
-        <w:t>_______________________________</w:t>
+        <w:t>Telefon: ________________________________   E-mail: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF28D82" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00247B78" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="1CF28D82" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="202B721F" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="001E67D4" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="202B721F" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Správcem osobních údajů je statutární město Ostrava, Magistrát města Ostravy, Odbor financí a rozpočtu. Účelem zpracování osobních údajů ve stanoveném rozsahu je kontaktování poplatníka pro účely správy a řízení ve věcech místního poplatku za obecní systém odpadového hospodářství.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC5C416" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="001E67D4" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="3DC5C416" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Bližší informace o mých právech jako subjektu údajů, jakož i o možnostech jejich uplatnění, naleznu na stránce </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00450E42">
+        <w:r w:rsidRPr="00152464">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
+            <w:lang w:val="cs-CZ"/>
           </w:rPr>
           <w:t>www.ostrava.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00450E42">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>Zpracování výše uvedených osobních údajů bude probíhat po dobu trvání účelu zpracování osobních údajů a následně budou uloženy po dobu 10 let.</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v sekci Úřad – Činnosti úřadu – Osobní údaje (GDPR). Zpracování výše uvedených osobních údajů bude probíhat po dobu trvání účelu zpracování osobních údajů a následně budou uloženy po dobu 10 let.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67005C01" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="67005C01" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Tento souhlas poskytuji dobrovolně a jsem si vědom, že jej mohu kdykoli odvolat, aniž by tím byla dotčena zákonnost zpracování před jeho odvoláním, a to osobně na adrese správce, nebo doručením písemného oznámení na uvedenou adresu, případně prostřednictvím datové schránky nebo na uvedený e-mail (nutný zaručený elektronický podpis).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D66E4E" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="5BE00AE2" w14:textId="385821A7" w:rsidR="00ED39F3" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="00ED39F3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00152464">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Kontaktní údaje odpovědné osoby působící u správce osobních údajů za pověřence na ochranu osobních údajů v době získání souhlasu ze strany subjektu údajů: Ing. Petr Štětka, e-mail: </w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontaktní údaje odpovědné osoby působící u správce osobních údajů za pověřence na ochranu osobních údajů v době získání souhlasu ze strany subjektu údajů: </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED39F3" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andrea Buchtová, e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00450E42">
+        <w:r w:rsidR="00ED39F3" w:rsidRPr="00152464">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="cs-CZ"/>
           </w:rPr>
-          <w:t>petr.stetka@moore-czech.cz</w:t>
+          <w:t>andrea.buchtova@forenziq.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00450E42">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> tel. č.: +420 227 031 495.</w:t>
+      <w:r w:rsidR="00ED39F3" w:rsidRPr="00152464">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,                                       tel. č.: +420 737 518 056.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245254F1" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="001E67D4" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="245254F1" w14:textId="3D0E622F" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Osoba pověřence na ochranu osobních údajů se může v průběhu zpracování osobních údajů změnit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05917AA5" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="05917AA5" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4483"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391ABE4B" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00247B78" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="391ABE4B" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4483"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52031F7B" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00894F78" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
+    <w:p w14:paraId="52031F7B" w14:textId="77777777" w:rsidR="006E62E1" w:rsidRPr="00152464" w:rsidRDefault="006E62E1" w:rsidP="006E62E1">
       <w:pPr>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V Ostravě dne</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>: _________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Podpis</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00152464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>: _________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E02B8F9" w14:textId="77777777" w:rsidR="00684E17" w:rsidRDefault="00684E17">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00684E17">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11905" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="720" w:bottom="1740" w:left="720" w:header="671" w:footer="1559" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CB168CC" w14:textId="77777777" w:rsidR="004F790C" w:rsidRDefault="004F790C">
+    <w:p w14:paraId="7E367920" w14:textId="77777777" w:rsidR="001F215A" w:rsidRDefault="001F215A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69B44BEE" w14:textId="77777777" w:rsidR="004F790C" w:rsidRDefault="004F790C">
+    <w:p w14:paraId="29C00F48" w14:textId="77777777" w:rsidR="001F215A" w:rsidRDefault="001F215A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="549EAE7B" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="001617AC">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FC6F252" wp14:editId="7E4B10EC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5208905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10085070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1821815" cy="247015"/>
           <wp:effectExtent l="0" t="0" r="6985" b="635"/>
           <wp:wrapNone/>
@@ -4209,553 +4504,601 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6D81AB6B" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                        <w:p w14:paraId="6D81AB6B" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                           <w:pPr>
                             <w:spacing w:line="271" w:lineRule="exact"/>
                             <w:ind w:left="100"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="41"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>pov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>nn</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ý</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-19"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00B05F8B">
+                          <w:r w:rsidR="00B05F8B" w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>údaj</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="229A2467" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4" w:rsidP="00B05F8B">
+                        <w:p w14:paraId="229A2467" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4" w:rsidP="00B05F8B">
                           <w:pPr>
                             <w:spacing w:line="274" w:lineRule="exact"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="0E735910" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+                        <w:p w14:paraId="0E735910" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
                           <w:pPr>
                             <w:spacing w:before="2" w:line="170" w:lineRule="exact"/>
                             <w:rPr>
                               <w:sz w:val="17"/>
                               <w:szCs w:val="17"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="7A2C85E3" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                        <w:p w14:paraId="7A2C85E3" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                           <w:pPr>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>P</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ke</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>š</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve">o </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ná</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>m</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 8</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>,</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>av</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>2930</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="191955D2" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="006E62E1">
+                        <w:p w14:paraId="191955D2" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                           <w:pPr>
                             <w:spacing w:before="24"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:hyperlink r:id="rId2">
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>ww</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>w</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>str</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>v</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
-                            <w:r w:rsidR="000A7CA5">
+                            <w:r w:rsidRPr="00152464">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>z</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                         <w:p w14:paraId="7BFE129B" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
                           <w:pPr>
                             <w:spacing w:line="180" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -4796,553 +5139,601 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="20D52579" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:39.65pt;margin-top:753.05pt;width:174.35pt;height:67.35pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRglzm2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxmqEw4hRdiw4D&#10;ugvQ7QNkWbaF2aJGKrGzrx8lx+kub8NeBIqSDs85pHY309CLo0Gy4Eq5Wa2lME5DbV1byq9fHl5d&#10;S0FBuVr14EwpT4bkzf7li93oC5NDB31tUDCIo2L0pexC8EWWke7MoGgF3jg+bAAHFXiLbVajGhl9&#10;6LN8vX6TjYC1R9CGiLP386HcJ/ymMTp8ahoyQfSlZG4hrZjWKq7ZfqeKFpXvrD7TUP/AYlDWcdEL&#10;1L0KShzQ/gU1WI1A0ISVhiGDprHaJA2sZrP+Q81Tp7xJWtgc8heb6P/B6o/HJ/8ZRZjewsQNTCLI&#10;P4L+RsLBXadca24RYeyMqrnwJlqWjZ6K89NoNRUUQarxA9TcZHUIkICmBofoCusUjM4NOF1MN1MQ&#10;mpN5vrnKr7ZSaD673m5fcxxLqGJ57ZHCOwODiEEpkZua0NXxkcJ8dbkSizl4sH2fGtu73xKMGTOJ&#10;fSQ8Uw9TNQlbM5NYN4qpoD6xHIR5XHi8OegAf0gx8qiUkr4fFBop+veOLYlztQS4BNUSKKf5aSmD&#10;FHN4F+b5O3i0bcfIs+kObtm2xiZFzyzOdLn9yZPzqMb5+nWfbj1/qP1PAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA/WXKduAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3WV2KjdUkKa&#10;xqkqBBMSahoGRid2E6vxOcRuG/49xwTjvffo/ci3k+vZxYzBepSwmAtgBhuvLbYSPqrX+xRYiAq1&#10;6j0aCd8mwLa4vclVpv0VS3M5xJaRCYZMSehiHDLOQ9MZp8LcDwbpd/SjU5HOseV6VFcydz1fCpFw&#10;pyxSQqcG89yZ5nQ4Owm7Tyxf7Nd7vS+Ppa2qtcC35CTl3WzabYBFM8U/GH7rU3UoqFPtz6gD6yU8&#10;rR+IJP1RJAtgRKyWKa2rSUpWIgVe5Pz/iOIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kYJc5tkBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/WXKduAAAAAMAQAADwAAAAAAAAAAAAAAAAAzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D81AB6B" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                  <w:p w14:paraId="6D81AB6B" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                     <w:pPr>
                       <w:spacing w:line="271" w:lineRule="exact"/>
                       <w:ind w:left="100"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="41"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>pov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>nn</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ý</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-19"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="00B05F8B">
+                    <w:r w:rsidR="00B05F8B" w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>údaj</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="229A2467" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4" w:rsidP="00B05F8B">
+                  <w:p w14:paraId="229A2467" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4" w:rsidP="00B05F8B">
                     <w:pPr>
                       <w:spacing w:line="274" w:lineRule="exact"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="0E735910" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00783BA4">
+                  <w:p w14:paraId="0E735910" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="00783BA4">
                     <w:pPr>
                       <w:spacing w:before="2" w:line="170" w:lineRule="exact"/>
                       <w:rPr>
                         <w:sz w:val="17"/>
                         <w:szCs w:val="17"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="7A2C85E3" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                  <w:p w14:paraId="7A2C85E3" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                     <w:pPr>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>P</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ke</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>š</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve">o </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ná</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>m</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 8</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>,</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>av</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>2930</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="191955D2" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="006E62E1">
+                  <w:p w14:paraId="191955D2" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                     <w:pPr>
                       <w:spacing w:before="24"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:hyperlink r:id="rId3">
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>ww</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>w</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>str</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>a</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>v</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>a</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>c</w:t>
                       </w:r>
-                      <w:r w:rsidR="000A7CA5">
+                      <w:r w:rsidRPr="00152464">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>z</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                   <w:p w14:paraId="7BFE129B" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
                     <w:pPr>
                       <w:spacing w:line="180" w:lineRule="exact"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -5485,50 +5876,51 @@
                             <w:t>Č</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>00845</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>4</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
@@ -5543,51 +5935,63 @@
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">1 </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
-                            <w:t>DIČ:</w:t>
+                            <w:t>DIČ</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="003865"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>C</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
@@ -5645,116 +6049,122 @@
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="72E90B3E" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
                           <w:pPr>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>Č</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>l</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve">o </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>účtu</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
@@ -5954,50 +6364,51 @@
                       <w:t>Č</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>00845</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
@@ -6012,51 +6423,63 @@
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1 </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
-                      <w:t>DIČ:</w:t>
+                      <w:t>DIČ</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="003865"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>C</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
@@ -6114,116 +6537,122 @@
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="72E90B3E" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
                     <w:pPr>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>Č</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>l</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve">o </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>účtu</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -6357,70 +6786,70 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>800</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7169EA95" w14:textId="77777777" w:rsidR="004F790C" w:rsidRDefault="004F790C">
+    <w:p w14:paraId="42FEE66B" w14:textId="77777777" w:rsidR="001F215A" w:rsidRDefault="001F215A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A6026E" w14:textId="77777777" w:rsidR="004F790C" w:rsidRDefault="004F790C">
+    <w:p w14:paraId="2475CD05" w14:textId="77777777" w:rsidR="001F215A" w:rsidRDefault="001F215A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4096F79E" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="001617AC">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1035F4F1" wp14:editId="010272DC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5575300</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>419100</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1475105" cy="279400"/>
@@ -6487,51 +6916,51 @@
                               <w:bCs/>
                               <w:color w:val="00B3DC"/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>SOUHLASSOUHLA</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="1035F4F1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:439pt;margin-top:33pt;width:116.15pt;height:22pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuVNl51gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8muWgrRZqvSqgip&#10;UKTCB0wcJ7FIPGbs3WT5esbOZsvlDfFije3xmXPOjLfX09CLgyZv0JZyvcql0FZhbWxbyq9f7l+9&#10;kcIHsDX0aHUpj9rL693LF9vRFXqDHfa1JsEg1hejK2UXgiuyzKtOD+BX6LTlywZpgMBbarOaYGT0&#10;oc82ef46G5FqR6i093x6N1/KXcJvGq3CY9N4HURfSuYW0kppreKa7bZQtASuM+pEA/6BxQDGctEz&#10;1B0EEHsyf0ENRhF6bMJK4ZBh0xilkwZWs87/UPPUgdNJC5vj3dkm//9g1afDk/tMIkzvcOIGJhHe&#10;PaD65oXF2w5sq2+IcOw01Fx4HS3LRueL09NotS98BKnGj1hzk2EfMAFNDQ3RFdYpGJ0bcDybrqcg&#10;VCx5cXW5zi+lUHy3uXp7kaeuZFAsrx358F7jIGJQSuKmJnQ4PPgQ2UCxpMRiFu9N36fG9va3A06M&#10;J4l9JDxTD1M1cXZUUWF9ZB2E85zwXHPQIf2QYuQZKaX/vgfSUvQfLHsRB2oJaAmqJQCr+GkpgxRz&#10;eBvmwds7Mm3HyLPbFm/Yr8YkKc8sTjy570nhaUbjYP26T1nPP2n3EwAA//8DAFBLAwQUAAYACAAA&#10;ACEAjhAec98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgdkEIIcaoK&#10;wQmpIg0Hjk68TazG6xC7bfr3OCd62l3NaPZNsZ7twE44eeNIQrISwJBapw11Er7rj4cMmA+KtBoc&#10;oYQLeliXtzeFyrU7U4WnXehYDCGfKwl9CGPOuW97tMqv3IgUtb2brArxnDquJ3WO4Xbgj0Kk3CpD&#10;8UOvRnzrsT3sjlbC5oeqd/O7bb6qfWXq+kXQZ3qQ8v5u3rwCCziHfzMs+BEdysjUuCNpzwYJ2XMW&#10;uwQJaRrnYkgS8QSsWTYhgJcFv+5Q/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuVNl5&#10;1gEAAJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCO&#10;EB5z3wAAAAsBAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="0373EF59" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="00B05F8B">
                     <w:pPr>
                       <w:spacing w:line="440" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="00B3DC"/>
                         <w:sz w:val="40"/>
@@ -6589,1253 +7018,1377 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="704B390A" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                        <w:p w14:paraId="704B390A" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                           <w:pPr>
                             <w:pStyle w:val="Zkladntext"/>
                             <w:spacing w:line="260" w:lineRule="exact"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b w:val="0"/>
                               <w:bCs w:val="0"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>Sta</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>u</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>tárn</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-11"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>mě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-14"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="4"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ava</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="10D82E18" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                        <w:p w14:paraId="10D82E18" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                           <w:pPr>
                             <w:spacing w:line="218" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>M</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>gis</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>rát</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>m</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ta</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-9"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ra</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>v</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>y</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="506D1321" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                        <w:p w14:paraId="506D1321" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                           <w:pPr>
                             <w:spacing w:before="55"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>odb</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>f</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>na</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>n</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>cí</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-7"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-8"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>z</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>p</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>č</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00152464">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>tu</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="55FD02F7" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.65pt;margin-top:42.45pt;width:154.2pt;height:38.45pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5ZXm+2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpZciMOEXXosOA&#10;7gJ0+wBZlm1htqiRSuzs60fJdrrL27AXgRKlw3MOqd3N2HfiaJAsuEJuVmspjNNQWdcU8uuXh1db&#10;KSgoV6kOnCnkyZC82b98sRt8bi6gha4yKBjEUT74QrYh+DzLSLemV7QCbxwna8BeBd5ik1WoBkbv&#10;u+xivX6dDYCVR9CGiE/vp6TcJ/y6Njp8qmsyQXSFZG4hrZjWMq7ZfqfyBpVvrZ5pqH9g0SvruOgZ&#10;6l4FJQ5o/4LqrUYgqMNKQ59BXVttkgZWs1n/oeapVd4kLWwO+bNN9P9g9cfjk/+MIoxvYeQGJhHk&#10;H0F/I+HgrlWuMbeIMLRGVVx4Ey3LBk/5/DRaTTlFkHL4ABU3WR0CJKCxxj66wjoFo3MDTmfTzRiE&#10;jiXfXG8vrzilOXe13V5urlMJlS+vPVJ4Z6AXMSgkclMTujo+UohsVL5cicUcPNiuS43t3G8HfDGe&#10;JPaR8EQ9jOUobDVLi2JKqE4sB2EaFx5vDlrAH1IMPCqFpO8HhUaK7r1jS+JcLQEuQbkEyml+Wsgg&#10;xRTehWn+Dh5t0zLyZLqDW7attknRM4uZLrc/CZ1HNc7Xr/t06/lD7X8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQB0tMop3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QVrEJCl&#10;aYyeTIwUDx4XmMKm7Cyy2xbf3vFkT5PJ/+Wfb4rNYkdxwtkbRwriVQQCqXWdoV7BZ/16l4LwQVOn&#10;R0eo4Ac9bMrrq0LnnTtThadd6AWXkM+1giGEKZfStwNa7VduQuJs72arA69zL7tZn7ncjvI+ihJp&#10;tSG+MOgJnwdsD7ujVbD9ourFfL83H9W+MnWdRfSWHJS6vVm2TyACLuEfhj99VoeSnRp3pM6LUUEa&#10;r5nk+ZCB4HydZo8gGgaTOAVZFvLyg/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuWV5&#10;vtgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dLTKKd4AAAAJAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="55FD02F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.65pt;margin-top:42.45pt;width:154.2pt;height:38.45pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5ZXm+2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpZciMOEXXosOA&#10;7gJ0+wBZlm1htqiRSuzs60fJdrrL27AXgRKlw3MOqd3N2HfiaJAsuEJuVmspjNNQWdcU8uuXh1db&#10;KSgoV6kOnCnkyZC82b98sRt8bi6gha4yKBjEUT74QrYh+DzLSLemV7QCbxwna8BeBd5ik1WoBkbv&#10;u+xivX6dDYCVR9CGiE/vp6TcJ/y6Njp8qmsyQXSFZG4hrZjWMq7ZfqfyBpVvrZ5pqH9g0SvruOgZ&#10;6l4FJQ5o/4LqrUYgqMNKQ59BXVttkgZWs1n/oeapVd4kLWwO+bNN9P9g9cfjk/+MIoxvYeQGJhHk&#10;H0F/I+HgrlWuMbeIMLRGVVx4Ey3LBk/5/DRaTTlFkHL4ABU3WR0CJKCxxj66wjoFo3MDTmfTzRiE&#10;jiXfXG8vrzilOXe13V5urlMJlS+vPVJ4Z6AXMSgkclMTujo+UohsVL5cicUcPNiuS43t3G8HfDGe&#10;JPaR8EQ9jOUobDVLi2JKqE4sB2EaFx5vDlrAH1IMPCqFpO8HhUaK7r1jS+JcLQEuQbkEyml+Wsgg&#10;xRTehWn+Dh5t0zLyZLqDW7attknRM4uZLrc/CZ1HNc7Xr/t06/lD7X8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQB0tMop3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QVrEJCl&#10;aYyeTIwUDx4XmMKm7Cyy2xbf3vFkT5PJ/+Wfb4rNYkdxwtkbRwriVQQCqXWdoV7BZ/16l4LwQVOn&#10;R0eo4Ac9bMrrq0LnnTtThadd6AWXkM+1giGEKZfStwNa7VduQuJs72arA69zL7tZn7ncjvI+ihJp&#10;tSG+MOgJnwdsD7ujVbD9ourFfL83H9W+MnWdRfSWHJS6vVm2TyACLuEfhj99VoeSnRp3pM6LUUEa&#10;r5nk+ZCB4HydZo8gGgaTOAVZFvLyg/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuWV5&#10;vtgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dLTKKd4AAAAJAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="704B390A" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                  <w:p w14:paraId="704B390A" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                     <w:pPr>
                       <w:pStyle w:val="Zkladntext"/>
                       <w:spacing w:line="260" w:lineRule="exact"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b w:val="0"/>
                         <w:bCs w:val="0"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>Sta</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>u</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>tárn</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-11"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>mě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-14"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="4"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ava</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="10D82E18" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                  <w:p w14:paraId="10D82E18" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                     <w:pPr>
                       <w:spacing w:line="218" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>M</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>gis</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>rát</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>m</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ta</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-9"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ra</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>v</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>y</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="506D1321" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRDefault="000A7CA5">
+                  <w:p w14:paraId="506D1321" w14:textId="77777777" w:rsidR="00783BA4" w:rsidRPr="00152464" w:rsidRDefault="000A7CA5">
                     <w:pPr>
                       <w:spacing w:before="55"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>odb</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>f</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>na</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>n</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>cí</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-7"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-8"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>z</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>p</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>č</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00152464">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>tu</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00783BA4"/>
+    <w:rsid w:val="00045F36"/>
     <w:rsid w:val="00065899"/>
     <w:rsid w:val="00065DE3"/>
     <w:rsid w:val="000A2698"/>
     <w:rsid w:val="000A7CA5"/>
+    <w:rsid w:val="00152464"/>
     <w:rsid w:val="001617AC"/>
+    <w:rsid w:val="001A06A8"/>
+    <w:rsid w:val="001F215A"/>
     <w:rsid w:val="002576F5"/>
     <w:rsid w:val="00292C56"/>
+    <w:rsid w:val="002D0585"/>
     <w:rsid w:val="002E5D03"/>
     <w:rsid w:val="00300E51"/>
     <w:rsid w:val="00432878"/>
     <w:rsid w:val="0046120F"/>
     <w:rsid w:val="004D4A19"/>
     <w:rsid w:val="004F790C"/>
     <w:rsid w:val="005E30A4"/>
     <w:rsid w:val="005F1520"/>
     <w:rsid w:val="006135EB"/>
     <w:rsid w:val="00684E17"/>
     <w:rsid w:val="006D4FEF"/>
     <w:rsid w:val="006E62E1"/>
     <w:rsid w:val="00747964"/>
     <w:rsid w:val="00783BA4"/>
     <w:rsid w:val="00872961"/>
     <w:rsid w:val="00876DAF"/>
+    <w:rsid w:val="00A4049B"/>
     <w:rsid w:val="00AF6F3E"/>
     <w:rsid w:val="00B05F8B"/>
     <w:rsid w:val="00B64259"/>
     <w:rsid w:val="00B77528"/>
+    <w:rsid w:val="00BE5C9B"/>
     <w:rsid w:val="00C717EF"/>
     <w:rsid w:val="00CA60BB"/>
     <w:rsid w:val="00E759FF"/>
     <w:rsid w:val="00E928B7"/>
     <w:rsid w:val="00ED09F1"/>
+    <w:rsid w:val="00ED39F3"/>
+    <w:rsid w:val="00EE301E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7EC7AF3E"/>
   <w15:docId w15:val="{8A2191D4-5C35-4667-98BB-86DBF1E714B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8419,77 +8972,89 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Zkladntext2Char">
     <w:name w:val="Základní text 2 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zkladntext2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006E62E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="006E62E1"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED39F3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1598637413">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petr.stetka@moore-czech.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.buchtova@forenziq.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8756,75 +9321,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A664594-EB08-4F8B-A9BB-45E9AF378759}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>320</Words>
-  <Characters>1891</Characters>
+  <Words>325</Words>
+  <Characters>1923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Oznameni_o_urceni_platby_-_eMIA[1].fo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2207</CharactersWithSpaces>
+  <CharactersWithSpaces>2244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Oznameni_o_urceni_platby_-_eMIA[1].fo</dc:title>
   <dc:creator>pieczkama</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>