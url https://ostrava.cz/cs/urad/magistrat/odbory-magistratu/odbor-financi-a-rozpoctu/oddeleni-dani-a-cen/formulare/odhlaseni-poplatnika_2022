--- v0 (2025-10-21)
+++ v1 (2026-10-07)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="276ADAC4" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="000170EF">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="495762CD" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
       <w:pPr>
         <w:spacing w:before="46"/>
         <w:ind w:left="112"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -759,51 +759,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="06AFE035" id="Group 210" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251677696;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiPPJi+gIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVKHR4cUc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIYAiLRZr3NaO6ezKLK8Fh2zR0oLCc5SmY45WJoq&#10;KgzrAb1rozSOT6JemUIbxYW18PYqOOnS45el4O57WVrhSJtT4Ob80/jnGp/R8pxllWG6bvhAg72B&#10;RccaCUn3UFfMMbIxzQuoruFGWVW6I666SJVlw4U/A5wmiQ9Oc2vURvuzVFlf6b1MIO2BTm+G5d+2&#10;t0Y/6HsT2IN5p/hPC7pEva6yqR/XVQgm6/6rKqCebOOUP/iuNB1CwJHIzuv7uNdX7Bzh8PLkOE7n&#10;MZSBgy9JF4P8vIYa4abT2YwScM3naSgMr6+HrQnuDBu9L2JZyOhZDqyw6tBG9kkp+39KPdRMC18A&#10;i0rcG9IUOU2TBSWSdXD8GyMENidJkwQpY34IHPW0UzEnHgyzoPk/ZXyhyCjlq3qwjG+suxXKV4Nt&#10;76wLPV6A5WtcDNxXoGfZtdDuHz+RmEAq/A43Yh+UjEEfIrKKSU9C5gFzhErHKA+VJPEi/RsYlDdk&#10;RLB0Cgb1rEaGrB5J850cWINFGM6U2HebVhYbZgXsxjYDBAjCE74SG3rL99wYG36HFAaGxeGYMJTA&#10;mFgHUTRzyAxToEl6aGLflvimU1uxUt7nDi4AZHnytnIaBftnZ8/OEPywBVPAJQyGT4tsJ7WV6qZp&#10;W1+IViKZNJ6lQR6r2qZAL/KxplpftoZsGc5A/8HzANqzMJg1svBotWDF9WA71rTBhvgW5IX7Fno3&#10;NPtaFY/Qx0aFyQr/BGDUyvympIepmlP7a8OMoKT9IuEyniVzvMbOL+bHC+BLzNSznnqY5ACVU0eh&#10;9mheujC6N9o0VQ2ZEt8NUn2GMVQ22OmeX2A1LGAeeMvPULCeDenp2kc9/Sst/wAAAP//AwBQSwME&#10;FAAGAAgAAAAhAA5o4X/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;pIlaYjalFPVUBFtBvE2z0yQ0Oxuy2yT9925Oepz3Hm++l68n04qBetdYVhAvIhDEpdUNVwq+Dm8P&#10;KxDOI2tsLZOCKzlYF7c3OWbajvxJw95XIpSwy1BB7X2XSenKmgy6he2Ig3eyvUEfzr6SuscxlJtW&#10;LqPoSRpsOHyosaNtTeV5fzEK3kccN0n8OuzOp+315/D48b2LSan7u2nzAsLT5P/CMOMHdCgC09Fe&#10;WDvRKlglSUgqSNMliNmPo+egHGclBVnk8v+C4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAiPPJi+gIAAN0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAOaOF/3gAAAAkBAAAPAAAAAAAAAAAAAAAAAFQFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 211" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVi0RgxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvC75DGMEbqdldsT9bo1hB7E0LVR9g2Ew3wc1k2aS6+vSmIPTycOZ8Z8582btGnKgL1rOCfJKB&#10;IK68tlwrOOw3jy8gQkTW2HgmBRcKsFwMHuZYan/mbzrtYi0ShEOJCkyMbSllqAw5DBPfEifvx3cO&#10;Y5JdLXWH5wR3jSyy7Ek6tJwaDLa0NlQdd78uvVHP7KupzMVOZ5S/f27H12L6pdRo2K/eQETq4//x&#10;Pf2hFRT5M/yNSQSQixsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlYtEYMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1469,51 +1469,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5BEE58DB" id="Group 208" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251676672;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoP7S6+QIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JW3TGnWKoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKduumJAFyA2JVLk4SFFn19su5ZshLGNkjlNDmNKhOSqaGSV05/L&#10;m4NTSqxjsmCtkiKnj8LSi8XHD+e9zkSqatUWwhBwIm3W65zWzuksiiyvRcfsodJCgrJUpmMOlqaK&#10;CsN68N61URrHJ1GvTKGN4sJa2L0KSrrw/stScPejLK1wpM0pYHP+afxzhc9occ6yyjBdN3yAwd6B&#10;omONhKA7V1fMMbI2zStXXcONsqp0h1x1kSrLhgufA2STxHvZ3Bq11j6XKusrvaMJqN3j6d1u+ffN&#10;rdEP+t4E9CDeKf7LAi9Rr6tsqsd1FYzJqv+mCqgnWzvlE9+WpkMXkBLZen4fd/yKrSMcNk+O4/Qo&#10;hjJw0CXpfKCf11AjPHQ6m1ECqll8GgrD6+vhaIInw8EUdRHLQkSPckCFVYc2ss9M2f9j6qFmWvgC&#10;WGTi3pCmyGmaHFMiWQfp3xghsDlJGp8hLIwPhiOfdkrmRINmFjj/J42vGBmpfJMPlvG1dbdC+Wqw&#10;zZ11occLkHyNiwH7Evgsuxba/fMBiQmEwv9wI3ZGyWj0KSLLmPQkRB58jq7S0cq7SpJ4nv7NGZQ3&#10;RERn6dQZ1LMaEbJ6BM23ckANEmE4U2LfbVpZbJgloBvbDDyAEWb4hm3oLd9zo214DyEMDIv9MWEo&#10;gTGxCqRo5hAZhkCR9NDEvi1xp1MbsVRe5/YuAER51rZyagXnZ2cvcgh6OIIhfJ/vwiLaSW2lumna&#10;1heilQhmPjuZe3asapsClQjHmmp12RqyYTgC/W+4QC/MYNTIwjurBSuuB9mxpg0yBG+BXbhuoXVD&#10;r69U8QhtbFQYrPAhAKFW5omSHoZqTu3vNTOCkvarhLt4lhzhLXZ+cXQ8T2FhpprVVMMkB1c5dRRK&#10;j+KlC5N7rU1T1RAp8elK9QWmUNlgo3t8AdWwgHHgJT9CQXoxo6drb/X8UVr8AQAA//8DAFBLAwQU&#10;AAYACAAAACEA/3+tu94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hAb43k&#10;mrbBsRxCaHsKhSaF0ptibWwTa2UsxXb+vptTc9yZYfZNvppcKwbsQ+NJQzJXIJBKbxuqNHzv3x8X&#10;IEI0ZE3rCTVcMMCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw9x0Se0ffOxP57CtpezNyuWvl&#10;k1Iv0pmG+ENtOtzUWJ52Z6fhYzTjOk3ehu3puLn87p8/f7YJav0wm9ZLEBGn+B+GKz6jQ8FMB38m&#10;G0SrYZGmnNSQKl5w9RP1ysqBlUSBLHJ5u6D4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGg/tLr5AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAP9/rbveAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 209" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC14e8lwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3F3yHcAR311TBH6pRRLgggorVhe4OzbEtNie9TdT69kYQXA4z8w0znTemFHeqXWFZQa8bgSBO&#10;rS44U3A8/P2OQTiPrLG0TAqe5GA+a/1MMdb2wXu6Jz4TAcIuRgW591UspUtzMui6tiIO3sXWBn2Q&#10;dSZ1jY8AN6XsR9FQGiw4LORY0TKn9JrcjAKZDUrcb0bb5LTaDdf/Z92cR16pTrtZTEB4avw3/Gmv&#10;tIJ+bwDvM+EIyNkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAteHvJcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".20464mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -1757,51 +1757,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="32670451" id="Group 206" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251675648;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdtMoW+AIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyA2JVLk4SFFn1/sWkm2wthGq5wmRzElQnFdNKrK6Y/V&#10;zadTSqxjqmBSK5HTR2HpxfL9u/O+y0Sqay0LYQg4UTbru5zWznVZFFlei5bZI90JBcpSm5Y5WJoq&#10;KgzrwXsrozSO51GvTdEZzYW1sHsVlHTp/Zel4O57WVrhiMwpYHP+afxzjc9oec6yyrCubvgAg70B&#10;RcsaBUH3rq6YY2Rjmheu2oYbbXXpjrhuI12WDRc+B8gmiQ+yuTV60/lcqqyvuj1NQO0BT292y79t&#10;b0330N2bgB7EO81/WuAl6rsqm+pxXQVjsu6/6gLqyTZO+8R3pWnRBaREdp7fxz2/YucIh835SZwe&#10;x1AGDrokXQz08xpqhIdOZzNKQDWLT0NheH09HE3wZDiYoi5iWYjoUQ6osOrQRvaJKft/TD3UrBO+&#10;ABaZuDekKXKaJgBTsRbSvzFCYHOSNF4gLIwPhiOfdkrmRINmFjj/J40vGBmpfJUPlvGNdbdC+2qw&#10;7Z11occLkHyNiwH7CvgsWwnt/vETiQmEwv9wI/ZGyWj0ISKrmPQkRB58jq7S0cq7SpJ4kf7NGfAW&#10;IqKzdOoM6lmNCFk9guY7NaAGiTCcKbHvtk5bbJgVoBvbDDyAEWb4im3oLd9zo214DyEMDIvDMWEo&#10;gTGxDqR0zCEyDIEi6aGJfVviTqu3YqW9zh1cAIjypJVqagXnZ2fPcgh6OIIhfJ/vwyLaSW2Vvmmk&#10;9IWQCsEsZvO5Z8dq2RSoRDjWVOtLaciW4Qj0v+ECPTODUaMK76wWrLgeZMcaGWQILoFduG6hdUOv&#10;r3XxCG1sdBis8CEAodbmNyU9DNWc2l8bZgQl8ouCu3iWHOMtdn5xfLJIYWGmmvVUwxQHVzl1FEqP&#10;4qULk3vTmaaqIVLi01X6M0yhssFG9/gCqmEB48BLfoSC9GxGT9fe6umjtPwDAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD/f6273gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EBvjeSa&#10;tsGxHEJoewqFJoXSm2JtbBNrZSzFdv6+m1Nz3Jlh9k2+mlwrBuxD40lDMlcgkEpvG6o0fO/fHxcg&#10;QjRkTesJNVwwwKq4v8tNZv1IXzjsYiW4hEJmNNQxdpmUoazRmTD3HRJ7R987E/nsK2l7M3K5a+WT&#10;Ui/SmYb4Q2063NRYnnZnp+FjNOM6Td6G7em4ufzunz9/tglq/TCb1ksQEaf4H4YrPqNDwUwHfyYb&#10;RKthkaac1JAqXnD1E/XKyoGVRIEscnm7oPgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;XbTKFvgCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/3+tu94AAAAJAQAADwAAAAAAAAAAAAAAAABSBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 207" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBw4g1vwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgf6H5RVyi6smhGKykVIQco1p0h5f3ReVum/F3Rrtr+8WCj0OM/MNs88n04mRBtdaVpBEMQji&#10;yuqWawWv52L1BMJ5ZI2dZVIwk4P88LDYY6btnU80lr4WAcIuQwWN930mpasaMugi2xMH72YHgz7I&#10;oZZ6wHuAm06mcbyVBlsOCw329NJQ9Vl+GQU8j5syfZudTuSHpO9r916UF6WWj9PzDoSnyf+H/9pH&#10;rSBN1vB7JhwBefgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcOINb8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -2070,51 +2070,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="1D5E74C7" id="Group 202" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:19.7pt;width:512pt;height:.1pt;z-index:-251673600;mso-position-horizontal-relative:page" coordorigin="833,394" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYE/YB+QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JenNqFMMvWFA&#10;txVo9gGKLF8wW9IkJU779SMlO3XTFQO6AHEokyKPDo+Y84tt15KNMLZRMqfJYUyJkFwVjaxy+nN5&#10;c3BKiXVMFqxVUuT0UVh6sfj44bzXmUhVrdpCGAJJpM16ndPaOZ1FkeW16Jg9VFpIcJbKdMzB0lRR&#10;YVgP2bs2SuP4OOqVKbRRXFgLb6+Cky58/rIU3P0oSyscaXMK2Jx/Gv9c4TNanLOsMkzXDR9gsHeg&#10;6Fgjoegu1RVzjKxN8ypV13CjrCrdIVddpMqy4cKfAU6TxHunuTVqrf1Zqqyv9I4moHaPp3en5d83&#10;t0Y/6HsT0IN5p/gvC7xEva6yqR/XVQgmq/6bKqCfbO2UP/i2NB2mgCORref3ccev2DrC4eXxUZzO&#10;Y2gDB1+Sngz08xp6hJtOZzNKwDU7m4fG8Pp62JrgzrAxRV/EslDRoxxQYddBRvaZKft/TD3UTAvf&#10;AItM3BvSFDlN4zNKJOvg+DdGCBQnSeMZwsL6EDjyaadkTjwYZoHzf9L4ipGRyjf5YBlfW3crlO8G&#10;29xZFzRegOV7XAzYl8Bn2bUg988HJCZQCr/DjdgFJWPQp4gsY9KTUHnIOaZKxyifKknik/RvyaC9&#10;oSImS6fJoJ/ViJDVI2i+lQNqsAjDmRJ7tWllUTBLQDfKDDJAEJ7wjdigLa+5MTb8DiUMDIv9MWEo&#10;gTGxCqRo5hAZlkCT9CBiL0t806mNWCrvc3sXAKo8e1s5jYL9MxDT5AzBD1uwhNf5riyinfRWqpum&#10;bX0jWolgQINpoMeqtinQi3isqVaXrSEbhjPQf4Yb9CIMZo0sfLZasOJ6sB1r2mBD9RbohfsWtBvE&#10;vlLFI+jYqDBZ4Z8AjFqZJ0p6mKo5tb/XzAhK2q8SLuNZMsdr7PxifnQCeImZelZTD5McUuXUUeg9&#10;mpcujO61Nk1VQ6XEq0GqLzCGygaV7vEFVMMC5oG3/AwF68WQnq591PO/0uIPAAAA//8DAFBLAwQU&#10;AAYACAAAACEA6162M98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgT&#10;AqUNcaqqAk4VEi0S6m0bb5Oo8TqK3ST9e5wTHHdmNPsmW42mET11rrasIJ5FIIgLq2suFXzv3x8W&#10;IJxH1thYJgVXcrDKb28yTLUd+Iv6nS9FKGGXooLK+zaV0hUVGXQz2xIH72Q7gz6cXSl1h0MoN418&#10;jKK5NFhz+FBhS5uKivPuYhR8DDisk/it355Pm+th//z5s41Jqfu7cf0KwtPo/8Iw4Qd0yAPT0V5Y&#10;O9EoWCRJSCpIlk8gJj+OXoJynJQ5yDyT/xfkvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDYE/YB+QIAAN0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDrXrYz3wAAAAkBAAAPAAAAAAAAAAAAAAAAAFMFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 203" o:spid="_x0000_s1027" style="position:absolute;left:833;top:394;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOgeNUxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsEJfiuY8sejV3KGFoi8t1PoDlst6Cb1sjkuqp7/eFAp9HGbnm511NbhWnKkP1rOC2TQD&#10;QVx7bblRcPx6myxBhIissfVMCq4UoCpHD2sstL/wJ50PsREJwqFABSbGrpAy1IYchqnviJN38r3D&#10;mGTfSN3jJcFdK/Mse5YOLacGgx29Gqq/Dz8uvdEs7MrU5mrnC5pt33dPt3z+odTjeNi8gIg0xP/j&#10;v/ReK8izFfyOSQSQ5R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAOgeNUxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -2380,51 +2380,51 @@
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CE309A" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="000170EF">
       <w:pPr>
         <w:spacing w:before="3" w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="462B3D7D" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="004877F6">
+    <w:p w14:paraId="462B3D7D" w14:textId="43CCEC19" w:rsidR="000170EF" w:rsidRDefault="004877F6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
           <w:tab w:val="left" w:pos="6668"/>
           <w:tab w:val="left" w:pos="9662"/>
         </w:tabs>
         <w:ind w:left="306"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="697237A5" wp14:editId="5DCD96DF">
@@ -2508,51 +2508,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5F883DE0" id="Group 200" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:512pt;height:.1pt;z-index:-251672576;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+4elS+AIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyA2JVLk4SFFn1/sWkm2wthGq5wmRzElQnFdNKrK6Y/V&#10;zadTSqxjqmBSK5HTR2HpxfL9u/O+y0Sqay0LYQg4UTbru5zWznVZFFlei5bZI90JBcpSm5Y5WJoq&#10;KgzrwXsrozSO51GvTdEZzYW1sHsVlHTp/Zel4O57WVrhiMwpYHP+afxzjc9oec6yyrCubvgAg70B&#10;RcsaBUH3rq6YY2Rjmheu2oYbbXXpjrhuI12WDRc+B8gmiQ+yuTV60/lcqqyvuj1NQO0BT292y79t&#10;b0330N2bgB7EO81/WuAl6rsqm+pxXQVjsu6/6gLqyTZO+8R3pWnRBaREdp7fxz2/YucIh835SZwe&#10;x1AGDrokXQz08xpqhIdOZzNKQDVLTkNheH09HE3wZDiYoi5iWYjoUQ6osOrQRvaJKft/TD3UrBO+&#10;ABaZuDekKXKaxgtKFGsh/RsjBDYngeohLIwPhiOfdkrmRINmFjj/J40vGBmpfJUPlvGNdbdC+2qw&#10;7Z11occLkHyNiwH7CvgsWwnt/vETiQmEwv9wI/ZGyWj0ISKrmPQkRB58jq7S0cq7SpJ4kf7NGZQ3&#10;RERn6dQZ1LMaEbJ6BM13akANEmE4U2LfbZ222DArQDe2GXgAI8zwFdvQW77nRtvwHkIYGBaHY8JQ&#10;AmNiHUjpmENkGAJF0kMT+7bEnVZvxUp7nTu4ABDlSSvV1ArOz86e5RD0cARD+D7fh0W0k9oqfdNI&#10;6QshFYJZzOZzz47VsilQiXCsqdaX0pAtwxHof8MFemYGo0YV3lktWHE9yI41MsgQXAK7cN1C64Ze&#10;X+viEdrY6DBY4UMAQq3Nb0p6GKo5tb82zAhK5BcFd/EsOcZb7Pzi+GSRwsJMNeuphikOrnLqKJQe&#10;xUsXJvemM01VQ6TEp6v0Z5hCZYON7vEFVMMCxoGX/AgF6dmMnq691dNHafkHAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDXz4yZ3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJvjeSY&#10;tsGxHEJoewqFJoWSm2JtbBNrZSzFdv6+m1N73Jlh9k2+mlwrBuxD40lDMlMgkEpvG6o0fO/fnxYg&#10;QjRkTesJNVwxwKq4v8tNZv1IXzjsYiW4hEJmNNQxdpmUoazRmTDzHRJ7J987E/nsK2l7M3K5a+Vc&#10;qRfpTEP8oTYdbmosz7uL0/AxmnGdJm/D9nzaXA/758+fbYJaPz5M6yWIiFP8C8MNn9GhYKajv5AN&#10;otWwSFNOakgTXnDzE/XKypGVuQJZ5PL/guIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;fuHpUvgCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA18+Mmd4AAAAJAQAADwAAAAAAAAAAAAAAAABSBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 201" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKAJ2xwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgf6H5RV6S1alpMFmlRIQco1Jkx5f3VeVum/F3Rjtr+8GCj0OM/MNs80n04mRBtdaVhCvIhDE&#10;ldUt1wpOx2K5AeE8ssbOMimYyUGePSy2mGp74wONpa9FgLBLUUHjfZ9K6aqGDLqV7YmD92UHgz7I&#10;oZZ6wFuAm04mUbSWBlsOCw32tGuo+i6vRgHP43OZXGanY/kp6efcfRTlu1JPj9PbKwhPk/8P/7X3&#10;WkESvcD9TDgCMvsFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAigCdscMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
@@ -2748,90 +2748,89 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="00201EE8">
+      <w:r w:rsidR="005D764B">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
         </w:rPr>
-        <w:t>_zn</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00201EE8">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>zn</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E2D16F" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="000170EF">
       <w:pPr>
         <w:spacing w:before="8" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F894DD1" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="004877F6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3398"/>
           <w:tab w:val="left" w:pos="8305"/>
         </w:tabs>
         <w:ind w:left="282"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2923,51 +2922,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6E92532A" id="Group 198" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:512pt;height:.1pt;z-index:-251671552;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJO621+QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1Jb3FqFMMvWFA&#10;txVo9gGKLF8wW9IkJU779SMlO3XTFQO6AHEokyKPDo+Y84tt15KNMLZRMqfJYUyJkFwVjaxy+nN5&#10;c3BGiXVMFqxVUuT0UVh6sfj44bzXmUhVrdpCGAJJpM16ndPaOZ1FkeW16Jg9VFpIcJbKdMzB0lRR&#10;YVgP2bs2SuP4JOqVKbRRXFgLb6+Cky58/rIU3P0oSyscaXMK2Jx/Gv9c4TNanLOsMkzXDR9gsHeg&#10;6Fgjoegu1RVzjKxN8ypV13CjrCrdIVddpMqy4cKfAU6TxHunuTVqrf1Zqqyv9I4moHaPp3en5d83&#10;t0Y/6HsT0IN5p/gvC7xEva6yqR/XVQgmq/6bKqCfbO2UP/i2NB2mgCORref3ccev2DrC4eXJcZwe&#10;xdAGDr4kPR3o5zX0CDedzWaUgGuWnIXG8Pp62JrgzrAxRV/EslDRoxxQYddBRvaZKft/TD3UTAvf&#10;AItM3BvSFDlN42NKJOvg+DdGCBQnSeZzhIX1IXDk007JnHgwzALn/6TxFSMjlW/ywTK+tu5WKN8N&#10;trmzLmi8AMv3uBiwL4HPsmtB7p8PSEygFH6HG7ELSsagTxFZxqQnofKQc0yVjlE+VZLEp+nfkkF7&#10;Q0VMlk6TQT+rESGrR9B8KwfUYBGGMyX2atPKomCWgG6UGWSAIDzhG7FBW15zY2z4HUoYGBb7Y8JQ&#10;AmNiFUjRzCEyLIEm6UHEXpb4plMbsVTe5/YuAFR59rZyGgX7Z/MXZwh+2IIlvM53ZRHtpLdS3TRt&#10;6xvRSgSTxrM00GNV2xToRTzWVKvL1pANwxnoP8MNehEGs0YWPlstWHE92I41bbChegv0wn0L2g1i&#10;X6niEXRsVJis8E8ARq3MEyU9TNWc2t9rZgQl7VcJl3GeHOE1dn5xdHwKeImZelZTD5McUuXUUeg9&#10;mpcujO61Nk1VQ6XEq0GqLzCGygaV7vEFVMMC5oG3/AwF68WQnq591PO/0uIPAAAA//8DAFBLAwQU&#10;AAYACAAAACEA18+Mmd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb43k&#10;mLbBsRxCaHsKhSaFkptibWwTa2UsxXb+vptTe9yZYfZNvppcKwbsQ+NJQzJTIJBKbxuqNHzv358W&#10;IEI0ZE3rCTVcMcCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw8x0SeyffOxP57CtpezNyuWvl&#10;XKkX6UxD/KE2HW5qLM+7i9PwMZpxnSZvw/Z82lwP++fPn22CWj8+TOsliIhT/AvDDZ/RoWCmo7+Q&#10;DaLVsEhTTmpIE15w8xP1ysqRlbkCWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMk7rbX5AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANfPjJneAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 199" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPzOlRxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvC32HMIXeiGZdWdGtUbRQ2hsFfx5g2Iyb0M1k2aS69ukbQejl4cz5zpzFqneNuFAXrGcF41EG&#10;grjy2nKt4HT8GM5AhIissfFMCm4UYLV8flpgqf2V93Q5xFokCIcSFZgY21LKUBlyGEa+JU7e2XcO&#10;Y5JdLXWH1wR3jcyzbCodWk4NBlt6N1R9H35ceqMu7NxU5mYnBY0328/Bbz7ZKfX60q/fQETq4//x&#10;I/2lFeRZAfcxiQBy+QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPzOlRxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Obec</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -3342,51 +3341,51 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6D4861BB" id="Group 215" o:spid="_x0000_s1026" style="position:absolute;margin-left:42.2pt;margin-top:4.65pt;width:512pt;height:24.25pt;z-index:-251635712;mso-position-horizontal-relative:page" coordorigin="833,441" coordsize="10240,485" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9cxfjggMAABgNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu2zAMfR+wfxD0uGH1JbfGqFMMvWFA&#10;txVo9gGKLF8wW/IkJU739aMk23HSFlu7YntpgbqUSVHkIXnknpxuqxJtmFSF4DEOjnyMGKciKXgW&#10;42/Lyw/HGClNeEJKwVmM75jCp4u3b06aOmKhyEWZMInACVdRU8c417qOPE/RnFVEHYmacVCmQlZE&#10;w1JmXiJJA96r0gt9f+o1Qia1FJQpBW/PnRIvrP80ZVR/TVPFNCpjDLFp+5T2uTJPb3FCokySOi9o&#10;GwZ5RhQVKTgc2rs6J5qgtSzuuaoKKoUSqT6iovJEmhaU2Rwgm8A/yOZKinVtc8miJqt7mADaA5ye&#10;7ZZ+2VzJ+ra+kS56EK8F/a4AF6+ps2ioN+vMGaNV81kkUE+y1sImvk1lZVxASmhr8b3r8WVbjSi8&#10;nE78cOxDGSjoRv5sPpu4AtAcqmS2HY9GGIFyPA46zUW7OTB73dbxsd3nkcidaiNtIzOVb8N0ImRw&#10;I1GRxDgMQ4w4qSBsiywKJ7YBDvM0VXwpHO4l1GExSCfsUn0SCHbXoxDANKldw6i/a5jbnNTM9qEy&#10;DdHDCbVycF5KxsyMAqK2bk1tDbu2UsOeGmiMmYLW+203/TGKPR4komulr5iwTUk210q7UU9Asq2e&#10;tLEvoanSqoSpf/8B+QiOMr8tMfRGQWf0zkNLHzXI1a/12bmC/hq4CgJ/Fj7kDHBzZsZZOHQG8Wdd&#10;hCTvgqZb3kYNEiKGWn07dLVQZmqWEF03beABjEyGj9i6AbON39m6v+0REjjzkC0lRsCWKwdKTbSJ&#10;zBxhRNQA79vZNG8qsWFLYXX6gAfglJ225EMr2D+a7+Xg9LDFHAFc5AR7rIl2UFsuLouytIUouQkm&#10;9Eehg0eJskiM1sSjZLY6KyXaEHMV2B+TD3jbMwPK5Yn1ljOSXLSyJkXpZLAvAV6gHNe7hmRUtBLJ&#10;HfSxFO6CgQsRhFzInxg1cLnEWP1YE8kwKj9xGMZ5MDZcpu1iPJlBvEgONauhhnAKrmKsMdTeiGfa&#10;3WDrWhZZDicFthu4+AhsnBam0218Lqp2AXxgpT1ytER3jycn026wW54Mpgaqf8GT83DsuuwJPNnv&#10;ofkDl8X/58nJrINzx5PBzCE6YENoxJfiyR6Rx1CELu4u7OEsvfIk8EzLqa88+cqT8BXYciZ8foO0&#10;930/XFur3T80i18AAAD//wMAUEsDBBQABgAIAAAAIQARTZF73wAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8JAEIXvJv6HzZh4k20FtNZuCSHqiZAIJoTb0B3ahu5s013a8u9dTnp8817e+yZb&#10;jKYRPXWutqwgnkQgiAuray4V/Ow+nxIQziNrbCyTgis5WOT3dxmm2g78Tf3WlyKUsEtRQeV9m0rp&#10;iooMuoltiYN3sp1BH2RXSt3hEMpNI5+j6EUarDksVNjSqqLivL0YBV8DDstp/NGvz6fV9bCbb/br&#10;mJR6fBiX7yA8jf4vDDf8gA55YDraC2snGgXJbBaSCt6mIG52HCXhcFQwf01A5pn8/0D+CwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD1zF+OCAwAAGA0AAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABFNkXvfAAAACAEAAA8AAAAAAAAAAAAAAAAA3AUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADoBgAAAAA=&#10;">
                 <v:group id="Group 250" o:spid="_x0000_s1027" style="position:absolute;left:833;top:441;width:10240;height:2" coordorigin="833,441" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEypysxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviWyXhuBGCSE0pQdTiB0ovS3WxjaxVsZS/PP2VaHQ4zAz3zDb/WRaMVDvGssK4lUE&#10;gri0uuFKwaU4LTcgnEfW2FomBTM52O8eFltMtR35TEPuKxEg7FJUUHvfpVK6siaDbmU74uBdbW/Q&#10;B9lXUvc4BrhpZRJFa2mw4bBQY0fHmspbfjcK3kccD8/x25Ddrsf5u3j5/MpiUurpcTq8gvA0+f/w&#10;X/tDK0iSBH7PhCMgdz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARMqcrMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 251" o:spid="_x0000_s1028" style="position:absolute;left:833;top:441;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAk3IjexQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsEJfiua8w6KnUdpCsS8Vqv6A5bJegpfNcUn19Nc3gtDHYXa+2Vmue9eIM3XBelYwGWcg&#10;iCuvLdcKDvvP0QxEiMgaG8+k4EoB1qvB0xJL7S/8Q+ddrEWCcChRgYmxLaUMlSGHYexb4uQdfecw&#10;JtnVUnd4SXDXyDzLXqVDy6nBYEsfhqrT7telN+qpnZvKXG0xpcn79+bllhdbpZ6H/dsCRKQ+/h8/&#10;0l9aQZ4XcB+TCCBXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAk3IjexQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 216" o:spid="_x0000_s1029" style="position:absolute;left:833;top:924;width:10240;height:2" coordorigin="833,924" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBj9+nSxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvhf6H5RVya1ZTlGKzEQltySEUYgqlt4f7ohL3rbhbNf8+GyjkOMzMN8w6n00nRhpca1lBvIxA&#10;EFdWt1wr+D5+PL+CcB5ZY2eZFFzIQb55fFhjpu3EBxpLX4sAYZehgsb7PpPSVQ0ZdEvbEwfvZAeD&#10;PsihlnrAKcBNJ1dRlEqDLYeFBnvaNlSdyz+j4HPCqXiJ38f9+bS9/B6Tr599TEotnubiDYSn2d/D&#10;/+2dVrBKUridCUdAbq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY/fp0sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 217" o:spid="_x0000_s1030" style="position:absolute;left:833;top:924;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAD4f2gxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EIvJZHj4Py4UUJaKOklgfw8wGJtLVFrZSw1cfr0UaHQ4zA73+ws171rxIW6YD0rGI8y&#10;EMSV15ZrBefT+3AOIkRkjY1nUnCjAOvV4GGJpfZXPtDlGGuRIBxKVGBibEspQ2XIYRj5ljh5n75z&#10;GJPsaqk7vCa4a2SeZVPp0HJqMNjSm6Hq6/jt0ht1YRemMjc7KWj8uts+/+STvVJPj/3mBUSkPv4f&#10;/6U/tIK8mMHvmEQAuboDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA+H9oMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="338BC40A" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="000170EF">
       <w:pPr>
         <w:spacing w:before="2" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
@@ -3530,51 +3529,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="0BF338D6" id="Group 159" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251669504;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8Nb5C9wIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZVLk4eEl5xe7VpKtMLbRKqfJUUyJUFwXjapy+mN1&#10;8+mUEuuYKpjUSuT0UVh6sXz/7rzvMpHqWstCGAJOlM36Lqe1c10WRZbXomX2SHdCgbLUpmUOjqaK&#10;CsN68N7KKI3jedRrU3RGc2EtvL0KSrr0/stScPe9LK1wROYUsDn/NP65xme0PGdZZVhXN3yAwd6A&#10;omWNgqB7V1fMMbIxzQtXbcONtrp0R1y3kS7LhgufA2STxAfZ3Bq96XwuVdZX3Z4moPaApze75d+2&#10;t6Z76O5NQA/ineY/LfAS9V2VTfV4roIxWfdfdQH1ZBunfeK70rToAlIiO8/v455fsXOEw8v5SZwe&#10;x1AGDrokXQz08xpqhJdOZzNKQDWLT0NheH09XE3wZriYoi5iWYjoUQ6osOrQRvaJKft/TD3UrBO+&#10;ABaZuDekKQD5fE6JYi2kf2OEwOYkydwng/HBcOTTTsmcaNDMAuf/pPEFIyOVr/LBMr6x7lZoXw22&#10;vbMu9HgBkq9xMWBfAZ9lK6HdP34iMYFQ+B0mYm+UjEYfIrKKSU9C5MHn6CodrbyrJIkX6d+cQXlD&#10;RHSWTp1BPasRIatH0HynBtQgEYY7Jfbd1mmLDbMCdGObgQcwwgxfsQ295cs02obfIYSBZXG4Jgwl&#10;sCbWgZSOOUSGIVAkPbSCb0t80+qtWGmvcwcDAFGetFJNreD+7OxZDkEPVzCE7/N9WEQ7qa3SN42U&#10;vhBSIZjFDBoTEVgtmwKV/mCq9aU0ZMtwBfrPMEDPzGDVqMI7qwUrrgfZsUYGGYJLYBfGLbRumLW1&#10;Lh6hjY0OixX+CECotflNSQ9LNaf214YZQYn8omAWz5JjnGLnD8cnixQOZqpZTzVMcXCVU0eh9Che&#10;urC5N51pqhoiJT5dpT/DFiobbHSPL6AaDrAOvORXKEjPdvT07K2e/pSWfwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAP9/rbveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+N5Jq2&#10;wbEcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3PcmWH2Tb6aXCsG7EPjSUMyVyCQSm8bqjR8798fFyBC&#10;NGRN6wk1XDDAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPcdEntH3zsT+ewraXszcrlr5ZNS&#10;L9KZhvhDbTrc1Fiedmen4WM04zpN3obt6bi5/O6fP3+2CWr9MJvWSxARp/gfhis+o0PBTAd/JhtE&#10;q2GRppzUkCpecPUT9crKgZVEgSxyebug+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8&#10;Nb5C9wIAANwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD/f6273gAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 160" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjtrz2wQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LCL3pRilBYjYigtCraas9TrNjNpidDdk1Jv313UKht3m8z8l3o23FQL1vHCtYLRMQxJXT&#10;DdcK3t+Oiw0IH5A1to5JwUQedsXTLMdMuwefaChDLWII+wwVmBC6TEpfGbLol64jjtzV9RZDhH0t&#10;dY+PGG5buU6SVFpsODYY7OhgqLqVd6uAp+GlXF8mr1fyS9L3uf08lh9KPc/H/RZEoDH8i//crzrO&#10;T1P4fSZeIIsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOO2vPbBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -3818,51 +3817,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6DFD2563" id="Group 157" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251668480;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd7Nfu+AIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JWnSGk2KoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKduumJAFyAOZVLk4eEl5xe7tiFbYWyt5IImxzElQnKV17Jc0J+r&#10;m6NTSqxjMmeNkmJBH4WlF8uPH847nYlUVarJhSHgRNqs0wtaOaezKLK8Ei2zx0oLCcpCmZY5OJoy&#10;yg3rwHvbRGkcz6JOmVwbxYW18PYqKOnS+y8Kwd2PorDCkWZBAZvzT+Ofa3xGy3OWlYbpquY9DPYO&#10;FC2rJQTdu7pijpGNqV+5amtulFWFO+aqjVRR1Fz4HCCbJD7I5taojfa5lFlX6j1NQO0BT+92y79v&#10;b41+0PcmoAfxTvFfFniJOl1mYz2ey2BM1t03lUM92cYpn/iuMC26gJTIzvP7uOdX7Bzh8HJ2EqfT&#10;GMrAQZek855+XkGN8NLpZEIJqCbxaSgMr677qwneDBdT1EUsCxE9yh4VVh3ayD4zZf+PqYeKaeEL&#10;YJGJe0PqHJDPppRI1kL6N0YIbE6SnHjIGB8MBz7tmMyRBs0scP5PGl8xMlD5Jh8s4xvrboXy1WDb&#10;O+tCj+cg+RrnPfYV8Fm0DbT75yMSEwiF334i9kbJYPQpIquYdCRE7n0OrtLByrtKknie/s0ZlDdE&#10;RGfp2BnUsxwQsmoAzXeyRw0SYbhTYt9tWllsmBWgG9oMPIARZviGbegt33ODbfjtQxhYFodrwlAC&#10;a2IdSNHMITIMgSLpoBV8W+KbVm3FSnmdOxgAiPKsbeTYCu5Pzl7kEPRwBUP4Pt+HRbSj2kp1UzeN&#10;L0QjEcx8Mpt5dqxq6hyVCMeacn3ZGLJluAL9px+gF2awamTunVWC5de97FjdBBmCN8AujFto3TBr&#10;a5U/QhsbFRYr/BGAUCnzREkHS3VB7e8NM4KS5quEWTxLpjjFzh+mJ/MUDmasWY81THJwtaCOQulR&#10;vHRhc2+0qcsKIiU+Xam+wBYqamx0jy+g6g+wDrzkVyhIL3b0+Oytnv+Uln8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD/f6273gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EBvjeSa&#10;tsGxHEJoewqFJoXSm2JtbBNrZSzFdv6+m1Nz3Jlh9k2+mlwrBuxD40lDMlcgkEpvG6o0fO/fHxcg&#10;QjRkTesJNVwwwKq4v8tNZv1IXzjsYiW4hEJmNNQxdpmUoazRmTD3HRJ7R987E/nsK2l7M3K5a+WT&#10;Ui/SmYb4Q2063NRYnnZnp+FjNOM6Td6G7em4ufzunz9/tglq/TCb1ksQEaf4H4YrPqNDwUwHfyYb&#10;RKthkaac1JAqXnD1E/XKyoGVRIEscnm7oPgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;XezX7vgCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/3+tu94AAAAJAQAADwAAAAAAAAAAAAAAAABSBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 158" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8KIcawAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNFRGppkUEwat1193j2IxtsZmUJtbWX79ZWNjbPN7n7NLe1KKj1lWWFSzmEQji3OqK&#10;CwUfl+NsA8J5ZI21ZVIwkIM0GY92GGv74jN1mS9ECGEXo4LS+yaW0uUlGXRz2xAH7m5bgz7AtpC6&#10;xVcIN7VcRtFaGqw4NJTY0KGk/JE9jQIeulW2/BqcXsibpPe1/j5mn0pNJ/1+C8JT7//Ff+6TDvPX&#10;K/h9Jlwgkx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfCiHGsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -4131,51 +4130,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5DCF12B0" id="Group 153" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:19.7pt;width:512pt;height:.1pt;z-index:-251666432;mso-position-horizontal-relative:page" coordorigin="833,394" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALet/c9gIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVelu2zAM/j9g7yDo54bVR3oaTYqhFwZ0&#10;W4FmD6DI8oHJkiYpcbqnHynZqZuuGNAFiEOZFPnx45Hzi20nyUZY12o1p9lBSolQXJetquf0x/Lm&#10;0yklzjNVMqmVmNNH4ejF4v27894UIteNlqWwBJwoV/RmThvvTZEkjjeiY+5AG6FAWWnbMQ9HWyel&#10;ZT1472SSp+lx0mtbGqu5cA7eXkUlXQT/VSW4/15VTngi5xSw+fC04bnCZ7I4Z0VtmWlaPsBgb0DR&#10;sVZB0J2rK+YZWdv2hauu5VY7XfkDrrtEV1XLRcgBssnSvWxurV6bkEtd9LXZ0QTU7vH0Zrf82+bW&#10;mgdzbyN6EO80/+mAl6Q3dTHV47mOxmTVf9Ul1JOtvQ6JbyvboQtIiWwDv487fsXWEw4vj4/S/DCF&#10;MnDQZfnJQD9voEZ46XQ2owRUs7PDWBjeXA9XM7wZL+aoS1gRIwaUAyqsOrSRe2LK/R9TDw0zIhTA&#10;IRP3lrQlID8GJIp1kP6NFQKbk2RHATLGB8ORTzclc6JBMwec/5PGF4yMVL7KByv42vlboUM12ObO&#10;+djjJUihxuWAfQlZVJ2Edv/4iaQEQuF3mIidUTYafUjIMiU9iZEHn6OrfLQKrrIsPcn/5gzKGyOi&#10;s3zqDOpZjwhZM4LmWzWgBokw3Clp6DajHTbMEtCNbQYewAgzfMU29lboudE2/g4hLCyL/TVhKYE1&#10;sYqkGOYRGYZAkfTQCqEt8U2nN2Kpg87vDQBEedJKNbWC+7OzZzlEPVzBEKHPd2ER7aS2St+0UoZC&#10;SIVg8nSWR3qclm2JWsTjbL26lJZsGO7A8Bkm6JkZ7BpVBm+NYOX1IHvWyihDdAn0wrzF3o3DttLl&#10;I/Sx1XGzwj8BCI22vynpYavOqfu1ZlZQIr8oGMaz7BDH2IfD4dEJ4CV2qllNNUxxcDWnnkLtUbz0&#10;cXWvjW3rBiJloRuU/gxrqGqx0wO+iGo4wD4IUtihID1b0tNzsHr6V1r8AQAA//8DAFBLAwQUAAYA&#10;CAAAACEA6162M98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgTAqUN&#10;caqqAk4VEi0S6m0bb5Oo8TqK3ST9e5wTHHdmNPsmW42mET11rrasIJ5FIIgLq2suFXzv3x8WIJxH&#10;1thYJgVXcrDKb28yTLUd+Iv6nS9FKGGXooLK+zaV0hUVGXQz2xIH72Q7gz6cXSl1h0MoN418jKK5&#10;NFhz+FBhS5uKivPuYhR8DDisk/it355Pm+th//z5s41Jqfu7cf0KwtPo/8Iw4Qd0yAPT0V5YO9Eo&#10;WCRJSCpIlk8gJj+OXoJynJQ5yDyT/xfkvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAL&#10;et/c9gIAAN0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDrXrYz3wAAAAkBAAAPAAAAAAAAAAAAAAAAAFAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 154" o:spid="_x0000_s1027" style="position:absolute;left:833;top:394;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZQc4VxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvC75DmII3pWZVlLo1ihWkvangzwMMm+kmdDNZNqmuPn3notC7Ocz5zpxZrvvQqAt1yUc2MB4V&#10;oIiraD3XBs6n3fMLqJSRLTaRycCNEqxXg4clljZe+UCXY66VhHAq0YDLuS21TpWjgGkUW2LZfcUu&#10;YBbZ1dp2eJXw0OhJUcx1QM9ywWFLW0fV9/EnSI165heucjc/ndH47fP96T6Z7o0ZPvabV1CZ+vxv&#10;/qM/rHBzqS/PyAR69QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZQc4VxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -4700,51 +4699,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>zás</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>tupce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25587657" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="000170EF">
       <w:pPr>
         <w:spacing w:before="3" w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC09DEE" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="004877F6">
+    <w:p w14:paraId="4DC09DEE" w14:textId="09EB0B1D" w:rsidR="000170EF" w:rsidRDefault="004877F6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
           <w:tab w:val="left" w:pos="6668"/>
           <w:tab w:val="left" w:pos="9662"/>
         </w:tabs>
         <w:ind w:left="306"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B6BDC44" wp14:editId="13EDDF51">
@@ -4828,51 +4827,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="1DC17BC6" id="Group 151" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:-3.05pt;width:512pt;height:.1pt;z-index:-251665408;mso-position-horizontal-relative:page" coordorigin="833,-61" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMvEZq+AIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JU3SGk2KoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKduumJAFyAOZVLk4eEl5xe7tiFbYWyt5IImxzElQnKV17Jc0J+r&#10;m6NTSqxjMmeNkmJBH4WlF8uPH847nYlUVarJhSHgRNqs0wtaOaezKLK8Ei2zx0oLCcpCmZY5OJoy&#10;yg3rwHvbRGkcz6JOmVwbxYW18PYqKOnS+y8Kwd2PorDCkWZBAZvzT+Ofa3xGy3OWlYbpquY9DPYO&#10;FC2rJQTdu7pijpGNqV+5amtulFWFO+aqjVRR1Fz4HCCbJD7I5taojfa5lFlX6j1NQO0BT+92y79v&#10;b41+0PcmoAfxTvFfFniJOl1mYz2ey2BM1t03lUM92cYpn/iuMC26gJTIzvP7uOdX7Bzh8HI2jdOT&#10;GMrAQZek855+XkGN8NLpZEIJqI5mSSgMr677qwneDBdT1EUsCxE9yh4VVh3ayD4zZf+PqYeKaeEL&#10;YJGJe0PqHJBPoaklayH9GyMENidJph4WxgfDgU87JnOkQTMLnP+TxleMDFS+yQfL+Ma6W6F8Ndj2&#10;zrrQ4zlIvsZ5j30FfBZtA+3++YjEBELht5+IvVEyGH2KyComHQmRe5+Dq3Sw8q6SJJ6nf3MG5Q0R&#10;0Vk6dgb1LAeErBpA853sUYNEGO6U2HebVhYbZgXohjYDD2CEGb5hG3rL99xgG377EAaWxeGaMJTA&#10;mlgHUjRziAxDoEg6aAXflvimVVuxUl7nDgYAojxrGzm2gvuTsxc5BD1cwRC+z/dhEe2otlLd1E3j&#10;C9FIBDOfzGaeHauaOkclwrGmXF82hmwZrkD/6QfohRmsGpl7Z5Vg+XUvO1Y3QYbgDbAL4xZaN8za&#10;WuWP0MZGhcUKfwQgVMo8UdLBUl1Q+3vDjKCk+SphFs+SE5xi5w8n03kKBzPWrMcaJjm4WlBHofQo&#10;XrqwuTfa1GUFkRKfrlRfYAsVNTa6xxdQ9QdYB17yKxSkFzt6fPZWz39Kyz8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCiaoQi3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq96SYN&#10;Wo3ZiEjbkxTUQultzY5JMDsbsmsS/33HU3uc9x5vvpetR9uIHjtfO1IQTyMQSIUzNZUKvo7vkwUI&#10;HzQZ3ThCBTf0sM4fHzKdGjfQHvtDKAWXkE+1giqENpXSFxVa7aeuRWLv7DqrA59dKU2nBy63jXyJ&#10;orm0uib+UOkWtxUWl8PVKvgY9LBJ4rd+dzlvbz/H2ef3Lkalnp/GzQpEwDH8heGOz+iQM9PJXcl4&#10;0ShYJAknFUzmMYi7H0evrJxYmS1B5pn8vyD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AEy8Rmr4AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKJqhCLfAAAACQEAAA8AAAAAAAAAAAAAAAAAUgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 152" o:spid="_x0000_s1027" style="position:absolute;left:833;top:-61;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzCUeixAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaPYIqmbIILg1bRVj9PsNAnNzobsGpP++s6h0NsM781732zz0bVqoD40ng0sFwko&#10;4tLbhisD72+Hpw2oEJEttp7JwEQB8mz2sMXU+jufaChipSSEQ4oG6hi7VOtQ1uQwLHxHLNqX7x1G&#10;WftK2x7vEu5avUqSF+2wYWmosaN9TeV3cXMGeBrWxeoyBbvUn5p+zu31UHwY8zgfd6+gIo3x3/x3&#10;fbSC/yy08oxMoLNfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMJR6LEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="279CEC43" wp14:editId="4A2084E8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -4951,51 +4950,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5A2EAB1E" id="Group 149" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.95pt;width:512pt;height:.1pt;z-index:-251664384;mso-position-horizontal-relative:page" coordorigin="833,319" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsBUiG+AIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JU3SGk2KoTcM&#10;6LYCzT5AkeULJkuepMRpv36kZKduumJAFyAOZVLk4eEl5xe7RpKtMLbWakGT45gSobjOa1Uu6M/V&#10;zdEpJdYxlTOplVjQR2HpxfLjh/OuzUSqKy1zYQg4UTbr2gWtnGuzKLK8Eg2zx7oVCpSFNg1zcDRl&#10;lBvWgfdGRmkcz6JOm7w1mgtr4e1VUNKl918UgrsfRWGFI3JBAZvzT+Ofa3xGy3OWlYa1Vc17GOwd&#10;KBpWKwi6d3XFHCMbU79y1dTcaKsLd8x1E+miqLnwOUA2SXyQza3Rm9bnUmZd2e5pAmoPeHq3W/59&#10;e2vah/beBPQg3mn+ywIvUdeW2ViP5zIYk3X3TedQT7Zx2ie+K0yDLiAlsvP8Pu75FTtHOLycTeP0&#10;JIYycNAl6bynn1dQI7x0OplQAqpJchYKw6vr/mqCN8PFFHURy0JEj7JHhVWHNrLPTNn/Y+qhYq3w&#10;BbDIxL0hdQ7IpzNKFGsg/RsjBDYnSaY+GYwPhgOfdkzmSINmFjj/J42vGBmofJMPlvGNdbdC+2qw&#10;7Z11ocdzkHyN8x77CvgsGgnt/vmIxARC4befiL1RMhh9isgqJh0JkXufg6t0sPKukiSep39zBuUN&#10;EdFZOnYG9SwHhKwaQPOd6lGDRBjulNh3W6stNswK0A1tBh7ACDN8wzb0li/TYBt++xAGlsXhmjCU&#10;wJpYB1Ja5hAZhkCRdNAKvi3xTaO3YqW9zh0MAER51ko1toL7k7MXOQQ9XMEQvs/3YRHtqLZK39RS&#10;+kJIhWDmk9nMs2O1rHNUIhxryvWlNGTLcAX6Tz9AL8xg1ajcO6sEy6972bFaBhmCS2AXxi20bpi1&#10;tc4foY2NDosV/ghAqLR5oqSDpbqg9veGGUGJ/KpgFs+SE5xi5w8n03kKBzPWrMcapji4WlBHofQo&#10;XrqwuTetqcsKIiU+XaW/wBYqamx0jy+g6g+wDrzkVyhIL3b0+Oytnv+Uln8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCQWJ7O3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqONG&#10;QAlxqqoCThVSWyTEzY23SdR4HcVukv492xMcd2Y0+yZfTq4VA/ah8aRBzRIQSKW3DVUavvbvDwsQ&#10;IRqypvWEGi4YYFnc3uQms36kLQ67WAkuoZAZDXWMXSZlKGt0Jsx8h8Te0ffORD77StrejFzuWjlP&#10;kifpTEP8oTYdrmssT7uz0/AxmnGVqrdhczquLz/7x8/vjUKt7++m1SuIiFP8C8MVn9GhYKaDP5MN&#10;otWwSFNOakjVC4irr5JnVg6szBXIIpf/FxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOwFSIb4AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJBYns7fAAAACQEAAA8AAAAAAAAAAAAAAAAAUgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 150" o:spid="_x0000_s1027" style="position:absolute;left:833;top:319;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAt2nZLwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjebKqssXaOIIHjdqrt7nG3GtthMShNr6683guBtHu9zluvOVKKlxpWWFUyjGARxZnXJ&#10;uYLjYTf5BOE8ssbKMinoycF6NRwsMdH2xt/Upj4XIYRdggoK7+tESpcVZNBFtiYO3Nk2Bn2ATS51&#10;g7cQbio5i+OFNFhyaCiwpm1B2SW9GgXctx/p7Ld3eir/Jd1/qr9delJqPOo2XyA8df4tfrn3Osyf&#10;L+D5TLhArh4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALdp2S8AAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
@@ -5191,90 +5190,89 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="00201EE8">
+      <w:r w:rsidR="005D764B">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
         </w:rPr>
-        <w:t>_zn</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00201EE8">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>zn</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71778162" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="000170EF">
       <w:pPr>
         <w:spacing w:before="8" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10AB8936" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3398"/>
           <w:tab w:val="left" w:pos="8305"/>
         </w:tabs>
         <w:ind w:left="282"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5551,51 +5549,51 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="1C3969ED" id="Group 116" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.7pt;margin-top:3.5pt;width:512pt;height:30.7pt;z-index:-251633664;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,484" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOXALsdgMAABgNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tO3DAQfa/Uf7Dy2KrksgssEQuquKkS&#10;bZHYfoDXcS5qYru2d7P06ztjJyEsoBZ6ewGJMM6MxzNnZo7D4fGmqcmaa1NJMQ/inSggXDCZVaKY&#10;B18W5+9mATGWiozWUvB5cMNNcHz0+tVhq1KeyFLWGdcEnAiTtmoelNaqNAwNK3lDzY5UXIAyl7qh&#10;Fpa6CDNNW/De1GESRXthK3WmtGTcGHh76pXBkfOf55zZz3luuCX1PIDYrHtq91ziMzw6pGmhqSor&#10;1oVBnxFFQysBhw6uTqmlZKWre66aimlpZG53mGxCmecV4y4HyCaOtrK50HKlXC5F2hZqgAmg3cLp&#10;2W7Zp/WFVtfqSvvoQbyU7KsBXMJWFelYj+vCG5Nl+1FmUE+6stIlvsl1gy4gJbJx+N4M+PKNJQxe&#10;7u1GyTSCMjDQTWYHe/HUF4CVUCXcNptMAoLKeNZrzrrNMe71W6czty+kqT/VRdpFhpXvwvQiZHCl&#10;SZVBdybgXNAGwnbIkni6j6ds54lV/FM43Euox2KUTtKn+iQQ3K5HIYBpMrcNY36vYa5LqrjrQ4MN&#10;McA57eE815zjjAKirm6tcoZ9W5lxT400aGag9X7aTb+M4oAHTdnK2AsuXVPS9aWxftQzkFyrZ10r&#10;LKCp8qaGqX/7jkQEjsJfX5JiMIp7ozchWUSkJb5+nc/eVdJbOVdxHO0nDzmDNvQnorNk7AziL/oI&#10;adkHzTaiixokQpFaIzd0ShqcmgVE108beAAjzPARWz9gjvl6W/+3O0IDZ26zpQ4IsOXSg6Koxcjw&#10;CBRJC5PlZhPfNHLNF9Lp7BYPwCm32lqMrWD/5OBODl4PW/AI4CIvuGMx2lFthTyv6toVohYYTBJN&#10;Eg+PkXWVoRbjMbpYntSarCleBe4H8wFvd8yAckXmvJWcZmedbGlVexnsa4AXKMf3LtKHSZcyu4E+&#10;1tJfMHAhglBK/T0gLVwu88B8W1HNA1J/EDCMB/EUucy6xXR3H+IleqxZjjVUMHA1D2wAtUfxxPob&#10;bKV0VZRwUuy6Qcj3wMZ5hZ3u4vNRdQvgAyfdIUdHdAMD9oO9u82T8T/jyRlcDw79J/DksIeVD1wW&#10;/58ndx/gSX+//S2eHBB5DEXo4v7CHs/SC08Cz3Sc+sKTLzwJX4EdZ8LnN0h3vu/Ha2d1+w/N0Q8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyCJmg3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqGNoSxSyqaoKOFVItEiImxtvk6jxOordJP173BMcd2Y0+yZfTbYVA/W+cYygZgkI&#10;4tKZhiuEr/3bQwrCB81Gt44J4UIeVsXtTa4z40b+pGEXKhFL2GcaoQ6hy6T0ZU1W+5nriKN3dL3V&#10;IZ59JU2vx1huW/mYJEtpdcPxQ6072tRUnnZni/A+6nH9pF6H7em4ufzsFx/fW0WI93fT+gVEoCn8&#10;heGKH9GhiEwHd2bjRYuQqnlMIjzHRVdbJYsoHBCW6Rxkkcv/A4pfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAE5cAux2AwAAGA0AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALIImaDfAAAACAEAAA8AAAAAAAAAAAAAAAAA0AUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAADcBgAAAAA=&#10;">
                 <v:group id="Group 147" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwo1hLwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNqyjSNYrIrniQBevCsrehGdtiMylNbOu/NwuCt3m8z1lve1OJlhpXWlYQTyMQxJnV&#10;JecKfi5fkxUI55E1VpZJwYMcbDfDwRoTbTs+U5v6XIQQdgkqKLyvEyldVpBBN7U1ceCutjHoA2xy&#10;qRvsQrip5CyKltJgyaGhwJr2BWW39G4UHDrsdvP4sz3drvvH32Xx/XuKSanxqN99gPDU+7f45T7q&#10;MH82h/9nwgVy8wQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwo1hLwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 148" o:spid="_x0000_s1028" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwEHHWxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfhf5DmIIvRbOu3aKrUaog7UsLVT9g2Iyb4GaybFJd+/VNoeDbDPeeO3eW69414kJdsJ4VTMYZ&#10;COLKa8u1guNhN5qBCBFZY+OZFNwowHr1MFhiqf2Vv+iyj7VIIRxKVGBibEspQ2XIYRj7ljhpJ985&#10;jGntaqk7vKZw18g8y16kQ8vpgsGWtoaq8/7bpRp1YeemMjc7LWiy+Xh7+smnn0oNH/vXBYhIfbyb&#10;/+l3nbj8Gf6eSRPI1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcBBx1sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 117" o:spid="_x0000_s1029" style="position:absolute;left:833;top:800;width:10240;height:2" coordorigin="833,800" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCopSs2wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXhrNlEskrqGIFY8SKFGkN6G7JgEs7Mhu03iv3cLhd7m8T5nnU2mFQP1rrGsIIliEMSl&#10;1Q1XCs7Fx+sKhPPIGlvLpOBODrLN89MaU21H/qLh5CsRQtilqKD2vkuldGVNBl1kO+LAXW1v0AfY&#10;V1L3OIZw08p5HL9Jgw2Hhho72tZU3k4/RsF+xDFfJLvheLtu79/F8vNyTEip2cuUv4PwNPl/8Z/7&#10;oMP85QJ+nwkXyM0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqKUrNsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 118" o:spid="_x0000_s1030" style="position:absolute;left:833;top:800;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAoFgKrxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfhf5DmEJfRLNqt+hqlFaQ9qWFrn7AsBk3wc1k2aS69uubguDbDPeeO3dWm9414kxdsJ4VTMYZ&#10;COLKa8u1gsN+N5qDCBFZY+OZFFwpwGb9MFhhof2Fv+lcxlqkEA4FKjAxtoWUoTLkMIx9S5y0o+8c&#10;xrR2tdQdXlK4a+Q0y16kQ8vpgsGWtoaqU/njUo06twtTmaud5TR5+3wf/k5nX0o9PfavSxCR+ng3&#10;3+gPnbj8Gf6fSRPI9R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKBYCq8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FB35BB" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="000170EF">
       <w:pPr>
         <w:spacing w:before="2" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
@@ -5739,51 +5737,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="0CA5569F" id="Group 114" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251662336;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBM4kb9wIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JW3SGk2KoTcM&#10;6LYCzT5AkeULJkuepMRpv36kZCduumJAFyA2JVLk4SFFX1xuG0k2wthaqzlNjmNKhOI6r1U5pz+X&#10;t0dnlFjHVM6kVmJOn4Sll4uPHy66NhOprrTMhSHgRNmsa+e0cq7NosjySjTMHutWKFAW2jTMwdKU&#10;UW5YB94bGaVxPI06bfLWaC6shd3roKQL778oBHc/isIKR+ScAjbnn8Y/V/iMFhcsKw1rq5r3MNg7&#10;UDSsVhB05+qaOUbWpn7lqqm50VYX7pjrJtJFUXPhc4Bskvggmzuj163Ppcy6st3RBNQe8PRut/z7&#10;5s60j+2DCehBvNf8lwVeoq4ts7Ee12UwJqvum86hnmzttE98W5gGXUBKZOv5fdrxK7aOcNicnsbp&#10;SQxl4KBL0llPP6+gRnjobDKhBFST+CwUhlc3/dEET4aDKeoiloWIHmWPCqsObWT3TNn/Y+qxYq3w&#10;BbDIxIMhdY7IE0oUayD9WyMENidJklOEhfHBcODTjskcadDMAuf/pPEVIwOVb/LBMr627k5oXw22&#10;ubcu9HgOkq9x3mNfAp9FI6HdPx+RmEAo/Pc3YmcEqQajTxFZxqQjIXLvc3CVDlbeVZLEs/RvzqC8&#10;e2fp2BnUsxwQsmoAzbeqRw0SYThTYt9trbbYMEtAN7QZeAAjzPAN29BbvucG2/DuQxgYFodjwlAC&#10;Y2IVSGmZQ2QYAkXSQSv4tsSdRm/EUnudO7gAEGWvlWpsBecn5y9yCHo4giF8n+/CItpRbZW+raX0&#10;hZAKwcwm06lnx2pZ56hEONaUqytpyIbhCPS//gK9MINRo3LvrBIsv+llx2oZZAgugV24bqF1Q6+v&#10;dP4EbWx0GKzwIQCh0uaZkg6G6pza32tmBCXyq4K7eJ6c4C12fnFyOkthYcaa1VjDFAdXc+oolB7F&#10;Kxcm97o1dVlBpMSnq/QXmEJFjY3u8QVU/QLGgZf8CAXpxYwer73V/qO0+AMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAP9/rbveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+N5Jq2&#10;wbEcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3PcmWH2Tb6aXCsG7EPjSUMyVyCQSm8bqjR8798fFyBC&#10;NGRN6wk1XDDAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPcdEntH3zsT+ewraXszcrlr5ZNS&#10;L9KZhvhDbTrc1Fiedmen4WM04zpN3obt6bi5/O6fP3+2CWr9MJvWSxARp/gfhis+o0PBTAd/JhtE&#10;q2GRppzUkCpecPUT9crKgZVEgSxyebug+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDB&#10;M4kb9wIAANwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD/f6273gAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 115" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6NZ1CvwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNW2SRahQRBK/WXXePYzO2xWZSmlhbf71ZWNjbPN7nrLe9qUVHrassK4jnEQji3OqK&#10;CwWf58NsCcJ5ZI21ZVIwkIPtZjxaY6rtk0/UZb4QIYRdigpK75tUSpeXZNDNbUMcuJttDfoA20Lq&#10;Fp8h3NQyiaIPabDi0FBiQ/uS8nv2MAp46BZZ8j04HcurpNel/jlkX0pNJ/1uBcJT7//Ff+6jDvOT&#10;GH6fCRfIzRsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6NZ1CvwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -6027,51 +6025,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="641944AE" id="Group 112" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251661312;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kbfA+QIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZVLk0eERc36xayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N59OKbGOqYJJrUROH4WlF8v37877LhOprrUshCGQRNms73JaO9dlUWR5LVpmj3QnFDhLbVrmYGmq&#10;qDCsh+ytjNI4nke9NkVnNBfWwtur4KRLn78sBXffy9IKR2ROAZvzT+Ofa3xGy3OWVYZ1dcMHGOwN&#10;KFrWKCi6T3XFHCMb07xI1TbcaKtLd8R1G+mybLjwZ4DTJPHBaW6N3nT+LFXWV92eJqD2gKc3p+Xf&#10;treme+juTUAP5p3mPy3wEvVdlU39uK5CMFn3X3UB/WQbp/3Bd6VpMQUciew8v497fsXOEQ4v5ydx&#10;ehxDGzj4knQx0M9r6BFuOp3NKAHXLD4NjeH19bA1wZ1hY4q+iGWhokc5oMKug4zsE1P2/5h6qFkn&#10;fAMsMnFvSFMA8uSMEsVaOP6NEQLFSZJkhrCwPgSOfNopmRMPhlng/J80vmBkpPJVPljGN9bdCu27&#10;wbZ31gWNF2D5HhcD9hXwWbYS5P7xE4kJlMLvcCP2QckY9CEiq5j0JFQeco6p0jHKp0qSeJH+LRm0&#10;N1TEZOk0GfSzGhGyegTNd2pADRZhOFNir7ZOWxTMCtCNMoMMEIQnfCU2aMtrbowNv0MJA8PicEwY&#10;SmBMrAMpHXOIDEugSXqQgpclvmn1Vqy097mDCwBVnrxSTaNg/wzENDlD8MMWLOF1vi+LaCe9Vfqm&#10;kdI3QioEs5jN554dq2VToBPhWFOtL6UhW4Yj0H+GC/QsDEaNKnyyWrDierAda2SwobgEduG6BekG&#10;ra918QgyNjoMVvgjAKPW5jclPQzVnNpfG2YEJfKLgrt4lhzjLXZ+cXyySGFhpp711MMUh1Q5dRRa&#10;j+alC5N705mmqqFS4o+r9GeYQmWDQvf4AqphAePAW36EgvVsRk/XPurpT2n5BwAA//8DAFBLAwQU&#10;AAYACAAAACEA/3+tu94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hAb43k&#10;mrbBsRxCaHsKhSaF0ptibWwTa2UsxXb+vptTc9yZYfZNvppcKwbsQ+NJQzJXIJBKbxuqNHzv3x8X&#10;IEI0ZE3rCTVcMMCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw9x0Se0ffOxP57CtpezNyuWvl&#10;k1Iv0pmG+ENtOtzUWJ52Z6fhYzTjOk3ehu3puLn87p8/f7YJav0wm9ZLEBGn+B+GKz6jQ8FMB38m&#10;G0SrYZGmnNSQKl5w9RP1ysqBlUSBLHJ5u6D4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AL+Rt8D5AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAP9/rbveAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 113" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKL1v5wQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHozm0gRTbNKEYReG6v2OM1Ok9DsbNhdY9Jf3y0I3ubxPqfYjqYTAznfWlaQJSkI4srq&#10;lmsFH4f9fAXCB2SNnWVSMJGH7eZhVmCu7ZXfaShDLWII+xwVNCH0uZS+asigT2xPHLlv6wyGCF0t&#10;tcNrDDedXKTpUhpsOTY02NOuoeqnvBgFPA3P5eI8eZ3JL0m/p+5zXx6VenocX19ABBrDXXxzv+k4&#10;P1vD/zPxArn5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMovW/nBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AC1A32C" wp14:editId="319D92F2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -6150,51 +6148,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="495EC210" id="Group 110" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:36.05pt;width:512pt;height:.1pt;z-index:-251660288;mso-position-horizontal-relative:page" coordorigin="833,721" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAT4b4H9wIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVelu2zAM/j9g7yDo54bVR4+0RpNi6IUB&#10;3Vag2QMosnxgsqRJSpzu6UdKduqmKwZ0AeJQJkV+/Hjk/GLbSbIR1rVazWl2kFIiFNdlq+o5/bG8&#10;+XRKifNMlUxqJeb0UTh6sXj/7rw3hch1o2UpLAEnyhW9mdPGe1MkieON6Jg70EYoUFbadszD0dZJ&#10;aVkP3juZ5Gl6kvTalsZqLpyDt1dRSRfBf1UJ7r9XlROeyDkFbD48bXiu8JkszllRW2aalg8w2BtQ&#10;dKxVEHTn6op5Rta2feGqa7nVTlf+gOsu0VXVchFygGyydC+bW6vXJuRSF31tdjQBtXs8vdkt/7a5&#10;tebB3NuIHsQ7zX864CXpTV1M9XiuozFZ9V91CfVka69D4tvKdugCUiLbwO/jjl+x9YTDy5PjND9K&#10;oQwcdFk+G+jnDdQIL50eHlICqlmexcLw5nq4muHNeDFHXcKKGDGgHFBh1aGN3BNT7v+YemiYEaEA&#10;Dpm4t6QtAXk2o0SxDtK/sUJgc5IsC5AxPhiOfLopmRMNmjng/J80vmBkpPJVPljB187fCh2qwTZ3&#10;zsceL0EKNS4H7Evgs+oktPvHTyQlEAq/w0TsjLLR6ENClinpSYw8+Bxd5aNVcJVl6Sz/mzMob4yI&#10;zvKpM6hnPSJkzQiab9WAGiTCcKekoduMdtgwS0A3thl4ACPM8BXb2Fuh50bb+DuEsLAs9teEpQTW&#10;xCqSYphHZBgCRdJDK4S2xDed3oilDjq/NwAQ5Ukr1dQK7h+ePcsh6uEKhgh9vguLaCe1VfqmlTIU&#10;QioEk6eHeaTHadmWqEU8ztarS2nJhuEODJ9hgp6Zwa5RZfDWCFZeD7JnrYwyRJdAL8xb7N04bCtd&#10;PkIfWx03K/wTgNBo+5uSHrbqnLpfa2YFJfKLgmE8y45wjH04HB3PAC+xU81qqmGKg6s59RRqj+Kl&#10;j6t7bWxbNxApC92g9GdYQ1WLnR7wRVTDAfZBkMIOBenZkp6eg9XTv9LiDwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhACbfyNjeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odlCr3VTQyt&#10;ErMRkbYnKVQLxduYHZNgdjZk1yT++25O9TjvPd58L1uPphE9da62rCCeRSCIC6trLhX8HD5eliCc&#10;R9bYWCYFN3Kwzh8fMky1Hfib+r0vRShhl6KCyvs2ldIVFRl0M9sSB+9sO4M+nF0pdYdDKDeNnEfR&#10;mzRYc/hQYUvbiorL/moUfA44bJL4vd9dztvb8fD69buLSannp3GzAuFp9P9hmPADOuSB6WSvrJ1o&#10;FCyTJCQVLOYxiMmPo0VQTpOSgMwzeb8g/wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAT&#10;4b4H9wIAAN0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAm38jY3gAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 111" o:spid="_x0000_s1027" style="position:absolute;left:833;top:721;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOriUcxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfhf5DmIIvUrOr2OpqlCoU+6JQ2w8YNuMmdDNZNlHXfr0pCL7NcO+5c2ex6lwtztQG61lBPsxA&#10;EJdeW64U/Hx/vExBhIissfZMCq4UYLV86i2w0P7CX3Q+xEqkEA4FKjAxNoWUoTTkMAx9Q5y0o28d&#10;xrS2ldQtXlK4q+Uoy16lQ8vpgsGGNobK38PJpRrVxM5Maa52PKF8vdsO/kbjvVL95+59DiJSFx/m&#10;O/2pE5e/wf8zaQK5vAEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBOriUcxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -6765,51 +6763,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="2784CFD2" id="Group 106" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:18.8pt;width:512pt;height:.1pt;z-index:-251658240;mso-position-horizontal-relative:page" coordorigin="833,376" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy0UAK+QIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyCOZFKHh4cUc36xayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N59OKbGOqYJJrUROH4WlF8v37877LhOprrUshCEAomzWdzmtneuyKLK8Fi2zR7oTCoylNi1zsDVV&#10;VBjWA3orozSO51GvTdEZzYW18PYqGOnS45el4O57WVrhiMwpcHP+afxzjc9oec6yyrCubvhAg72B&#10;RcsaBUH3UFfMMbIxzQuotuFGW126I67bSJdlw4XPAbJJ4oNsbo3edD6XKuurbi8TSHug05th+bft&#10;rekeunsT2MPyTvOfFnSJ+q7KpnbcV8GZrPuvuoB6so3TPvFdaVqEgJTIzuv7uNdX7Bzh8HJ+EqfH&#10;MZSBgy1JF4P8vIYa4aHT2YwSMM0W81AYXl8PRxM8GQ6maItYFiJ6lgMrrDq0kX1Syv6fUg8164Qv&#10;gEUl7g1pCmCeAE3FWkj/xgiBzUmSeIG0MD44jnraqZgTC7pZ0PyfMr5QZJTyVT1YxjfW3Qrtq8G2&#10;d9aFHi9g5WtcDNxXoGfZSmj3j59ITCAUfocbsXdKRqcPEVnFpIdMsRID5giVjl4eKgE10r+BgW4h&#10;IoKlUzCoZzUyZPVImu/UwBpWhOFMiX23ddpiw6yA3dhmgABOmOErvqG3PPXRN/wOIQwMi8MxYSiB&#10;MbEO6XbMITMMgUvSQyt4MfBNq7dipb3NHVwAiPJklWrqBednZ89yCHY4giF8n+/DIttJbZW+aaT0&#10;hZAKySxm87lXx2rZFGhEOtZU60tpyJbhCPQfTAfAnrnBqFGFB6sFK66HtWONDGvwl6AuXLfQuqHX&#10;17p4hDY2OgxW+COARa3Nb0p6GKo5tb82zAhK5BcFd/EsOcZb7Pzm+GSRwsZMLeuphSkOUDl1FEqP&#10;y0sXJvemM01VQ6TEp6v0Z5hCZYON7vkFVsMGxoFf+REKq2czerr3Xk9/Sss/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAPdETSN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93E&#10;YBtiNqUU9VQEW0G8TbPTJDQ7G7LbJP33bk72OO893nwvX0+mFQP1rrGsIF5EIIhLqxuuFHwf3p9S&#10;EM4ja2wtk4IrOVgX93c5ZtqO/EXD3lcilLDLUEHtfZdJ6cqaDLqF7YiDd7K9QR/OvpK6xzGUm1Y+&#10;R9FSGmw4fKixo21N5Xl/MQo+Rhw3Sfw27M6n7fX38PL5s4tJqceHafMKwtPk/8Mw4wd0KALT0V5Y&#10;O9EqSJMkJBUkqyWI2Y+jVVCOs5KCLHJ5u6D4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHLRQAr5AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAD3RE0jeAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 107" o:spid="_x0000_s1027" style="position:absolute;left:833;top:376;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrx2wTwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHozm1gRSbNKEYReG6v2OM1Ok9DsbNhdY9Jf3y0I3ubxPqfYjqYTAznfWlaQJSkI4srq&#10;lmsFH4f9fA3CB2SNnWVSMJGH7eZhVmCu7ZXfaShDLWII+xwVNCH0uZS+asigT2xPHLlv6wyGCF0t&#10;tcNrDDedXKTpShpsOTY02NOuoeqnvBgFPA3LcnGevM7kl6TfU/e5L49KPT2Ory8gAo3hLr6533Sc&#10;nz3D/zPxArn5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKvHbBPBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4103E484" wp14:editId="4D626036">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -6888,51 +6886,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="4F68579B" id="Group 104" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:37.85pt;width:512pt;height:.1pt;z-index:-251657216;mso-position-horizontal-relative:page" coordorigin="833,757" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIi+Qm+gIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JU3SGk2KoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZCduumJAFyAOZVJHh4cUc3G5axuyFcbWSi5ochJTIiRXeS3LBf2x&#10;uv10Rol1TOasUVIs6JOw9HL5/t1FpzORqko1uTAEQKTNOr2glXM6iyLLK9Eye6K0kOAslGmZg6Up&#10;o9ywDtDbJkrjeBZ1yuTaKC6shbfXwUmXHr8oBHffi8IKR5oFBW7OP41/rvEZLS9YVhqmq5r3NNgb&#10;WLSslnDoHuqaOUY2pn4B1dbcKKsKd8JVG6miqLnwOUA2SXyUzZ1RG+1zKbOu1HuZQNojnd4My79t&#10;74x+1A8msAfzXvGfFnSJOl1mYz+uyxBM1t1XlUM92cYpn/iuMC1CQEpk5/V92usrdo5weDmbxulp&#10;DGXg4EvSeS8/r6BGuOlsMqEEXPPpPBSGVzf91gR3ho0p+iKWhRM9y54VVh3ayB6Usv+n1GPFtPAF&#10;sKjEgyF1DsyThBLJWkj/1giBzUmSeIq08HwIHPS0YzFHHgyzoPk/ZXyhyCDlq3qwjG+suxPKV4Nt&#10;760LPZ6D5Wuc99xXoGfRNtDuHz+RmMBR+O1vxD4IUg1BHyKyikkHmWIleswBKh2iPFSSxPP0b2BQ&#10;3gNYOgaDepYDQ1YNpPlO9qzBIgxnSuy7TSuLDbMCdkObAQIEYYavxIbe8tSH2PDbH2FgWByPCUMJ&#10;jIl1SFczh8zwCDRJB63gxcA3rdqKlfI+d3QB4JSDt5HjKNg/OX+WQ/DDFjzC9/n+WGQ7qq1Ut3XT&#10;+EI0EsnMJ7OZV8eqps7RiXSsKddXjSFbhiPQfzAdAHsWBqNG5h6sEiy/6W3H6ibYEN+AunDdQuuG&#10;Xl+r/Ana2KgwWOGPAIxKmd+UdDBUF9T+2jAjKGm+SLiL58kp3mLnF6fTeQoLM/asxx4mOUAtqKNQ&#10;ejSvXJjcG23qsoKTEp+uVJ9hChU1NrrnF1j1CxgH3vIjFKxnM3q89lGHP6XlHwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC3hA+beAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;xFBTYzalFPVUBFtBvE2z0yQ0Oxuy2yT9925Oepz3Hm++l68n04qBetdYVhAvIhDEpdUNVwq+Dm8P&#10;KxDOI2tsLZOCKzlYF7c3OWbajvxJw95XIpSwy1BB7X2XSenKmgy6he2Ig3eyvUEfzr6SuscxlJtW&#10;PkbRkzTYcPhQY0fbmsrz/mIUvI84bpL4ddidT9vrz2H58b2LSan7u2nzAsLT5P/CMOMHdCgC09Fe&#10;WDvRKlglSUgqSJcpiNmPozQox1l5Blnk8v+C4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDIi+Qm+gIAANwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAt4QPm3gAAAAkBAAAPAAAAAAAAAAAAAAAAAFQFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 105" o:spid="_x0000_s1027" style="position:absolute;left:833;top:757;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0WVf/wQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na4NA&#10;EL0X8h+WCeTWrIZQinWVUhByjW3aHqfuRCXurLgbo/n13UAgt3m8z0nzyXRipMG1lhXE6wgEcWV1&#10;y7WCr8/i+RWE88gaO8ukYCYHebZ4SjHR9sJ7GktfixDCLkEFjfd9IqWrGjLo1rYnDtzRDgZ9gEMt&#10;9YCXEG46uYmiF2mw5dDQYE8fDVWn8mwU8Dxuy83P7HQs/yRdv7vfojwotVpO728gPE3+Ib67dzrM&#10;j2O4PRMukNk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADRZV//BAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5211E3AA" wp14:editId="1357C7C1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -7011,51 +7009,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="4FD8B5FC" id="Group 102" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:57.35pt;width:512pt;height:.1pt;z-index:-251656192;mso-position-horizontal-relative:page" coordorigin="833,1147" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7aLGD+gIAAN8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyCOZFKHh4cUc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIYAiLRZr3NaO6ezKLK8Fh2zR0oLCcZSmY452Joq&#10;KgzrAb1rozSOT6JemUIbxYW18PYqGOnS45el4O57WVrhSJtT4Ob80/jnGp/R8pxllWG6bvhAg72B&#10;RccaCUH3UFfMMbIxzQuoruFGWVW6I666SJVlw4XPAbJJ4oNsbo3aaJ9LlfWV3ssE0h7o9GZY/m17&#10;a/SDvjeBPSzvFP9pQZeo11U2teO+Cs5k3X9VBdSTbZzyie9K0yEEpER2Xt/Hvb5i5wiHlyfHcTqP&#10;oQwcbEm6GOTnNdQID53OZpSgKZkvQmV4fT2cTfBoOJmiLWJZCOlpDrSw7NBH9kkq+39SPdRMC18B&#10;i1LcG9IUwC8+o0SyDvK/MUJgd5IkniEtjA+Oo6B2qubEgm4WRP+nji8lGcV8VRCW8Y11t0L5erDt&#10;nXWhywtY+SoXA/kVCFp2LTT8x08kJhALv8Od2Dslo9OHiKxi0kOqWIoBc4RKRy8PlSTxIv0bGBQ4&#10;RESwdAoGBa1GhqweSfOdHFjDijCcKrHvN60stswK2I2NBgjghBm+4hu6y1MffcPvEMLAuDgcFIYS&#10;GBTrkK5mDplhCFySHnsBxcA3ndqKlfI2d3AFIMqTtZVTLzg/g26a5BDscARD+Ebfh0W2k9pKddO0&#10;rS9EK5FMGs/SQMaqtinQinysqdaXrSFbhlPQfzAfQHvmBtNGFh6tFqy4HtaONW1Yg38L8sKFC80b&#10;un2tikdoZKPCbIX/AljUyvympIe5mlP7a8OMoKT9IuE2niVzvMfOb+bHC+BLzNSynlqY5ACVU0eh&#10;9ri8dGF4b7RpqhoiJV57qT7DICob7HTPL7AaNjAQ/MpPUVg9G9PTvfd6+l9a/gEAAP//AwBQSwME&#10;FAAGAAgAAAAhADtfZ/bgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwkAQhu8mvsNmTLzJ&#10;dq0K1m4JIeqJkAgmhNvQDm1Dd7fpLm15ewcvepxv/vzzTTofTSN66nztrAY1iUCQzV1R21LD9/bj&#10;YQbCB7QFNs6Shgt5mGe3NykmhRvsF/WbUAousT5BDVUIbSKlzysy6CeuJcu7o+sMBh67UhYdDlxu&#10;GvkYRS/SYG35QoUtLSvKT5uz0fA54LCI1Xu/Oh2Xl/32eb1bKdL6/m5cvIEINIa/MFz1WR0ydjq4&#10;sy28aDTM4piTzNXTFMQ1oKIpo8MvegWZpfL/D9kPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADtosYP6AgAA3wYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADtfZ/bgAAAACwEAAA8AAAAAAAAAAAAAAAAAVAUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABhBgAAAAA=&#10;">
                 <v:shape id="Freeform 103" o:spid="_x0000_s1027" style="position:absolute;left:833;top:1147;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVpIIoxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfC/5DGKEvpWZVlLpuVlQo7UsLVT9g2Iyb4GaybKKu/fpGEPo2w73nzp1i1btGXKgL1rOC8SgD&#10;QVx5bblWcNi/v76BCBFZY+OZFNwowKocPBWYa3/lH7rsYi1SCIccFZgY21zKUBlyGEa+JU7a0XcO&#10;Y1q7WuoOryncNXKSZXPp0HK6YLClraHqtDu7VKOe2YWpzM1OZzTefH28/E6m30o9D/v1EkSkPv6b&#10;H/SnTly2gPszaQJZ/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVpIIoxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>poku</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
@@ -7515,51 +7513,51 @@
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="648051FE" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
+          <w:p w14:paraId="648051FE" w14:textId="201A7105" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="1125"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Č</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -7701,113 +7699,116 @@
               </w:rPr>
               <w:t>č</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>í</w:t>
             </w:r>
+            <w:r w:rsidR="005D764B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>_zn</w:t>
+              <w:t>zn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>k:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29D65A1C" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
+          <w:p w14:paraId="29D65A1C" w14:textId="191609E4" w:rsidR="000170EF" w:rsidRDefault="000170EF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="56"/>
               <w:ind w:right="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000170EF" w14:paraId="01D82043" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="13" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3812E745" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -8229,51 +8230,51 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6F74C621" id="Group 215" o:spid="_x0000_s1026" style="position:absolute;margin-left:42.85pt;margin-top:8.9pt;width:512pt;height:24.25pt;z-index:-251631616;mso-position-horizontal-relative:page" coordorigin="833,441" coordsize="10240,485" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfKZ4YgwMAABgNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV21P2zAQ/j5p/8Hyx00jL20pRBQ08aZJ&#10;bEOi+wGu47xoiZ3ZblP263c+J20ooA2Gpn0AiXDOnc93z909Dkcn67oiK6FNqeSMRnshJUJylZYy&#10;n9Fv84sPB5QYy2TKKiXFjN4KQ0+O3745aptExKpQVSo0ASfSJG0zo4W1TRIEhheiZmZPNUKCMlO6&#10;ZhaWOg9SzVrwXldBHIb7Qat02mjFhTHw9swr6TH6zzLB7dcsM8KSakYhNotPjc+FewbHRyzJNWuK&#10;kndhsGdEUbNSwqEbV2fMMrLU5T1Xdcm1Miqze1zVgcqykgvMAbKJwp1sLrVaNphLnrR5s4EJoN3B&#10;6dlu+ZfVpW5ummvtowfxSvHvBnAJ2iZPhnq3zr0xWbSfVQr1ZEurMPF1pmvnAlIia8T3doOvWFvC&#10;4eX+JIzHIZSBg24UTg+nE18AXkCV3LaD0YgSUI7HUa857zZHbq/fOj7AfQFL/KkYaReZq3wXphch&#10;g2tNynRG4+iQEslqCBuRJfEEG2A3T1fFl8LhXkI9FoN04j7VJ4GAux6FAKbJbBvG/F3D3BSsEdiH&#10;xjVED2cM5fBwXmgh3IwColi3tkHDvq3MsKcGGmdmoPV+201/jOIGD5bwpbGXQmFTstWVsX7UU5Cw&#10;1dMu9jlkkdUVTP37DyQkcJT77YhhYxT1Ru8CMg9JS3z9Op+9q7i3QldRFE7jh5xBj/sTnbN46Azi&#10;z/sIWdEHzdeyixokwhy1hjh0jTJuauYQXT9t4AGMXIaP2PoBw8bvbf3f7ggNnLnLlpoSYMuFB6Vh&#10;1kXmjnAiaYH3cTbdm1qtxFyhzu7wAJyy1VZyaAX7RzCbgxy8Hra4I4CLvIDHumgHtZXqoqwqLEQl&#10;XTBxOILOdCEYVZWp0+JC54vTSpMVc1cB/rh8wNsdM6BcmaK3QrD0vJMtKysvg30F8ALl+N51JGOS&#10;hUpvoY+18hcMXIggFEr/pKSFy2VGzY8l04KS6pOEYTyMxo7LLC7Gk6mbJD3ULIYaJjm4mlFLofZO&#10;PLX+Bls2uswLOCnCdKX6CGycla7TMT4fVbcAPkDpDjki0d3jyXjcD3bHk9G+g+pf8OQhnI3oP4En&#10;N3t48cBl8R/w5KSHc8uT0dQjOmBDaMSX4skNIo+hCF3cX9jDWXrlSeCZjlNfefKVJ+ErsONM+PwG&#10;6c73/XCNVtt/aI5/AQAA//8DAFBLAwQUAAYACAAAACEApUuLrt8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQWvCQBCF74X+h2UKvdVNKkaN2YhI25MUqoXS25odk2B2NmTXJP77jqd6nPceb76X&#10;rUfbiB47XztSEE8iEEiFMzWVCr4P7y8LED5oMrpxhAqu6GGdPz5kOjVuoC/s96EUXEI+1QqqENpU&#10;Sl9UaLWfuBaJvZPrrA58dqU0nR643DbyNYoSaXVN/KHSLW4rLM77i1XwMehhM43f+t35tL3+Hmaf&#10;P7sYlXp+GjcrEAHH8B+GGz6jQ85MR3ch40WjYDGbc5L1OS+4+XG0ZOWoIEmmIPNM3i/I/wAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfKZ4YgwMAABgNAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQClS4uu3wAAAAkBAAAPAAAAAAAAAAAAAAAAAN0F&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6QYAAAAA&#10;">
                 <v:group id="Group 250" o:spid="_x0000_s1027" style="position:absolute;left:833;top:441;width:10240;height:2" coordorigin="833,441" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEAsRgxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVoXZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlKIom0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moFo3gKzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQCxGDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 251" o:spid="_x0000_s1028" style="position:absolute;left:833;top:441;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUDhapxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSsNA&#10;EIbvBd9hGcFLsZumVGzsJqggeqlg7QMM2TG7mJ0N2bVNfXrnIPQ4/PN/8822mUKvjjQmH9nAclGA&#10;Im6j9dwZOHy+3N6DShnZYh+ZDJwpQVNfzbZY2XjiDzruc6cEwqlCAy7nodI6tY4CpkUciCX7imPA&#10;LOPYaTviSeCh12VR3OmAnuWCw4GeHbXf+58gGt3ab1zrzn61puXT7nX+W67ejbm5nh4fQGWa8mX5&#10;v/1mDZSl6MszQgBd/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDUDhapxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 216" o:spid="_x0000_s1029" style="position:absolute;left:833;top:924;width:10240;height:2" coordorigin="833,924" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCkb6FDxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdZPYikRXEVHpQQr+AfH2yD6TYPZtyK5J/PbdQqHHYWZ+wyxWvalES40rLSuIxxEI&#10;4szqknMFl/PufQbCeWSNlWVS8CIHq+XgbYGpth0fqT35XAQIuxQVFN7XqZQuK8igG9uaOHh32xj0&#10;QTa51A12AW4qmUTRVBosOSwUWNOmoOxxehoF+w679STetofHffO6nT+/r4eYlBoN+/UchKfe/4f/&#10;2l9aQZJ8wO+ZcATk8gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkb6FDxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 217" o:spid="_x0000_s1030" style="position:absolute;left:833;top:924;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEebUxxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsEJfiuY8uaKnUdpC0ZcKVX/AclkvwcvmuKR6+utNodDHYXa+2Vmue9eIC3XBelYwGWcg&#10;iCuvLdcKjofP0QxEiMgaG8+k4EYB1qvB0xJL7a/8TZd9rEWCcChRgYmxLaUMlSGHYexb4uSdfOcw&#10;JtnVUnd4TXDXyDzLXqVDy6nBYEsfhqrz/selN+rCzk1lbnZa0OT9a/Nyz6c7pZ6H/dsCRKQ+/h//&#10;pbdaQZ4X8DsmEUCuHgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEebUxxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EDED47" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00226BF0" w:rsidP="00226BF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="377"/>
         </w:tabs>
         <w:spacing w:before="49"/>
@@ -8408,51 +8409,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="73B66A49" id="Group 65" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251654144;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBch2MY9gIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZVLk0eERc36xayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N59OKbGOqYJJrUROH4WlF8v37877LhOprrUshCGQRNms73JaO9dlUWR5LVpmj3QnFDhLbVrmYGmq&#10;qDCsh+ytjNI4nke9NkVnNBfWwtur4KRLn78sBXffy9IKR2ROAZvzT+Ofa3xGy3OWVYZ1dcMHGOwN&#10;KFrWKCi6T3XFHCMb07xI1TbcaKtLd8R1G+mybLjwZ4DTJPHBaW6N3nT+LFXWV92eJqD2gKc3p+Xf&#10;treme+juTUAP5p3mPy3wEvVdlU39uK5CMFn3X3UB/WQbp/3Bd6VpMQUciew8v497fsXOEQ4v5ydx&#10;ehxDGzj4knQx0M9r6BFuOp3NKAHXLD4NjeH19bA1wZ1hY4q+iGWhokc5oMKug4zsE1P2/5h6qFkn&#10;fAMsMnFvSFPkdJFSolgLp78xQqA2yXyOoLA6hI1s2imVEw+GWWD8nyS+4GMk8lU2WMY31t0K7XvB&#10;tnfWBYUXYPkOFwP0FbBZthLE/vETiQmUwu9wH/ZByRj0ISKrmPQkVB5yjqmAj0mqJIkX6d+SQXND&#10;GCZLp8mgm9WIkNUjaL5TA2qwCMOJEnutddqiXFaAbhQZZIAgPOErsUFZXnFjbPgdShgYFYdDwlAC&#10;Q2IdSOmYQ2RYAk3Sg4S9KPFNq7dipb3PHcgfqjx5pZpGwf7Z2bMzBD9swRJe5fuyiHbSW6VvGil9&#10;I6RCMIsZiBARWC2bAp1+Yar1pTRky3AA+s9wfZ6FwaBRhU9WC1ZcD7ZjjQw2FJfALly2IN2g9bUu&#10;HkHGRoexCn8DYNTa/Kakh5GaU/trw4ygRH5RcBPPkmO8w84vjk8WKSzM1LOeepjikCqnjkLr0bx0&#10;YW5vOtNUNVRK/HGV/gwzqGxQ6B5fQDUsYBh4yw9QsJ5N6OnaRz39JS3/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEA/3+tu94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hAb43kmrbB&#10;sRxCaHsKhSaF0ptibWwTa2UsxXb+vptTc9yZYfZNvppcKwbsQ+NJQzJXIJBKbxuqNHzv3x8XIEI0&#10;ZE3rCTVcMMCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw9x0Se0ffOxP57CtpezNyuWvlk1Iv&#10;0pmG+ENtOtzUWJ52Z6fhYzTjOk3ehu3puLn87p8/f7YJav0wm9ZLEBGn+B+GKz6jQ8FMB38mG0Sr&#10;YZGmnNSQKl5w9RP1ysqBlUSBLHJ5u6D4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFyH&#10;Yxj2AgAA2gYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AP9/rbveAAAACQEAAA8AAAAAAAAAAAAAAAAAUAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;">
                 <v:shape id="Freeform 66" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBi5Kp9wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva2qRVapRRBD2ut31z/HZPNti81KaWFs/vVkQPA4z8xtmue5MJVpqXGlZwWQcgSDO&#10;rC45V/D3u/ucg3AeWWNlmRT05GC9GnwsMdH2zj/Upj4XAcIuQQWF93UipcsKMujGtiYO3sU2Bn2Q&#10;TS51g/cAN5WMo+hLGiw5LBRY07ag7JrejALu22kaH3unJ/Is6XGoTrt0r9Ro2G0WIDx1/h1+tb+1&#10;glkM/1/CD5CrJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBi5Kp9wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -8696,51 +8697,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="1FEE46F9" id="Group 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251653120;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcXZWp9wIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyCOZFLk4eERc36xayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N59OKbGOqYJJrUROH4WlF8v37877LhOprrUshCEQRNms73JaO9dlUWR5LVpmj3QnFBhLbVrmYGuq&#10;qDCsh+itjNI4nke9NkVnNBfWwturYKRLH78sBXffy9IKR2ROAZvzT+Ofa3xGy3OWVYZ1dcMHGOwN&#10;KFrWKEi6D3XFHCMb07wI1TbcaKtLd8R1G+mybLjwNUA1SXxQza3Rm87XUmV91e1pAmoPeHpzWP5t&#10;e2u6h+7eBPSwvNP8pwVeor6rsqkd91VwJuv+qy6gn2zjtC98V5oWQ0BJZOf5fdzzK3aOcHg5P4nT&#10;4xjawMGWpIuBfl5Dj/DQ6WxGCZhm8WloDK+vh6MJngwHU7RFLAsZPcoBFXYdZGSfmLL/x9RDzTrh&#10;G2CRiXtDmiKngJso1kL1N0YI1CaZHyMozA5uI5t2SuXEgm4WGP8niS/4GIl8lQ2W8Y11t0L7XrDt&#10;nXVB4QWsfIeLAfoKiihbCWL/+InEBFLhd7gPe6dkdPoQkVVMehIyDzHHUOno5UMlSbxI/xYMmhsy&#10;YrB0Ggy6WY0IWT2C5js1oIYVYThRYq+1TluUywrQjSKDCOCEFb7iG5TlFTf6ht8hhYFRcTgkDCUw&#10;JNaBlI45RIYpcEl6kLAXJb5p9VastLe5A/lDlierVFMvOD87e1ZDsMMRTOFVvk+LaCe9VfqmkdI3&#10;QioEs5jNF54dq2VToBHhWFOtL6UhW4YD0H+G6/PMDQaNKnywWrDielg71siwhuQS2IXLFqQbtL7W&#10;xSPI2OgwVuFvABa1Nr8p6WGk5tT+2jAjKJFfFNzEs+QY77Dzm+OTRQobM7WspxamOITKqaPQelxe&#10;ujC3N51pqhoyJb5cpT/DDCobFLrHF1ANGxgGfuUHKKyeTejp3ns9/SUt/wAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAP9/rbveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+N5Jq2&#10;wbEcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3PcmWH2Tb6aXCsG7EPjSUMyVyCQSm8bqjR8798fFyBC&#10;NGRN6wk1XDDAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPcdEntH3zsT+ewraXszcrlr5ZNS&#10;L9KZhvhDbTrc1Fiedmen4WM04zpN3obt6bi5/O6fP3+2CWr9MJvWSxARp/gfhis+o0PBTAd/JhtE&#10;q2GRppzUkCpecPUT9crKgZVEgSxyebug+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc&#10;XZWp9wIAANoGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD/f6273gAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 64" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaNIJEwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VdBK11gWQSjCKlYPehua2bZsM6lN1PrvzWFhj4/3vUp704gHda62rGA6iUAQF1bX&#10;XCo4n7bjJQjnkTU2lknBixyk6+FghYm2Tz7SI/elCCHsElRQed8mUrqiIoNuYlviwP3YzqAPsCul&#10;7vAZwk0jZ1G0kAZrDg0VtrSpqPjN70aBLOcNHr/jfX7JDovd7ar7a+yV+hj1X58gPPX+X/znzrSC&#10;OKwPX8IPkOs3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANo0gkTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".20464mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -9009,51 +9010,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6AA6984E" id="Group 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:19.7pt;width:512pt;height:.1pt;z-index:-251651072;mso-position-horizontal-relative:page" coordorigin="833,394" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASypMw9wIAANsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnaGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyA2JVLk4SFFn1/supZshbGNkjlNjmJKhOSqaGSV0x+r&#10;m0+nlFjHZMFaJUVOH4WlF8v37857nYlU1aothCHgRNqs1zmtndNZFFlei47ZI6WFBGWpTMccLE0V&#10;FYb14L1rozSOF1GvTKGN4sJa2L0KSrr0/stScPe9LK1wpM0pYHP+afxzjc9oec6yyjBdN3yAwd6A&#10;omONhKB7V1fMMbIxzQtXXcONsqp0R1x1kSrLhgufA2STxAfZ3Bq10T6XKusrvacJqD3g6c1u+bft&#10;rdEP+t4E9CDeKf7TAi9Rr6tsqsd1FYzJuv+qCqgn2zjlE9+VpkMXkBLZeX4f9/yKnSMcNhfHcTqP&#10;oQwcdEl6MtDPa6gRHjqdzSgB1exsHgrD6+vhaIInw8EUdRHLQkSPckCFVYc2sk9M2f9j6qFmWvgC&#10;WGTi3pCmgDQWlEjWQfY3RgjsTbLwqWB0MBvZtFMqJxo0s8D4P0l8wcdI5KtssIxvrLsVyteCbe+s&#10;Cx1egOQrXAzQV8Bm2bXQ7B8/kZhAKPwP92FvlIxGHyKyiklPQuTB5+gqHa28qySJT9K/OYPihojo&#10;LJ06g2pWI0JWj6D5Tg6oQSIMJ0rse00ri+2yAnRjk4EHMMIMX7ENneXLNNqG9xDCwKg4HBKGEhgS&#10;60CKZg6RYQgUSQ8t7JsSdzq1FSvlde6g/SHKk7aVUys4Pzt7lkPQwxEM4bt8HxbRTmor1U3Ttr4Q&#10;rUQwaTxLAz1WtU2BWsRjTbW+bA3ZMpyA/jfcn2dmMGlk4b3VghXXg+xY0wYZordAL9y20Lvhqq1V&#10;8Qh9bFSYq/AdAKFW5jclPczUnNpfG2YEJe0XCVfxLJnjJXZ+MT8+AbzETDXrqYZJDq5y6ijUHsVL&#10;Fwb3RpumqiFS4rtBqs8whMoGO93jC6iGBUwDL/kJCtKzET1de6unb9LyDwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOtetjPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoEwKl&#10;DXGqqgJOFRItEuptG2+TqPE6it0k/XucExx3ZjT7JluNphE9da62rCCeRSCIC6trLhV8798fFiCc&#10;R9bYWCYFV3Kwym9vMky1HfiL+p0vRShhl6KCyvs2ldIVFRl0M9sSB+9kO4M+nF0pdYdDKDeNfIyi&#10;uTRYc/hQYUubiorz7mIUfAw4rJP4rd+eT5vrYf/8+bONSan7u3H9CsLT6P/CMOEHdMgD09FeWDvR&#10;KFgkSUgqSJZPICY/jl6CcpyUOcg8k/8X5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;EsqTMPcCAADbBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA6162M98AAAAJAQAADwAAAAAAAAAAAAAAAABRBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 60" o:spid="_x0000_s1027" style="position:absolute;left:833;top:394;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTpHNaxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfhf6HsIW+SM2peLRXo6hQ9EVB2x+wXLaX0MvmuEQ9/fVGEHwcZuebnem8c7U4URusZwXDQQaC&#10;uPTacqXg9+f7/QNEiMgaa8+k4EIB5rOX3hQL7c+8p9MhViJBOBSowMTYFFKG0pDDMPANcfL+fOsw&#10;JtlWUrd4TnBXy1GW5dKh5dRgsKGVofL/cHTpjWpiP01pLnY8oeFyu+5fR+OdUm+v3eILRKQuPo8f&#10;6Y1WkOdw35IAIGc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFOkc1rEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
@@ -9578,51 +9579,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>zás</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>tupce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC1D54D" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="000170EF">
       <w:pPr>
         <w:spacing w:before="3" w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2320B3CE" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="004877F6">
+    <w:p w14:paraId="2320B3CE" w14:textId="787AC745" w:rsidR="000170EF" w:rsidRDefault="004877F6">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
           <w:tab w:val="left" w:pos="6668"/>
           <w:tab w:val="left" w:pos="9662"/>
         </w:tabs>
         <w:ind w:left="306"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C9A96B0" wp14:editId="4193AB44">
@@ -9706,51 +9707,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="36A2590C" id="Group 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:-3.05pt;width:512pt;height:.1pt;z-index:-251650048;mso-position-horizontal-relative:page" coordorigin="833,-61" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBB/g4z+AIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JWnSGk2KoTcM&#10;6LYCzT5AkeULJkuepMRpv36kZKduumJAFyCOZFLk4eERc36xayTZCmNrrRY0OY4pEYrrvFblgv5c&#10;3RydUmIdUzmTWokFfRSWXiw/fjjv2kykutIyF4ZAEGWzrl3Qyrk2iyLLK9Ewe6xbocBYaNMwB1tT&#10;RrlhHURvZJTG8SzqtMlbo7mwFt5eBSNd+vhFIbj7URRWOCIXFLA5/zT+ucZntDxnWWlYW9W8h8He&#10;gaJhtYKk+1BXzDGyMfWrUE3Njba6cMdcN5EuipoLXwNUk8QH1dwavWl9LWXWle2eJqD2gKd3h+Xf&#10;t7emfWjvTUAPyzvNf1ngJeraMhvbcV8GZ7Luvukc+sk2TvvCd4VpMASURHae38c9v2LnCIeXs5M4&#10;ncbQBg62JJ339PMKeoSHTicTSsB0NEtCY3h13R9N8GQ4mKItYlnI6FH2qLDrICP7zJT9P6YeKtYK&#10;3wCLTNwbUudQxpQSxRqo/sYIgdokJ6cICrOD28CmHVM5sqCbBcb/SeIrPgYi32SDZXxj3a3Qvhds&#10;e2ddUHgOK9/hvIe+AjaLRoLYPx+RmEAq/Pb3Ye+UDE6fIrKKSUdC5j7mECodvHyoJInn6d+CQXND&#10;RgyWjoNBN8sBIasG0HynetSwIgwnSuy11mqLclkBukFkEAGcsMI3fIOyvOIG3/DbpzAwKg6HhKEE&#10;hsQ6kNIyh8gwBS5JBxL2osQ3jd6KlfY2dyB/yPJslWrsBecnZy9qCHY4gim8yvdpEe2ot0rf1FL6&#10;RkiFYOaT2cyzY7WsczQiHGvK9aU0ZMtwAPpPf31euMGgUbkPVgmWX/drx2oZ1pBcArtw2YJ0g9bX&#10;On8EGRsdxir8DcCi0uaJkg5G6oLa3xtmBCXyq4KbeJZM8Q47v5mezFPYmLFlPbYwxSHUgjoKrcfl&#10;pQtze9OauqwgU+LLVfoLzKCiRqF7fAFVv4Fh4Fd+gMLqxYQe773X81/S8g8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCiaoQi3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq96SYN&#10;Wo3ZiEjbkxTUQultzY5JMDsbsmsS/33HU3uc9x5vvpetR9uIHjtfO1IQTyMQSIUzNZUKvo7vkwUI&#10;HzQZ3ThCBTf0sM4fHzKdGjfQHvtDKAWXkE+1giqENpXSFxVa7aeuRWLv7DqrA59dKU2nBy63jXyJ&#10;orm0uib+UOkWtxUWl8PVKvgY9LBJ4rd+dzlvbz/H2ef3Lkalnp/GzQpEwDH8heGOz+iQM9PJXcl4&#10;0ShYJAknFUzmMYi7H0evrJxYmS1B5pn8vyD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AEH+DjP4AgAA2gYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKJqhCLfAAAACQEAAA8AAAAAAAAAAAAAAAAAUgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 58" o:spid="_x0000_s1027" style="position:absolute;left:833;top:-61;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHmAFPwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iYioaSuUgoBr021enzNPpNg9m3IrvnTT+8KgsdhZn7DrLejaURPnastK4gXEQji&#10;wuqaSwX7n+ztHYTzyBoby6RgIgfbzexljam2A39Tn/tSBAi7FBVU3replK6oyKBb2JY4eGfbGfRB&#10;dqXUHQ4Bbhq5jKJEGqw5LFTY0ldFxSW/GgU89at8eZycjuWfpP/f5pTlB6Ve5+PnBwhPo3+GH+2d&#10;VpCs4P4l/AC5uQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHmAFPwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="591E1490" wp14:editId="7207AF60">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -9829,51 +9830,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="72CD340F" id="Group 55" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.95pt;width:512pt;height:.1pt;z-index:-251649024;mso-position-horizontal-relative:page" coordorigin="833,319" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPxZik9wIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyCOZFLk4eERc36xayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N59OKbGOqYJJrUROH4WlF8v37877LhOprrUshCEQRNms73JaO9dlUWR5LVpmj3QnFBhLbVrmYGuq&#10;qDCsh+itjNI4nke9NkVnNBfWwturYKRLH78sBXffy9IKR2ROAZvzT+Ofa3xGy3OWVYZ1dcMHGOwN&#10;KFrWKEi6D3XFHCMb07wI1TbcaKtLd8R1G+mybLjwNUA1SXxQza3Rm87XUmV91e1pAmoPeHpzWP5t&#10;e2u6h+7eBPSwvNP8pwVeor6rsqkd91VwJuv+qy6gn2zjtC98V5oWQ0BJZOf5fdzzK3aOcHg5P4nT&#10;4xjawMGWpIuBfl5Dj/DQ6WxGCZhmyVloDK+vh6MJngwHU7RFLAsZPcoBFXYdZGSfmLL/x9RDzTrh&#10;G2CRiXtDmgLKSClRrIXqb4wQqE1yMkdQmB3cRjbtlMqJBd0sMP5PEl/wMRL5Khss4xvrboX2vWDb&#10;O+uCwgtY+Q4XA/QVsFm2EsT+8ROJCaTC73Af9k7J6PQhIquY9CRkHmKOoYCPSagkiRfp34JBc4Mb&#10;BkunwaCb1YiQ1SNovlMDalgRhhMl9lrrtEW5rADdKDKIAE5Y4Su+QVlecaNv+B1SGBgVh0PCUAJD&#10;Yh1I6ZhDZJgCl6QHCXtR4ptWb8VKe5s7kD9kebJKNfWC87OzZzUEOxzBFF7l+7SIdtJbpW8aKX0j&#10;pEIwi9l87tmxWjYFGhGONdX6UhqyZTgA/We4Ps/cYNCowgerBSuuh7VjjQxrSC6BXbhsQbpB62td&#10;PIKMjQ5jFf4GYFFr85uSHkZqTu2vDTOCEvlFwU08S47xDju/OT5ZpLAxU8t6amGKQ6icOgqtx+Wl&#10;C3N705mmqiFT4stV+jPMoLJBoXt8AdWwgWHgV36AwurZhJ7uvdfTX9LyDwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJBYns7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo40ZA&#10;CXGqqgJOFVJbJMTNjbdJ1HgdxW6S/j3bExx3ZjT7Jl9OrhUD9qHxpEHNEhBIpbcNVRq+9u8PCxAh&#10;GrKm9YQaLhhgWdze5CazfqQtDrtYCS6hkBkNdYxdJmUoa3QmzHyHxN7R985EPvtK2t6MXO5aOU+S&#10;J+lMQ/yhNh2uayxPu7PT8DGacZWqt2FzOq4vP/vHz++NQq3v76bVK4iIU/wLwxWf0aFgpoM/kw2i&#10;1bBIU05qSNULiKuvkmdWDqzMFcgil/8XFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;z8WYpPcCAADaBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAkFiezt8AAAAJAQAADwAAAAAAAAAAAAAAAABRBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 56" o:spid="_x0000_s1027" style="position:absolute;left:833;top:319;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnPTygwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gRvujGISMxGRBB6bdpqj6/ZZzaYfRuy25j013cLhR6HmfmGyQ+jbcVAvW8cK1ivEhDE&#10;ldMN1wreXs/LHQgfkDW2jknBRB4OxdMsx0y7B7/QUIZaRAj7DBWYELpMSl8ZsuhXriOO3s31FkOU&#10;fS11j48It61Mk2QrLTYcFwx2dDJU3csvq4CnYVOm18nrtfyU9H1pP87lu1KL+Xjcgwg0hv/wX/tZ&#10;K9im8Psl/gBZ/AAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnPTygwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
@@ -10069,90 +10070,89 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
+      <w:r w:rsidR="005D764B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
         </w:rPr>
-        <w:t>_zn</w:t>
+        <w:t>zn</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00201EE8">
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389EAE98" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="000170EF">
       <w:pPr>
         <w:spacing w:before="8" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A9CBF02" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3398"/>
           <w:tab w:val="left" w:pos="8305"/>
         </w:tabs>
         <w:ind w:left="282"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10439,51 +10439,51 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6373AA1B" id="Group 215" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.7pt;margin-top:3.5pt;width:512pt;height:20.65pt;z-index:-251622400;mso-position-horizontal-relative:page" coordorigin="833,441" coordsize="10240,485" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfjmp/fwMAABgNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV1tP2zAUfp+0/2D5cdPIpWlLI1o0cdMk&#10;tiHR/QDXcS5aYme225T9+h3bSZoW0AZD0x5AItg5x+fynXM+h5PTbVWiDZOqEHyOgyMfI8apSAqe&#10;zfG35eWHY4yUJjwhpeBsju+YwqeLt29OmjpmochFmTCJwAhXcVPPca51HXueojmriDoSNeMgTIWs&#10;iIatzLxEkgasV6UX+v7Ea4RMaikoUwrenjshXlj7acqo/pqmimlUzjHEpu1T2ufKPL3FCYkzSeq8&#10;oG0Y5BlRVKTg4LQ3dU40QWtZ3DNVFVQKJVJ9REXliTQtKLM5QDaBf5DNlRTr2uaSxU1W9zABtAc4&#10;Pdss/bK5kvVtfSNd9LC8FvS7Aly8ps7iodzsM6eMVs1nkUA9yVoLm/g2lZUxASmhrcX3rseXbTWi&#10;8HIy9sPIhzJQkIWTcDQbuQLQHKpkjh2PRhiBMIqCTnLRHg7MWXc0Oh4bqUdi59VG2kZmKt+G6ZaQ&#10;wY1ERQIeowgjTioI2yKLwrFtgMM8TRVfCod7CXVYDNIJu1SfBII99SgEME1q1zDq7xrmNic1s32o&#10;TEP0cI47OC8lY2ZGAVFbt6a2il1bqWFPDSRGTUHr/bab/hjFHg8S07XSV0zYpiSba6XdqCewsq2e&#10;tK2whKZKqxKm/v0H5CNwZX5dSbJeKeiU3nlo6aMGufq1NjtTYadlTQWBPw0fMgY97jwaY+HQGMSf&#10;dRGSvAuabnkbNawQMdTq26GrhTJTs4ToumkDC6BkMnxE1w2YbfxO1/1tXUjgzEO2lBgBW64cKDXR&#10;JjLjwixRA7xvZ9O8qcSGLYWV6QMeAC87acmHWnB+NNvLwcnhiHFhR713a6Id1JaLy6IsbSFKboIJ&#10;/VHo4FGiLBIjNfEoma3OSok2xFwF9qclkT01oFyeWGs5I8lFu9akKN0avJcAL1CO611DMipeieQO&#10;+lgKd8HAhQiLXMifGDVwucyx+rEmkmFUfuIwjLMgMlym7SYaTyFeJIeS1VBCOAVTc6wx1N4sz7S7&#10;wda1LLIcPAW2G7j4CGycFqbTbXwuqnYDfGBXe+Roie4+T066wW55MpgYqP4FT87CyHXZE3iyP0Pz&#10;By6L/4Anpx2cO54Mpg7RARtCi74UT/aIPIYidHF3YQ9n6ZUngXBaTn3lyVeehK/AljPh8xtWe9/3&#10;w73V2v1Ds/gFAAD//wMAUEsDBBQABgAIAAAAIQCEgmMO3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqGPaQhSyqaoKOFVItEiImxtvk6jxOordJP173BMcd2Y0+yZfTbYV&#10;A/W+cYygZgkI4tKZhiuEr/3bQwrCB81Gt44J4UIeVsXtTa4z40b+pGEXKhFL2GcaoQ6hy6T0ZU1W&#10;+5nriKN3dL3VIZ59JU2vx1huW/mYJE/S6objh1p3tKmpPO3OFuF91ON6rl6H7em4ufzslx/fW0WI&#10;93fT+gVEoCn8heGKH9GhiEwHd2bjRYuQqkVMIjzHRVdbJcsoHBAW6Rxkkcv/A4pfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAJ+Oan9/AwAAGA0AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAISCYw7fAAAACAEAAA8AAAAAAAAAAAAAAAAA2QUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADlBgAAAAA=&#10;">
                 <v:group id="Group 250" o:spid="_x0000_s1027" style="position:absolute;left:833;top:441;width:10240;height:2" coordorigin="833,441" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5sETjxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9aVpXZalGEVmXPYigLoi3R/Nsi81LaWJb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwX/x83gG4TzyBpLy6TgTg6Wi4/eHBNtW95Tc/CZCBB2CSrIva8SKV2ak0E3tBVx8C62NuiD&#10;rDOpa2wD3JRyFEVTabDgsJBjReuc0uvhZhT8ttiuvuKfZnu9rO/n42R32sak1Ge/W81AeOr8O/xq&#10;/2kFo/EYnmfCEZCLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5sETjxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 251" o:spid="_x0000_s1028" style="position:absolute;left:833;top:441;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZplCRxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsIIvRXOevdJejaKFYl8Uqv0By2V7Cb1sjkvU019vhEIfh9n5Zme+7F0jTtQF61nBdJKB&#10;IK68tlwr+D58jF9AhIissfFMCi4UYLkYPMyx1P7MX3Tax1okCIcSFZgY21LKUBlyGCa+JU7ej+8c&#10;xiS7WuoOzwnuGpln2bN0aDk1GGzp3VD1uz+69EZd2FdTmYudFTRdbzeP13y2U2o07FdvICL18f/4&#10;L/2pFeRPBdzHJALIxQ0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZplCRxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 216" o:spid="_x0000_s1029" style="position:absolute;left:833;top:924;width:10240;height:2" coordorigin="833,924" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmLn8PxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9aVpXZalGEVmXPYigLoi3R/Nsi81LaWJb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwX/x83gG4TzyBpLy6TgTg6Wi4/eHBNtW95Tc/CZCBB2CSrIva8SKV2ak0E3tBVx8C62NuiD&#10;rDOpa2wD3JRyFEVTabDgsJBjReuc0uvhZhT8ttiuvuKfZnu9rO/n42R32sak1Ge/W81AeOr8O/xq&#10;/2kFo/EUnmfCEZCLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmLn8PxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 217" o:spid="_x0000_s1030" style="position:absolute;left:833;top:924;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGOGt9xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvhb5DmEJvRLOu9W9rlLZQ6o2CPw8wbMZN6GaybFJd+/RNoeDl4cz5zpzlunO1uFAbrGcFo2EG&#10;grj02nKl4HT8GMxBhIissfZMCm4UYL166C2x0P7Ke7ocYiUShEOBCkyMTSFlKA05DEPfECfv7FuH&#10;Mcm2krrFa4K7WuZZNpUOLacGgw29Gyq/Dt8uvVFN7MKU5mbHExq9bT/7P/l4p9TTY/f6AiJSF+/H&#10;/+mNVpA/z+BvTCKAXP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhjhrfcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="55ED95CE" w14:textId="77777777" w:rsidR="00226BF0" w:rsidRDefault="00226BF0" w:rsidP="00226BF0">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Impact" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -10612,51 +10612,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3B2F6215" id="Group 65" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251629568;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb+Onf9wIAANsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIZAEmmzXue0dk5nUWR5LTpmj5QWEpylMh1zsDRV&#10;VBjWQ/aujdI4nke9MoU2igtr4e1VcNKlz1+WgrvvZWmFI21OAZvzT+Ofa3xGy3OWVYbpuuEDDPYG&#10;FB1rJBTdp7pijpGNaV6k6hpulFWlO+Kqi1RZNlz4M8BpkvjgNLdGbbQ/S5X1ld7TBNQe8PTmtPzb&#10;9tboB31vAnow7xT/aYGXqNdVNvXjugrBZN1/VQX0k22c8gfflabDFHAksvP8Pu75FTtHOLycn8Tp&#10;cQxt4OBL0sVAP6+hR7jpdDajBFyz+DQ0htfXw9YEd4aNKfoiloWKHuWACrsOMrJPTNn/Y+qhZlr4&#10;Blhk4t6QpshpOkspkayD498YIVCcZD5HVFge4kY67ZTLiQfDLFD+TxZfEDIy+SodLOMb626F8s1g&#10;2zvrgsQLsHyLiwH6CugsuxbU/vETiQmUwu9wIfZByRj0ISKrmPQkVB5yjqmAj0mqJIkX6d+SQXdD&#10;GCZLp8mgndWIkNUjaL6TA2qwCMOREnuxaWVRLytAN6oMMkAQnvCV2CAtL7kxNvwOJQzMisMpYSiB&#10;KbEOpGjmEBmWQJP0oGGvSnzTqa1YKe9zB/qHKk/eVk6jYP/s7NkZgh+2YAkv831ZRDvprVQ3Tdv6&#10;RrQSwSxmIEJEYFXbFOj0C1OtL1tDtgwnoP8M9+dZGEwaWfhktWDF9WA71rTBhuItsAu3LUg3aH2t&#10;ikeQsVFhrsL/ABi1Mr8p6WGm5tT+2jAjKGm/SLiKZ8kxXmLnF8cnixQWZupZTz1MckiVU0eh9Whe&#10;ujC4N9o0VQ2VEn9cqT7DECobFLrHF1ANC5gG3vITFKxnI3q69lFP/0nLPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAP9/rbveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+N5Jq2&#10;wbEcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3PcmWH2Tb6aXCsG7EPjSUMyVyCQSm8bqjR8798fFyBC&#10;NGRN6wk1XDDAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPcdEntH3zsT+ewraXszcrlr5ZNS&#10;L9KZhvhDbTrc1Fiedmen4WM04zpN3obt6bi5/O6fP3+2CWr9MJvWSxARp/gfhis+o0PBTAd/JhtE&#10;q2GRppzUkCpecPUT9crKgZVEgSxyebug+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCb&#10;+Onf9wIAANsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD/f6273gAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 66" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUG/SUwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY2piKRZpQhCr41Ve3zNviahu29Ddo1Jf323IHgcZuYbptiO1oiBet86VrBIUhDE&#10;ldMt1wo+Dvv5GoQPyBqNY1IwkYft5mFWYK7dld9pKEMtIoR9jgqaELpcSl81ZNEnriOO3rfrLYYo&#10;+1rqHq8Rbo3M0nQlLbYcFxrsaNdQ9VNerAKehmWZnSevF/JL0u/JfO7Lo1JPj+PrC4hAY7iHb+03&#10;rSB7zuD/TDwCcvMHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVBv0lMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10900,51 +10900,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6031A932" id="Group 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251628544;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbe8rt+QIAANsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnSGnWLoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc3ax61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUGIdkwVrlRQ5fRSWXpy/f3fW60ykqlZtIQyBJNJmvc5p7ZzOosjyWnTMHiktJDhLZTrmYGmq&#10;qDCsh+xdG6VxvIh6ZQptFBfWwtur4KTnPn9ZCu6+l6UVjrQ5BWzOP41/rvEZnZ+xrDJM1w0fYLA3&#10;oOhYI6HoPtUVc4xsTPMiVddwo6wq3RFXXaTKsuHCnwFOk8QHp7k1aqP9Waqsr/SeJqD2gKc3p+Xf&#10;trdGP+h7E9CDeaf4Twu8RL2usqkf11UIJuv+qyqgn2zjlD/4rjQdpoAjkZ3n93HPr9g5wuHl4jhO&#10;5zG0gYMvSZcD/byGHuGmk9mMEnDN4pPQGF5fD1sT3Bk2puiLWBYqepQDKuw6yMg+MWX/j6mHmmnh&#10;G2CRiXtDmiKn6WxOiWQdHP/GCIHiJIs5osLyEDfSaadcTjwYZoHyf7L4gpCRyVfpYBnfWHcrlG8G&#10;295ZFyRegOVbXAzQV0Bn2bWg9o+fSEygFH6HC7EPSsagDxFZxaQnofKQc0yVjlE+VZLEy/RvyaC7&#10;oSImS6fJoJ3ViJDVI2i+kwNqsAjDkRJ7sWllUS8rQDeqDDJAEJ7wldggLS+5MTb8DiUMzIrDKWEo&#10;gSmxDqRo5hAZlkCT9KBhr0p806mtWCnvcwf6hypP3lZOo2D/7PTZGYIftmAJL/N9WUQ76a1UN03b&#10;+ka0EsEsZ4ulZ8eqtinQiXCsqdaXrSFbhhPQf4b78ywMJo0sfLJasOJ6sB1r2mBD8RbYhdsWpBu0&#10;vlbFI8jYqDBX4X8AjFqZ35T0MFNzan9tmBGUtF8kXMXTZI6X2PnF/HiZwsJMPeuph0kOqXLqKLQe&#10;zUsXBvdGm6aqoVLijyvVZxhCZYNC9/gCqmEB08BbfoKC9WxET9c+6uk/6fwPAAAA//8DAFBLAwQU&#10;AAYACAAAACEA/3+tu94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hAb43k&#10;mrbBsRxCaHsKhSaF0ptibWwTa2UsxXb+vptTc9yZYfZNvppcKwbsQ+NJQzJXIJBKbxuqNHzv3x8X&#10;IEI0ZE3rCTVcMMCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw9x0Se0ffOxP57CtpezNyuWvl&#10;k1Iv0pmG+ENtOtzUWJ52Z6fhYzTjOk3ehu3puLn87p8/f7YJav0wm9ZLEBGn+B+GKz6jQ8FMB38m&#10;G0SrYZGmnNSQKl5w9RP1ysqBlUSBLHJ5u6D4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFt7yu35AgAA2wYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAP9/rbveAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 64" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRGBbexQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8IS9ranu+odqFBEEEVyxetDbo3m2xealNlG7394sCB6HmfkNM5k1phR3ql1hWUG3E4Eg&#10;Tq0uOFNw2C+/RiCcR9ZYWiYFf+RgNm19TDDW9sE7uic+EwHCLkYFufdVLKVLczLoOrYiDt7Z1gZ9&#10;kHUmdY2PADel7EXRQBosOCzkWNEip/SS3IwCmfVL3G2Gv8lxtR2sryfdnIZeqc92Mx+D8NT4d/jV&#10;XmkFve8f+D8TjoCcPgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCRGBbexQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight=".20464mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11213,51 +11213,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="567FA4AB" id="Group 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:19.7pt;width:512pt;height:.1pt;z-index:-251626496;mso-position-horizontal-relative:page" coordorigin="833,394" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSN+qe9wIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JenNqFMMvWFA&#10;txVo9gGKLF8wW9IkJU779SMlO3XTFQO6AHEokyKPDo+Y84tt15KNMLZRMqfJYUyJkFwVjaxy+nN5&#10;c3BKiXVMFqxVUuT0UVh6sfj44bzXmUhVrdpCGAJJpM16ndPaOZ1FkeW16Jg9VFpIcJbKdMzB0lRR&#10;YVgP2bs2SuP4OOqVKbRRXFgLb6+Cky58/rIU3P0oSyscaXMK2Jx/Gv9c4TNanLOsMkzXDR9gsHeg&#10;6Fgjoegu1RVzjKxN8ypV13CjrCrdIVddpMqy4cKfAU6TxHunuTVqrf1Zqqyv9I4moHaPp3en5d83&#10;t0Y/6HsT0IN5p/gvC7xEva6yqR/XVQgmq/6bKqCfbO2UP/i2NB2mgCORref3ccev2DrC4eXxUZzO&#10;Y2gDB1+Sngz08xp6hJtOZzNKwDU7m4fG8Pp62JrgzrAxRV/EslDRoxxQYddBRvaZKft/TD3UTAvf&#10;AItM3BvSFDlNZyBqyTo4/o0RAsVJjv1ZsDzEjXTaKZcTD4ZZoPyfLL4iZGTyTTpYxtfW3Qrlm8E2&#10;d9YFiRdg+RYXA/Ql0Fl2Laj98wGJCZTC73AhdkHJGPQpIsuY9CRUHnKOqdIxyqdKkvgk/Vsy6G6o&#10;iMnSaTJoZzUiZPUImm/lgBoswnCkxF5sWlnUyxLQjSqDDBCEJ3wjNkjLt2mMDb9DCQOzYn9KGEpg&#10;SqwCKZo5RIYl0CQ9aNirEt90aiOWyvvcnv6hyrO3ldMo2D87e3GG4IctWMLLfFcW0U56K9VN07a+&#10;Ea1EMGk8SwM9VrVNgV7EY021umwN2TAcgf4zXKAXYTBqZOGz1YIV14PtWNMGG6q3QC9ct6DdcNdW&#10;qngEHRsVBiv8EYBRK/NESQ9DNaf295oZQUn7VcJdPEvmeIudX8yPTgAvMVPPauphkkOqnDoKvUfz&#10;0oXJvdamqWqolHg1SPUFplDZoNI9voBqWMA48JYfoWC9mNHTtY96/lNa/AEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOtetjPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoEwKl&#10;DXGqqgJOFRItEuptG2+TqPE6it0k/XucExx3ZjT7JluNphE9da62rCCeRSCIC6trLhV8798fFiCc&#10;R9bYWCYFV3Kwym9vMky1HfiL+p0vRShhl6KCyvs2ldIVFRl0M9sSB+9kO4M+nF0pdYdDKDeNfIyi&#10;uTRYc/hQYUubiorz7mIUfAw4rJP4rd+eT5vrYf/8+bONSan7u3H9CsLT6P/CMOEHdMgD09FeWDvR&#10;KFgkSUgqSJZPICY/jl6CcpyUOcg8k/8X5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kjfqnvcCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA6162M98AAAAJAQAADwAAAAAAAAAAAAAAAABRBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 60" o:spid="_x0000_s1027" style="position:absolute;left:833;top:394;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvoYxyxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvBd8hjOCl2Gx3adFt06KC6MVCWx9g2Ew3wc1k2cR269M7B8Hj8M//zTfr7Rg6daYh+cgG5rMC&#10;FHETrefWwOfx9f4BVMrIFrvIZOBKCbabm8kaaxsvvKfzIbdKIJxqNOBy7mutU+MoYJrFnliyUxwC&#10;ZhmHVtsBLwIPnS6LYqkDepYLDnt6cdR8Hb6DaLQL/+gad/XVgubPH2/Tn7LaGXN3Oz6tQGUa8//y&#10;X/vdGigrsZVnhAB68wsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvoYxyxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11782,51 +11782,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>zás</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>tupce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6264C0DA" w14:textId="77777777" w:rsidR="00226BF0" w:rsidRDefault="00226BF0" w:rsidP="00226BF0">
       <w:pPr>
         <w:spacing w:before="3" w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4764F4" w14:textId="77777777" w:rsidR="00226BF0" w:rsidRDefault="00226BF0" w:rsidP="00226BF0">
+    <w:p w14:paraId="4E4764F4" w14:textId="662E5D41" w:rsidR="00226BF0" w:rsidRDefault="00226BF0" w:rsidP="00226BF0">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
           <w:tab w:val="left" w:pos="6668"/>
           <w:tab w:val="left" w:pos="9662"/>
         </w:tabs>
         <w:ind w:left="306"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DDF990C" wp14:editId="05FF6A68">
@@ -11910,51 +11910,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="0CD29BBC" id="Group 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:-3.05pt;width:512pt;height:.1pt;z-index:-251625472;mso-position-horizontal-relative:page" coordorigin="833,-61" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2Ee1H+AIAANsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1P2zAQ/j5p/8Hyx02Ql0ILESmaYKBJ&#10;bEOi+wGu47xojp3ZblP263dnJyWUoUmsUtNz7nz3+LnH14vLXSvJVhjbaJXT5DimRCiui0ZVOf2x&#10;ujk6o8Q6pgomtRI5fRSWXi7fv7vou0ykutayEIZAEmWzvstp7VyXRZHltWiZPdadUOAstWmZg6Wp&#10;osKwHrK3MkrjeB712hSd0VxYC2+vg5Muff6yFNx9L0srHJE5BWzOP41/rvEZLS9YVhnW1Q0fYLA3&#10;oGhZo6DoPtU1c4xsTPMiVdtwo60u3THXbaTLsuHCnwFOk8QHp7k1etP5s1RZX3V7moDaA57enJZ/&#10;296a7qG7NwE9mHea/7TAS9R3VTb147oKwWTdf9UF9JNtnPYH35WmxRRwJLLz/D7u+RU7Rzi8nJ/G&#10;6UkMbeDgS9LFQD+voUe46Ww2owRcR/MkNIbXn4etCe4MG1P0RSwLFT3KARV2HWRkn5iy/8fUQ806&#10;4RtgkYl7Q5oipx6JYi0c/8YIgeIkp2eICstD3EinnXI58WCYBcr/yeILQkYmX6WDZXxj3a3Qvhls&#10;e2ddkHgBlm9xQQL0FdBZthLU/vGIxARK4Xe4EPugZAz6EJFVTHoSKg85x1TpGOVTJUm8SP+WDLob&#10;KmKydJoM2lmNCFk9guY7NaAGizAcKbEXW6ct6mUF6EaVQQYIwhO+Ehuk5SU3xobfoYSBWXE4JQwl&#10;MCXWgZSOOUSGJdAkPWjYqxLftHorVtr73IH+ocqTV6ppFOyfnT87Q/DDFizhZb4vi2gnvVX6ppHS&#10;N0IqBLOYzeeeHatlU6AT4VhTra+kIVuGE9B/hvvzLAwmjSp8slqw4vNgO9bIYENxCezCbQvSDVpf&#10;6+IRZGx0mKvwPwBGrc1vSnqYqTm1vzbMCErkFwVX8Tw5wUvs/OLkdJHCwkw966mHKQ6pcuootB7N&#10;KxcG96YzTVVDpcQfV+lPMITKBoXu8QVUwwKmgbf8BAXr2Yiern3U03/S8g8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCiaoQi3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq96SYN&#10;Wo3ZiEjbkxTUQultzY5JMDsbsmsS/33HU3uc9x5vvpetR9uIHjtfO1IQTyMQSIUzNZUKvo7vkwUI&#10;HzQZ3ThCBTf0sM4fHzKdGjfQHvtDKAWXkE+1giqENpXSFxVa7aeuRWLv7DqrA59dKU2nBy63jXyJ&#10;orm0uib+UOkWtxUWl8PVKvgY9LBJ4rd+dzlvbz/H2ef3Lkalnp/GzQpEwDH8heGOz+iQM9PJXcl4&#10;0ShYJAknFUzmMYi7H0evrJxYmS1B5pn8vyD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ALYR7Uf4AgAA2wYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKJqhCLfAAAACQEAAA8AAAAAAAAAAAAAAAAAUgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 58" o:spid="_x0000_s1027" style="position:absolute;left:833;top:-61;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTg7wFwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LaoNA&#10;FN0X8g/DDXQXx0gowTpKKQSyrU0fy1vnRiXOHZmZGO3XZxaFLg/nXVSzGcREzveWFWyTFARxY3XP&#10;rYLT+2GzB+EDssbBMilYyENVrh4KzLW98RtNdWhFDGGfo4IuhDGX0jcdGfSJHYkjd7bOYIjQtVI7&#10;vMVwM8gsTZ+kwZ5jQ4cjvXbUXOqrUcDLtKuzr8XrrfyR9Ps5fB/qD6Ue1/PLM4hAc/gX/7mPWkG2&#10;i/PjmXgEZHkHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAk4O8BcAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32A1D3CD" wp14:editId="054725E9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -12033,51 +12033,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="0F37167F" id="Group 55" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.95pt;width:512pt;height:.1pt;z-index:-251624448;mso-position-horizontal-relative:page" coordorigin="833,319" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0bZ3I+AIAANsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZVLk0eERc36xayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N59OKbGOqYJJrUROH4WlF8v37877LhOprrUshCGQRNms73JaO9dlUWR5LVpmj3QnFDhLbVrmYGmq&#10;qDCsh+ytjNI4nke9NkVnNBfWwtur4KRLn78sBXffy9IKR2ROAZvzT+Ofa3xGy3OWVYZ1dcMHGOwN&#10;KFrWKCi6T3XFHCMb07xI1TbcaKtLd8R1G+mybLjwZ4DTJPHBaW6N3nT+LFXWV92eJqD2gKc3p+Xf&#10;treme+juTUAP5p3mPy3wEvVdlU39uK5CMFn3X3UB/WQbp/3Bd6VpMQUciew8v497fsXOEQ4v5ydx&#10;ehxDGzj4knQx0M9r6BFuOp3NKAHXLDkLjeH19bA1wZ1hY4q+iGWhokc5oMKug4zsE1P2/5h6qFkn&#10;fAMsMnFvSFPkND1OKVGshePfGCFQnORkjqiwPMSNdNoplxMPhlmg/J8sviBkZPJVOljGN9bdCu2b&#10;wbZ31gWJF2D5FhcD9BXQWbYS1P7xE4kJlMLvcCH2QckY9CEiq5j0JFQeco6pgI9JqiSJF+nfkkF3&#10;QxgmS6fJoJ3ViJDVI2i+UwNqsAjDkRJ7sXXaol5WgG5UGWSAIDzhK7FBWl5yY2z4HUoYmBWHU8JQ&#10;AlNiHUjpmENkWAJN0oOGvSrxTau3YqW9zx3oH6o8eaWaRsH+2dmzMwQ/bMESXub7soh20lulbxop&#10;fSOkQjCL2Xzu2bFaNgU6EY411fpSGrJlOAH9Z7g/z8Jg0qjCJ6sFK64H27FGBhuKS2AXbluQbtD6&#10;WhePIGOjw1yF/wEwam1+U9LDTM2p/bVhRlAivyi4imfJMV5i5xfHJ4sUFmbqWU89THFIlVNHofVo&#10;XrowuDedaaoaKiX+uEp/hiFUNih0jy+gGhYwDbzlJyhYz0b0dO2jnv6Tln8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCQWJ7O3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqONG&#10;QAlxqqoCThVSWyTEzY23SdR4HcVukv492xMcd2Y0+yZfTq4VA/ah8aRBzRIQSKW3DVUavvbvDwsQ&#10;IRqypvWEGi4YYFnc3uQms36kLQ67WAkuoZAZDXWMXSZlKGt0Jsx8h8Te0ffORD77StrejFzuWjlP&#10;kifpTEP8oTYdrmssT7uz0/AxmnGVqrdhczquLz/7x8/vjUKt7++m1SuIiFP8C8MVn9GhYKaDP5MN&#10;otWwSFNOakjVC4irr5JnVg6szBXIIpf/FxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ALRtncj4AgAA2wYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJBYns7fAAAACQEAAA8AAAAAAAAAAAAAAAAAUgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 56" o:spid="_x0000_s1027" style="position:absolute;left:833;top:319;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMHYfpwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qne6sYgpcRsRAShV2Nbe3zNPrPB7NuQXWPir3cLhR6HmfmGyTejbcVAvW8cK1guEhDE&#10;ldMN1wo+jvuXNxA+IGtsHZOCiTxsiuenHDPtbnygoQy1iBD2GSowIXSZlL4yZNEvXEccvbPrLYYo&#10;+1rqHm8RbluZJsmrtNhwXDDY0c5QdSmvVgFPw6pMT5PXS/kj6f7Vfu/LT6Xms3G7BhFoDP/hv/a7&#10;VpCuUvg9E4+ALB4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADB2H6cMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
@@ -12273,90 +12273,89 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005D764B">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
         </w:rPr>
-        <w:t>_zn</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>zn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F8C4DA" w14:textId="77777777" w:rsidR="00226BF0" w:rsidRDefault="00226BF0" w:rsidP="00226BF0">
       <w:pPr>
         <w:spacing w:before="8" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19A49B5E" w14:textId="77777777" w:rsidR="00226BF0" w:rsidRDefault="00226BF0" w:rsidP="00226BF0">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3398"/>
           <w:tab w:val="left" w:pos="8305"/>
         </w:tabs>
         <w:ind w:left="282"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12556,51 +12555,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3888E72D" id="Group 212" o:spid="_x0000_s1026" style="position:absolute;margin-left:141.6pt;margin-top:18.9pt;width:83.5pt;height:.1pt;z-index:-251638784;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9ok5S/AIAAPEGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JenNqFMMvWFA&#10;txVo9gGKLF8wW9IkJU779SMlO3XTFQO6PBiUSR0eHtLM+cW2a8lGGNsomdPkMKZESK6KRlY5/bm8&#10;OTilxDomC9YqKXL6KCy9WHz8cN7rTKSqVm0hDAEQabNe57R2TmdRZHktOmYPlRYSnKUyHXNwNFVU&#10;GNYDetdGaRwfR70yhTaKC2vh7VVw0oXHL0vB3Y+ytMKRNqfAzfmn8c8VPqPFOcsqw3Td8IEGeweL&#10;jjUSku6grphjZG2aV1Bdw42yqnSHXHWRKsuGC18DVJPEe9XcGrXWvpYq6yu9kwmk3dPp3bD8++bW&#10;6Ad9bwJ7MO8U/2VBl6jXVTb147kKwWTVf1MF9JOtnfKFb0vTIQSURLZe38edvmLrCIeXSXwcz4+g&#10;DRx8SXoyyM9r6BFeSk9nKSXgm52chs7w+nq8ewzh/mKKrohlIaNnObDCrsMY2Wel7P8p9VAzLXwD&#10;LCpxb0hT5PSMEsk6KP7GCIGjSdJkhqQwO4SNatqplBMPhllQ/J8ivtZjp+QbarCMr627Fcr3gm3u&#10;rAsTXoDlO1wM3JegZtm1MOyfD0hMMJV/DF/ELiwZwz5FZBmTniSYegAdsaBrEyxo8d+xZmMYYqUT&#10;LOhmNTJk9Uiab+XAGizCcKPEfta0sjguS+A2DhkgQBBW+EYs5N6PDXeGFAZWxf6SMJTAkliFajVz&#10;yAxToEl6GGGUAl90aiOWyrvc3vRDkmdvK6dR/vqUVXDDDUzgZ3yXFLlOOivVTdO2vgut9FTOYviw&#10;kIFVbVOg1x9MtbpsDdkw3H/+h9UA2oswbay7YrYOcQVYoWbYP7LwWWrBiuvBdqxpgw04LYgO32CY&#10;6PAJrFTxCNNtVNi28O8ARq3MEyU9bNqc2t9rZgQl7VcJH+hZMp/javaH+dFJCgcz9aymHiY5QOXU&#10;UZgINC9dWOdrbZqqhkyJl0GqL7Caygbn3/MLrIYD7Ahv+b0K1ovFPT37qOd/qsUfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAmtmBQd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnB&#10;m918WA0xm1KKeipCW0G8TbPTJDS7G7LbJP33jic9zjsP70exmk0nRhp866yCeBGBIFs53dpawefh&#10;7SED4QNajZ2zpOBKHlbl7U2BuXaT3dG4D7VgE+tzVNCE0OdS+qohg37herL8O7nBYOBzqKUecGJz&#10;08kkip6kwdZyQoM9bRqqzvuLUfA+4bRO49dxez5trt+H5cfXNial7u/m9QuIQHP4g+G3PleHkjsd&#10;3cVqLzoFSZYmjCpIn3kCA4/LiIUjC1kEsizk/wXlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQA9ok5S/AIAAPEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCa2YFB3wAAAAkBAAAPAAAAAAAAAAAAAAAAAFYFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAYgYAAAAA&#10;">
                 <v:shape id="Freeform 213" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACq4XUwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY09lBqzioiBQk9N9eDtmX0m0ezbdHebpP++Wyh4HGbmGybfTKYTAznfWlawSFIQ&#10;xJXVLdcKDp/F/BWED8gaO8uk4Ic8bNYPsxwzbUf+oKEMtYgQ9hkqaELoMyl91ZBBn9ieOHoX6wyG&#10;KF0ttcMxwk0nn9P0RRpsOS402NOuoepWfhsFHk+m8FXp9l/X92HfYnc9H45KPT1O2xWIQFO4h//b&#10;b1rBEv6uxBsg178AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAquF1MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CF671B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00CF671B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12852,120 +12851,109 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="7994DC3F" id="Group 214" o:spid="_x0000_s1026" style="position:absolute;margin-left:371.65pt;margin-top:3.35pt;width:83.5pt;height:.1pt;z-index:-251637760;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwznYy/AIAAPEGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1pWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKduumJAlweDMqnDw0OaOb/Ydi3ZCGMbJXOaHMaUCMlV0cgqpz+X&#10;NwenlFjHZMFaJUVOH4WlF4uPH857nYlU1aothCEAIm3W65zWzuksiiyvRcfsodJCgrNUpmMOjqaK&#10;CsN6QO/aKI3jk6hXptBGcWEtvL0KTrrw+GUpuPtRllY40uYUuDn/NP65wme0OGdZZZiuGz7QYO9g&#10;0bFGQtId1BVzjKxN8wqqa7hRVpXukKsuUmXZcOFrgGqSeK+aW6PW2tdSZX2ldzKBtHs6vRuWf9/c&#10;Gv2g701gD+ad4r8s6BL1usqmfjxXIZis+m+qgH6ytVO+8G1pOoSAksjW6/u401dsHeHwMolP4tkx&#10;tIGDL0nng/y8hh7hpfT0KKUEfEfz09AZXl+Pd08g3F9M0RWxLGT0LAdW2HUYI/uslP0/pR5qpoVv&#10;gEUl7g1pipzOKZGsg+JvjBA4miRNjpEUZoewUU07lXLiwTALiv9TxNd67JR8Qw2W8bV1t0L5XrDN&#10;nXVhwguwfIeLgfsS1Cy7Fob98wGJCabyj+GL2IUlY9iniCxj0pMEUw+gIxZ0bYIFLf471tEYhljp&#10;BAu6WY0MWT2S5ls5sAaLMNwosZ81rSyOyxK4jUMGCBCEFb4RC7n3Y8OdIYWBVbG/JAwlsCRWoVrN&#10;HDLDFGiSHkYYpcAXndqIpfIutzf9kOTZ28pplL8+ZRXccAMT+BnfJUWuk85KddO0re9CKz2Vsxg+&#10;LGRgVdsU6PUHU60uW0M2DPef/2E1gPYiTBvrrpitQ1wBVqgZ9o8sfJZasOJ6sB1r2mADTguiwzcY&#10;Jjp8AitVPMJ0GxW2Lfw7gFEr80RJD5s2p/b3mhlBSftVwgd6lsxmuJr9YXY8T+Fgpp7V1MMkB6ic&#10;OgoTgealC+t8rU1T1ZAp8TJI9QVWU9ng/Ht+gdVwgB3hLb9XwXqxuKdnH/X8T7X4AwAA//8DAFBL&#10;AwQUAAYACAAAACEAaOBGLNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnB&#10;m93EaGtjNqUU9VQEW0G8TZNpEpqdDdltkv57x5MeP97jvS9bTbZVA/W+cWwgnkWgiAtXNlwZ+Ny/&#10;3j2B8gG5xNYxGbiQh1V+fZVhWrqRP2jYhUrJCPsUDdQhdKnWvqjJop+5jliyo+stBsG+0mWPo4zb&#10;Vt9H0VxbbFgeauxoU1Nx2p2tgbcRx3USvwzb03Fz+d4/vn9tYzLm9mZaP4MKNIW/Mvzqizrk4nRw&#10;Zy69ag0sHpJEqgbmC1CSL+NI+CC8BJ1n+r9//gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCwznYy/AIAAPEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBo4EYs3AAAAAcBAAAPAAAAAAAAAAAAAAAAAFYFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 215" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAceLQ9wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY09tBKzioiBQk9N9eDtmX0m0ezbdHebpP++Wyh4HGbmGybfTKYTAznfWlawSFIQ&#10;xJXVLdcKDp/FfAnCB2SNnWVS8EMeNuuHWY6ZtiN/0FCGWkQI+wwVNCH0mZS+asigT2xPHL2LdQZD&#10;lK6W2uEY4aaTz2n6Ig22HBca7GnXUHUrv40CjydT+Kp0+6/r+7BvsbueD0elnh6n7QpEoCncw//t&#10;N63gFf6uxBsg178AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHHi0PcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D77181" w:rsidRPr="00C37861">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>!V</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> případě ukončení trvalého pobytu na území města Ostravy bude změna provedena k datu odhlášení dle evidence obyvatel.</w:t>
+        <w:t>!V případě ukončení trvalého pobytu na území města Ostravy bude změna provedena k datu odhlášení dle evidence obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD42CF5" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8" w:rsidP="00C37861">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2561"/>
         </w:tabs>
         <w:spacing w:before="79"/>
         <w:ind w:left="614"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>!Po</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
@@ -13568,51 +13556,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shapetype w14:anchorId="167AACF6" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Přímá spojnice se šipkou 273" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.05pt;margin-top:6.7pt;width:528.45pt;height:0;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3WWjjuAEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7ZbrCuMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4IlEg+Pj7Sy7vD5MTeEFv0nWwWtRTGK9TWD538+fL46VYK&#10;juA1OPSmk0fD8m718cNyDq25whGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8cvZIE8R0paHSBHNCn1x1&#10;Vdc31YykA6EyzOn1/s0pVwW/742KP/qeTRSuk4lbLCeVc5vParWEdiAIo1UnGvAPLCawPhW9QN1D&#10;BLEj+xfUZBUhYx8XCqcK+94qU3pI3TT1H908jxBM6SWJw+EiE/8/WPV9v/YbytTVwT+HJ1SvLDyu&#10;R/CDKQRejiENrslSVXPg9pKSLxw2JLbzN9QpBnYRiwqHnqYMmfoThyL28SK2OUSh0uPNl6a5bj5L&#10;oc6+CtpzYiCOXw1OIhud5EhghzGu0fs0UqSmlIH9E8dMC9pzQq7q8dE6VybrvJg7eX3b1HXJYHRW&#10;Z2+OYxq2a0diD3k5yleaTJ73YYQ7rwvaaEA/nOwI1r3ZqbrzJ22yHHn3uN2iPm7orFmaXqF52rS8&#10;Hu/vJfv3/7D6BQAA//8DAFBLAwQUAAYACAAAACEAzrsK49sAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPS0/DMBCE70j9D9YicWvtFqjaEKeqeNw49CX16sZLEmGvQ+w24d+zFQc47sxo9pt8NXgn&#10;LtjFJpCG6USBQCqDbajScNi/jRcgYjJkjQuEGr4xwqoY3eQms6GnLV52qRJcQjEzGuqU2kzKWNbo&#10;TZyEFom9j9B5k/jsKmk703O5d3Km1Fx60xB/qE2LzzWWn7uz16Asbtrq/eV1kZbHbfnleudmG63v&#10;bof1E4iEQ/oLwxWf0aFgplM4k43CaRhPOcjy/QOIq60e5zzl9KvIIpf/BxQ/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPdZaOO4AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAM67CuPbAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="3pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8FDE3D" w14:textId="77777777" w:rsidR="007A6EF8" w:rsidRPr="004E0D51" w:rsidRDefault="007A6EF8" w:rsidP="007A6EF8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0D51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -13777,87 +13765,98 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekci Úřad – Činnosti úřadu – Osobní údaje (GDPR). </w:t>
       </w:r>
       <w:r w:rsidRPr="001E67D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Zpracování výše uvedených osobních údajů bude probíhat po dobu trvání účelu zpracování osobních údajů a následně budou uloženy po dobu 10 let.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5301EB4B" w14:textId="77777777" w:rsidR="007A6EF8" w:rsidRDefault="007A6EF8" w:rsidP="007A6EF8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E67D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tento souhlas poskytuji dobrovolně a jsem si vědom, že jej mohu kdykoli odvolat, aniž by tím byla dotčena zákonnost zpracování před jeho odvoláním, a to osobně na adrese správce, nebo doručením písemného oznámení na uvedenou adresu, případně prostřednictvím datové schránky nebo na uvedený e-mail (nutný zaručený elektronický podpis).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAC8B25" w14:textId="77777777" w:rsidR="007A6EF8" w:rsidRDefault="007A6EF8" w:rsidP="007A6EF8">
+    <w:p w14:paraId="7C5264C1" w14:textId="10213591" w:rsidR="00C773CC" w:rsidRPr="00C773CC" w:rsidRDefault="007A6EF8" w:rsidP="00C773CC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Kontaktní údaje odpovědné osoby působící u správce osobních údajů za pověřence na ochranu osobních údajů v době získání souhlasu ze strany subjektu údajů: Ing. Petr Štětka, e-mail: </w:t>
+        <w:t xml:space="preserve">Kontaktní údaje odpovědné osoby působící u správce osobních údajů za pověřence na ochranu osobních údajů v době získání souhlasu ze strany subjektu údajů: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C773CC" w:rsidRPr="00C773CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andrea Buchtová, e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00450E42">
+        <w:r w:rsidR="00C773CC" w:rsidRPr="00C773CC">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>petr.stetka@moore-czech.cz</w:t>
+          <w:t>andrea.buchtova@forenziq.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00450E42">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> tel. č.: +420 227 031 495.</w:t>
+      <w:r w:rsidR="00C773CC" w:rsidRPr="00C773CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00C773CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00C773CC" w:rsidRPr="00C773CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tel. č.: +420 737 518 056.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7562B752" w14:textId="77777777" w:rsidR="007A6EF8" w:rsidRPr="001E67D4" w:rsidRDefault="007A6EF8" w:rsidP="007A6EF8">
+    <w:p w14:paraId="7562B752" w14:textId="7FF03DEA" w:rsidR="007A6EF8" w:rsidRPr="001E67D4" w:rsidRDefault="007A6EF8" w:rsidP="007A6EF8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Osoba pověřence na ochranu osobních údajů se může v průběhu zpracování osobních údajů změnit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B2C328" w14:textId="78003368" w:rsidR="007A6EF8" w:rsidRPr="00247B78" w:rsidRDefault="007A6EF8" w:rsidP="007A6EF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4483"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -13927,125 +13926,124 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podpis</w:t>
       </w:r>
       <w:r w:rsidRPr="001E67D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: _________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C37861">
       <w:pgSz w:w="11905" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="720" w:bottom="1740" w:left="720" w:header="671" w:footer="1559" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DE806BD" w14:textId="77777777" w:rsidR="002D6D0A" w:rsidRDefault="002D6D0A">
+    <w:p w14:paraId="2F8DF499" w14:textId="77777777" w:rsidR="00F90C59" w:rsidRDefault="00F90C59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ABB69B2" w14:textId="77777777" w:rsidR="002D6D0A" w:rsidRDefault="002D6D0A">
+    <w:p w14:paraId="75560A61" w14:textId="77777777" w:rsidR="00F90C59" w:rsidRDefault="00F90C59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Impact">
     <w:panose1 w:val="020B0806030902050204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51B88B38" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="004877F6">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="653F16C0" wp14:editId="4058A3E2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5208905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10085070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1821815" cy="247015"/>
           <wp:effectExtent l="0" t="0" r="6985" b="635"/>
           <wp:wrapNone/>
@@ -14787,178 +14785,178 @@
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>2930</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="7D13C380" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="007A6EF8">
+                        <w:p w14:paraId="7D13C380" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
                           <w:pPr>
                             <w:spacing w:before="24"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:hyperlink r:id="rId2">
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>ww</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>w</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>str</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>v</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
-                            <w:r w:rsidR="00201EE8">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>z</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                         <w:p w14:paraId="7A40039A" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
                           <w:pPr>
                             <w:spacing w:line="180" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
@@ -14997,51 +14995,51 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="2393F0AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:39.65pt;margin-top:753.05pt;width:174.35pt;height:67.35pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRglzm2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxmqEw4hRdiw4D&#10;ugvQ7QNkWbaF2aJGKrGzrx8lx+kub8NeBIqSDs85pHY309CLo0Gy4Eq5Wa2lME5DbV1byq9fHl5d&#10;S0FBuVr14EwpT4bkzf7li93oC5NDB31tUDCIo2L0pexC8EWWke7MoGgF3jg+bAAHFXiLbVajGhl9&#10;6LN8vX6TjYC1R9CGiLP386HcJ/ymMTp8ahoyQfSlZG4hrZjWKq7ZfqeKFpXvrD7TUP/AYlDWcdEL&#10;1L0KShzQ/gU1WI1A0ISVhiGDprHaJA2sZrP+Q81Tp7xJWtgc8heb6P/B6o/HJ/8ZRZjewsQNTCLI&#10;P4L+RsLBXadca24RYeyMqrnwJlqWjZ6K89NoNRUUQarxA9TcZHUIkICmBofoCusUjM4NOF1MN1MQ&#10;mpN5vrnKr7ZSaD673m5fcxxLqGJ57ZHCOwODiEEpkZua0NXxkcJ8dbkSizl4sH2fGtu73xKMGTOJ&#10;fSQ8Uw9TNQlbM5NYN4qpoD6xHIR5XHi8OegAf0gx8qiUkr4fFBop+veOLYlztQS4BNUSKKf5aSmD&#10;FHN4F+b5O3i0bcfIs+kObtm2xiZFzyzOdLn9yZPzqMb5+nWfbj1/qP1PAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA/WXKduAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3WV2KjdUkKa&#10;xqkqBBMSahoGRid2E6vxOcRuG/49xwTjvffo/ci3k+vZxYzBepSwmAtgBhuvLbYSPqrX+xRYiAq1&#10;6j0aCd8mwLa4vclVpv0VS3M5xJaRCYZMSehiHDLOQ9MZp8LcDwbpd/SjU5HOseV6VFcydz1fCpFw&#10;pyxSQqcG89yZ5nQ4Owm7Tyxf7Nd7vS+Ppa2qtcC35CTl3WzabYBFM8U/GH7rU3UoqFPtz6gD6yU8&#10;rR+IJP1RJAtgRKyWKa2rSUpWIgVe5Pz/iOIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kYJc5tkBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/WXKduAAAAAMAQAADwAAAAAAAAAAAAAAAAAzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="0BD40DD4" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
                     <w:pPr>
                       <w:spacing w:line="271" w:lineRule="exact"/>
                       <w:ind w:left="100"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
@@ -15976,51 +15974,50 @@
                             <w:t>Č</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>00845</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>4</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
@@ -16035,63 +16032,51 @@
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">1 </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
-                            <w:t>DIČ</w:t>
-[...11 lines deleted...]
-                            <w:t>:</w:t>
+                            <w:t>DIČ:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>C</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
@@ -16396,51 +16381,51 @@
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>800</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shape w14:anchorId="5F859895" id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:253.2pt;margin-top:789.25pt;width:141.05pt;height:21.55pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYyHWa2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9mLeiHabFVaFSEV&#10;ilT4AMdxEovEY2a8myxfz9jZbLm8IV6siS9nzjlzsr0Z+04cDJIFV8jVYimFcRoq65pCfv3y8OZa&#10;CgrKVaoDZwp5NCRvdq9fbQefmzW00FUGBYM4ygdfyDYEn2cZ6db0ihbgjePDGrBXgT+xySpUA6P3&#10;XbZeLi+zAbDyCNoQ8e79dCh3Cb+ujQ5PdU0miK6QzC2kFdNaxjXbbVXeoPKt1Sca6h9Y9Mo6bnqG&#10;uldBiT3av6B6qxEI6rDQ0GdQ11abpIHVrJZ/qHlulTdJC5tD/mwT/T9Y/enw7D+jCOM7GHmASQT5&#10;R9DfSDi4a5VrzC0iDK1RFTdeRcuywVN+ehqtppwiSDl8hIqHrPYBEtBYYx9dYZ2C0XkAx7PpZgxC&#10;x5ZXb1ebzYUUms/WV5vL64vUQuXza48U3hvoRSwKiTzUhK4OjxQiG5XPV2IzBw+269JgO/fbBl+M&#10;O4l9JDxRD2M5ClsVchP7RjElVEeWgzDFhePNRQv4Q4qBo1JI+r5XaKToPji2JOZqLnAuyrlQTvPT&#10;QgYppvIuTPnbe7RNy8iT6Q5u2bbaJkUvLE50efxJ6CmqMV+/fqdbLz/U7icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAA2y734QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2K&#10;pCHEqSoEJyREGg4cndhNrMbrELtt+Hu2p3Lb3RnNvik2sxvYyUzBepSwXAhgBluvLXYSvuq3hwxY&#10;iAq1GjwaCb8mwKa8vSlUrv0ZK3PaxY5RCIZcSehjHHPOQ9sbp8LCjwZJ2/vJqUjr1HE9qTOFu4Gv&#10;hEi5UxbpQ69G89Kb9rA7Ognbb6xe7c9H81ntK1vXTwLf04OU93fz9hlYNHO8muGCT+hQElPjj6gD&#10;GyQkIn0kKwnJOkuAkWWdXYaGTulqmQIvC/6/RfkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAmMh1mtsBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAANsu9+EAAAANAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4BEA3635" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
                     <w:pPr>
                       <w:spacing w:line="200" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>I</w:t>
@@ -16874,70 +16859,70 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>800</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A9B9DE2" w14:textId="77777777" w:rsidR="002D6D0A" w:rsidRDefault="002D6D0A">
+    <w:p w14:paraId="746700CF" w14:textId="77777777" w:rsidR="00F90C59" w:rsidRDefault="00F90C59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06FCF19C" w14:textId="77777777" w:rsidR="002D6D0A" w:rsidRDefault="002D6D0A">
+    <w:p w14:paraId="727D94C0" w14:textId="77777777" w:rsidR="00F90C59" w:rsidRDefault="00F90C59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03640F92" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="004877F6">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="626BA5A5" wp14:editId="56BE85FA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5861050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>413385</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1183005" cy="279400"/>
@@ -17004,51 +16989,51 @@
                               <w:bCs/>
                               <w:color w:val="00B3DC"/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>ŽÁDOST</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="626BA5A5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:461.5pt;margin-top:32.55pt;width:93.15pt;height:22pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQqNE1gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJbp0Rp+hadBjQ&#10;XYB2H0DLsi3MFjVKiZ19/Sg5Trf1bdiLQEnU4TmH1PZyGnpx0OQN2lKuV7kU2iqsjW1L+e3h9sWF&#10;FD6AraFHq0t51F5e7p4/246u0BvssK81CQaxvhhdKbsQXJFlXnV6AL9Cpy1fNkgDBN5Sm9UEI6MP&#10;fbbJ8zfZiFQ7QqW959Ob+VLuEn7TaBW+NI3XQfSlZG4hrZTWKq7ZbgtFS+A6o0404B9YDGAsFz1D&#10;3UAAsSfzBGowitBjE1YKhwybxiidNLCadf6XmvsOnE5a2Bzvzjb5/werPh/u3VcSYXqPEzcwifDu&#10;DtV3Lyxed2BbfUWEY6eh5sLraFk2Ol+cnkarfeEjSDV+wpqbDPuACWhqaIiusE7B6NyA49l0PQWh&#10;Ysn1xcs8fy2F4rvN23ev8tSVDIrltSMfPmgcRAxKSdzUhA6HOx8iGyiWlFjM4q3p+9TY3v5xwInx&#10;JLGPhGfqYaomzo4qKqyPrINwnhOeaw46pJ9SjDwjpfQ/9kBaiv6jZS/iQC0BLUG1BGAVPy1lkGIO&#10;r8M8eHtHpu0YeXbb4hX71Zgk5ZHFiSf3PSk8zWgcrN/3KevxJ+1+AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAkdq9buAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2WhGREKeq&#10;EJyQEGk4cHTibWI1XofYbcPf457obVYzmn1TbGc7sDNO3jiSkKwEMKTWaUOdhK/67eEJmA+KtBoc&#10;oYRf9LAtF3eFyrW7UIXnfehYLCGfKwl9CGPOuW97tMqv3IgUvYObrArxnDquJ3WJ5XbgayFSbpWh&#10;+KFXI7702B73Jyth903Vq/n5aD6rQ2XqOhP0nh6lvF/Ou2dgAefwH4YrfkSHMjI17kTas0FCtt7E&#10;LUFC+pgAuwYSkW2ANVGJLAFeFvx2Q/kHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10Kj&#10;RNYBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;kdq9buAAAAALAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="3850B1F0" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
                     <w:pPr>
                       <w:spacing w:line="440" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="00B3DC"/>
                         <w:sz w:val="40"/>
@@ -17691,51 +17676,51 @@
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t>tu</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shape w14:anchorId="6626BC42" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.65pt;margin-top:42.45pt;width:154.2pt;height:38.45pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5ZXm+2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpZciMOEXXosOA&#10;7gJ0+wBZlm1htqiRSuzs60fJdrrL27AXgRKlw3MOqd3N2HfiaJAsuEJuVmspjNNQWdcU8uuXh1db&#10;KSgoV6kOnCnkyZC82b98sRt8bi6gha4yKBjEUT74QrYh+DzLSLemV7QCbxwna8BeBd5ik1WoBkbv&#10;u+xivX6dDYCVR9CGiE/vp6TcJ/y6Njp8qmsyQXSFZG4hrZjWMq7ZfqfyBpVvrZ5pqH9g0SvruOgZ&#10;6l4FJQ5o/4LqrUYgqMNKQ59BXVttkgZWs1n/oeapVd4kLWwO+bNN9P9g9cfjk/+MIoxvYeQGJhHk&#10;H0F/I+HgrlWuMbeIMLRGVVx4Ey3LBk/5/DRaTTlFkHL4ABU3WR0CJKCxxj66wjoFo3MDTmfTzRiE&#10;jiXfXG8vrzilOXe13V5urlMJlS+vPVJ4Z6AXMSgkclMTujo+UohsVL5cicUcPNiuS43t3G8HfDGe&#10;JPaR8EQ9jOUobDVLi2JKqE4sB2EaFx5vDlrAH1IMPCqFpO8HhUaK7r1jS+JcLQEuQbkEyml+Wsgg&#10;xRTehWn+Dh5t0zLyZLqDW7attknRM4uZLrc/CZ1HNc7Xr/t06/lD7X8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQB0tMop3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QVrEJCl&#10;aYyeTIwUDx4XmMKm7Cyy2xbf3vFkT5PJ/+Wfb4rNYkdxwtkbRwriVQQCqXWdoV7BZ/16l4LwQVOn&#10;R0eo4Ac9bMrrq0LnnTtThadd6AWXkM+1giGEKZfStwNa7VduQuJs72arA69zL7tZn7ncjvI+ihJp&#10;tSG+MOgJnwdsD7ujVbD9ourFfL83H9W+MnWdRfSWHJS6vVm2TyACLuEfhj99VoeSnRp3pM6LUUEa&#10;r5nk+ZCB4HydZo8gGgaTOAVZFvLyg/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuWV5&#10;vtgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dLTKKd4AAAAJAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="157B7156" w14:textId="77777777" w:rsidR="000170EF" w:rsidRDefault="00201EE8">
                     <w:pPr>
                       <w:spacing w:line="260" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                       </w:rPr>
                       <w:t>Sta</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
@@ -18277,51 +18262,51 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t>tu</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3058499A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1F66FA2"/>
     <w:lvl w:ilvl="0" w:tplc="26A053D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="301"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-12"/>
         <w:w w:val="102"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A7FE2A92">
       <w:start w:val="1"/>
@@ -18374,144 +18359,152 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FCF63538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0742DE8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="461578653">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000170EF"/>
     <w:rsid w:val="00004964"/>
     <w:rsid w:val="000170EF"/>
     <w:rsid w:val="000E3C1F"/>
     <w:rsid w:val="00161552"/>
     <w:rsid w:val="00192B82"/>
     <w:rsid w:val="001A201A"/>
     <w:rsid w:val="00201EE8"/>
     <w:rsid w:val="00226BF0"/>
     <w:rsid w:val="002327D7"/>
     <w:rsid w:val="002D6D0A"/>
+    <w:rsid w:val="002F31D8"/>
     <w:rsid w:val="00437B88"/>
     <w:rsid w:val="004877F6"/>
+    <w:rsid w:val="005D22F3"/>
+    <w:rsid w:val="005D764B"/>
     <w:rsid w:val="007658AC"/>
     <w:rsid w:val="007A6EF8"/>
     <w:rsid w:val="00883C17"/>
+    <w:rsid w:val="00892731"/>
     <w:rsid w:val="008E385D"/>
     <w:rsid w:val="009918AD"/>
     <w:rsid w:val="00A11255"/>
+    <w:rsid w:val="00A4049B"/>
     <w:rsid w:val="00A87DDB"/>
     <w:rsid w:val="00AF04DA"/>
+    <w:rsid w:val="00AF60D4"/>
     <w:rsid w:val="00BC6457"/>
     <w:rsid w:val="00BC749D"/>
     <w:rsid w:val="00C37861"/>
+    <w:rsid w:val="00C773CC"/>
     <w:rsid w:val="00CF671B"/>
     <w:rsid w:val="00D77181"/>
     <w:rsid w:val="00D85E54"/>
+    <w:rsid w:val="00F44088"/>
+    <w:rsid w:val="00F90C59"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CFDB447"/>
   <w15:docId w15:val="{7FFE1D6C-6DBE-4190-AB52-D0AC6134B312}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19088,75 +19081,87 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C37861"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Zkladntext2Char">
     <w:name w:val="Základní text 2 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zkladntext2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C37861"/>
     <w:rPr>
       <w:lang w:val="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00C37861"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C773CC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1158568504">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petr.stetka@moore-czech.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.buchtova@forenziq.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -19407,75 +19412,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>522</Words>
-  <Characters>3084</Characters>
+  <Words>527</Words>
+  <Characters>3110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zmena_v_registraci_-_odhlaseni_poplatnika_-_eMIA[1].fo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3599</CharactersWithSpaces>
+  <CharactersWithSpaces>3630</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Zmena_v_registraci_-_odhlaseni_poplatnika_-_eMIA[1].fo</dc:title>
   <dc:creator>pieczkama</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>
   </property>