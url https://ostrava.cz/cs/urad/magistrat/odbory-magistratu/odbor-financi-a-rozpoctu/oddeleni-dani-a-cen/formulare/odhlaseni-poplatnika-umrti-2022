--- v0 (2025-10-21)
+++ v1 (2026-10-07)
@@ -4,688 +4,731 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="271505DE" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="12" w:line="220" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8ED64F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+    <w:p w14:paraId="6C8ED64F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
       <w:pPr>
         <w:spacing w:before="46"/>
         <w:ind w:left="112"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ěn</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-23"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>registrac</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ohlášen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>rtí</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3EC08B89" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="3EC08B89" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="10" w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BB5E3E7" w14:textId="32A90C89" w:rsidR="003D49B1" w:rsidRDefault="002E7A33" w:rsidP="00FB11FC">
+    <w:p w14:paraId="7BB5E3E7" w14:textId="08D62F9E" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33" w:rsidP="00FB11FC">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:spacing w:line="250" w:lineRule="exact"/>
         <w:ind w:left="112" w:right="686"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>tn</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>popl</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ate</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009764C2">
+      <w:r w:rsidR="009764C2" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="009764C2">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obecní </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="009764C2">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>systém</w:t>
+      </w:r>
+      <w:r w:rsidR="009764C2" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odpadového hospodářství </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>cn</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>zá</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>va</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>hlášk</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ární</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>ta</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Os</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>y)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF50CA8" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="0BF50CA8" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="14" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52F346B2" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+    <w:p w14:paraId="52F346B2" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0040455F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="412"/>
         </w:tabs>
         <w:spacing w:before="75"/>
         <w:ind w:left="412"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="573B4999" wp14:editId="18836154">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="13970" r="17145" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="102" name="Group 96"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -752,269 +795,288 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3681EE71" id="Group 96" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251664896;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAJNWd+AIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVKHR4cUc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIYAiLRZr3NaO6ezKLK8Fh2zR0oLCc5SmY45WJoq&#10;KgzrAb1rozSOT6JemUIbxYW18PYqOOnS45el4O57WVrhSJtT4Ob80/jnGp/R8pxllWG6bvhAg72B&#10;RccaCUn3UFfMMbIxzQuoruFGWVW6I666SJVlw4U/A5wmiQ9Oc2vURvuzVFlf6b1MIO2BTm+G5d+2&#10;t0Y/6HsT2IN5p/hPC7pEva6yqR/XVQgm6/6rKqCebOOUP/iuNB1CwJHIzuv7uNdX7Bzh8PLkOE7n&#10;MZSBgy9JF4P8vIYa4abT2YwScM3naSgMr6+HrQnuDBu9L2JZyOhZDqyw6tBG9kkp+39KPdRMC18A&#10;i0rcG9IUwDwGmpJ1cPwbIwQ2JzlbIGNMD3GjnHaq5cSDYRYk/6eKLwQZlXxVDpbxjXW3QvlisO2d&#10;daHFC7B8iYuB+grkLLsWuv3jJxITSIXf4ULsg5Ix6ENEVjHpScg8YI5Q6RjloZIkXqR/AwPZQkYE&#10;S6dgUM5qZMjqkTTfyYE1WIThSIl9s2llsV9WwG7sMkCAIDzhK7GhtXzLjbHhd0hhYFYcTglDCUyJ&#10;dRBFM4fMMAWapMdOwK7EN53aipXyPnfQ/5DlydvKaRTsn509O0PwwxZMAXcwGD4tsp3UVqqbpm19&#10;IVqJZNJ4lgYyVrVNgV7kY021vmwN2TIcgf6D5wG0Z2EwamTh0WrBiuvBdqxpgw3xLcgL1y30bmj2&#10;tSoeoY+NCoMV/gjAqJX5TUkPQzWn9teGGUFJ+0XCXTxL5niLnV/MjxfAl5ipZz31MMkBKqeOQu3R&#10;vHRhcm+0aaoaMiVee6k+wxQqG+x0zy+wGhYwDrzlRyhYz2b0dO2jnv6Uln8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAOaOF/3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aSJ&#10;WmI2pRT1VARbQbxNs9MkNDsbstsk/fduTnqc9x5vvpevJ9OKgXrXWFYQLyIQxKXVDVcKvg5vDysQ&#10;ziNrbC2Tgis5WBe3Nzlm2o78ScPeVyKUsMtQQe19l0npypoMuoXtiIN3sr1BH86+krrHMZSbVi6j&#10;6EkabDh8qLGjbU3leX8xCt5HHDdJ/Drszqft9efw+PG9i0mp+7tp8wLC0+T/wjDjB3QoAtPRXlg7&#10;0SpYJUlIKkjTJYjZj6PnoBxnJQVZ5PL/guIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;gCTVnfgCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEADmjhf94AAAAJAQAADwAAAAAAAAAAAAAAAABSBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 97" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0TLXCxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfC/5DGKEvRbProtTVuGihtC8VtH7AsBk3wc1k2aS69uubQqFvM9x77txZV4NrxZX6YD0ryKcZ&#10;COLaa8uNgtPn6+QZRIjIGlvPpOBOAarN6GGNpfY3PtD1GBuRQjiUqMDE2JVShtqQwzD1HXHSzr53&#10;GNPaN1L3eEvhrpWzLFtIh5bTBYMdvRiqL8cvl2o0c7s0tbnbYk757uPt6XtW7JV6HA/bFYhIQ/w3&#10;/9HvOnFZAb/PpAnk5gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0TLXCxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>OSOB</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>PROV</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ĚJ</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Í</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Í</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="43"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>OHL</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Á</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Š</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Í</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EC074F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="59EC074F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="3" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE14A13" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+    <w:p w14:paraId="4EE14A13" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0040455F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4139"/>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="033998D4" wp14:editId="53A8B12A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="5080" r="7620" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="100" name="Group 94"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -1081,242 +1143,268 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="19826CD2" id="Group 94" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251663872;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMm+GD9wIAANsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3TGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZCduumJAFyCOZFLk4eERc3G57VqyEcY2SuY0OYopEZKropFVTn8s&#10;bz+dUWIdkwVrlRQ5fRKWXi7ev7vodSZSVau2EIZAEGmzXue0dk5nUWR5LTpmj5QWEoylMh1zsDVV&#10;VBjWQ/SujdI4Po16ZQptFBfWwtvrYKQLH78sBXffy9IKR9qcAjbnn8Y/V/iMFhcsqwzTdcMHGOwN&#10;KDrWSEi6C3XNHCNr07wI1TXcKKtKd8RVF6mybLjwNUA1SXxQzZ1Ra+1rqbK+0juagNoDnt4cln/b&#10;3Bn9qB9MQA/Le8V/WuAl6nWVTe24r4IzWfVfVQH9ZGunfOHb0nQYAkoiW8/v045fsXWEw8vTkzg9&#10;jqENHGxJOh/o5zX0CA+dzWaUgGkWn4XG8PpmOJrgyXAwRVvEspDRoxxQYddBRnbPlP0/ph5rpoVv&#10;gEUmHgxpCkAeJ5RI1kH5t0YIFCc5P0FUmB78RjrtlMuJBd0sUP5PFl8QMjL5Kh0s42vr7oTyzWCb&#10;e+uCxAtY+RYXA/Ql0Fl2Laj94ycSE0iF3+FC7Jyg0uD0ISLLmPQkZB5ijqHS0cuHSpJ4nv4tGHR3&#10;HyydBoN2ViNCVo+g+VYOqGFFGI6U2ItNK4t6WQK6UWUQAZywwld8g7S85Ebf8DukMDArDqeEoQSm&#10;xCqQoplDZJgCl6RHJaAq8U2nNmKpvM0d6B+y7K2tnHrB+dn5sxqCHY5gCi/zXVpEO+mtVLdN2/pG&#10;tBLBzGenc4/FqrYp0IhwrKlWV60hG4YT0H+G+/PMDSaNLHywWrDiZlg71rRhDclbYBduW5Bu0PpK&#10;FU8gY6PCXIX/AVjUyvympIeZmlP7a82MoKT9IuEqnifHeImd3xyfzFPYmKllNbUwySFUTh2F1uPy&#10;yoXBvdamqWrIlPhypfoMQ6hsUOgeX0A1bGAa+JWfoLB6NqKne++1/09a/AEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAP9/rbveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+N5Jq2&#10;wbEcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3PcmWH2Tb6aXCsG7EPjSUMyVyCQSm8bqjR8798fFyBC&#10;NGRN6wk1XDDAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPcdEntH3zsT+ewraXszcrlr5ZNS&#10;L9KZhvhDbTrc1Fiedmen4WM04zpN3obt6bi5/O6fP3+2CWr9MJvWSxARp/gfhis+o0PBTAd/JhtE&#10;q2GRppzUkCpecPUT9crKgZVEgSxyebug+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDM&#10;m+GD9wIAANsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD/f6273gAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 95" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCUJh6HwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTVEFdqrEsC4IIKtY96G1oxrbYTGoTa/33ZmHB2zze5yySzlSipcaVlhWMhhEI4szq&#10;knMFv8fV4AuE88gaK8uk4EkOkuVHb4Gxtg8+UJv6XIQQdjEqKLyvYyldVpBBN7Q1ceAutjHoA2xy&#10;qRt8hHBTyXEUTaXBkkNDgTX9FJRd07tRIPNJhYftbJee1vvp5nbW3Xnmlep/dt9zEJ46/xb/u9c6&#10;zI9G8PdMuEAuXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUJh6HwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight=".20464mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="002E7A33">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>éno*</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ní</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E395B7" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="33E395B7" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:line="150" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CF36D04" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+    <w:p w14:paraId="3CF36D04" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0040455F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3287"/>
           <w:tab w:val="left" w:pos="4262"/>
           <w:tab w:val="left" w:pos="7123"/>
         </w:tabs>
         <w:spacing w:line="409" w:lineRule="auto"/>
         <w:ind w:left="423" w:right="2144" w:firstLine="8"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09A1824A" wp14:editId="140FF5D3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="5080" r="7620" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="98" name="Group 92"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -1383,263 +1471,306 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5E6F064B" id="Group 92" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251662848;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7u7WE+QIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGHWLoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc3ax61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXpy/f3fW60ykqlZtIQyBJNJmvc5p7ZzOosjyWnTMHiktJDhLZTrmYGmq&#10;qDCsh+xdG6VxPI96ZQptFBfWwtur4KTnPn9ZCu6+l6UVjrQ5BWzOP41/rvEZnZ+xrDJM1w0fYLA3&#10;oOhYI6HoPtUVc4xsTPMiVddwo6wq3RFXXaTKsuHCnwFOk8QHp7k1aqP9Waqsr/SeJqD2gKc3p+Xf&#10;trdGP+h7E9CDeaf4Twu8RL2usqkf11UIJuv+qyqgn2zjlD/4rjQdpoAjkZ3n93HPr9g5wuHl/CRO&#10;j2NoAwdfki4G+nkNPcJNp7MZJeCaxaehMby+HrYmuDNsTNEXsSxU9CgHVNh1kJF9Ysr+H1MPNdPC&#10;N8AiE/eGNEVOl0tKJOvg9DdGCNQmWc4QFFaHsJFNO6Vy4sEwC4z/k8QXfIxEvsoGy/jGuluhfC/Y&#10;9s66oPACLN/hYoC+AjbLrgWxf/xEYgKl8Dvch31QMgZ9iMgqJj0JlYecY6p0jPKpkiRepH9LBs0N&#10;FTFZOk0G3axGhKweQfOdHFCDRRhOlNhrTSuLclkBulFkkAGC8ISvxAZlecWNseF3KGFgVBwOCUMJ&#10;DIl1IEUzh8iwBJqkBwl7UeKbTm3FSnmfO5A/VHnytnIaBftnoKXJGYIftmAJr/J9WUQ76a1UN03b&#10;+ka0EsEsZvO5Z8eqtinQiXCsqdaXrSFbhgPQf4br8ywMBo0sfLJasOJ6sB1r2mBD8RbYhcsWpBu0&#10;vlbFI8jYqDBW4W8AjFqZ35T0MFJzan9tmBGUtF8k3MRlcox32PnF8ckihYWZetZTD5McUuXUUWg9&#10;mpcuzO2NNk1VQ6XEH1eqzzCDygaF7vEFVMMChoG3/AAF69mEnq591NNf0vkfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA/3+tu94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hAb43k&#10;mrbBsRxCaHsKhSaF0ptibWwTa2UsxXb+vptTc9yZYfZNvppcKwbsQ+NJQzJXIJBKbxuqNHzv3x8X&#10;IEI0ZE3rCTVcMMCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw9x0Se0ffOxP57CtpezNyuWvl&#10;k1Iv0pmG+ENtOtzUWJ52Z6fhYzTjOk3ehu3puLn87p8/f7YJav0wm9ZLEBGn+B+GKz6jQ8FMB38m&#10;G0SrYZGmnNSQKl5w9RP1ysqBlUSBLHJ5u6D4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADu7tYT5AgAA2gYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAP9/rbveAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 93" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcTN72wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6rIslajiCB4teuqx2fzbIvNS2libf31RhA8DjPzDTNftqYUDdWusKxgNIxAEKdW&#10;F5wp2P9tvn9BOI+ssbRMCjpysFz0vuYYa3vnHTWJz0SAsItRQe59FUvp0pwMuqGtiIN3sbVBH2Sd&#10;SV3jPcBNKcdR9CMNFhwWcqxonVN6TW5GAXfNJBkfO6dH8izpcShPm+RfqUG/Xc1AeGr9J/xub7WC&#10;6RReX8IPkIsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANxM3vbBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="26"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>odn</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:w w:val="102"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A9FCA1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+    <w:p w14:paraId="61A9FCA1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0040455F">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:spacing w:before="27"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4356682F" wp14:editId="64E7A651">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>250190</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="12065" r="17145" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="94" name="Group 88"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -1706,394 +1837,448 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="606B7247" id="Group 88" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:19.7pt;width:512pt;height:.1pt;z-index:-251660800;mso-position-horizontal-relative:page" coordorigin="833,394" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFa2nW9wIAANsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JeklRp1i6A0D&#10;uq1Asw9QZPmC2ZImKXG6rx8p2ambrhjQBYhDmRR5dHjEnF/supZshbGNkjlNjmJKhOSqaGSV0x+r&#10;m09nlFjHZMFaJUVOH4WlF8v37857nYlU1aothCGQRNqs1zmtndNZFFlei47ZI6WFBGepTMccLE0V&#10;FYb1kL1rozSOT6JemUIbxYW18PYqOOnS5y9Lwd33srTCkTangM35p/HPNT6j5TnLKsN03fABBnsD&#10;io41EoruU10xx8jGNC9SdQ03yqrSHXHVRaosGy78GeA0SXxwmlujNtqfpcr6Su9pAmoPeHpzWv5t&#10;e2v0g743AT2Yd4r/tMBL1Osqm/pxXYVgsu6/qgL6yTZO+YPvStNhCjgS2Xl+H/f8ip0jHF6eHMfp&#10;PIY2cPAl6elAP6+hR7jpbDajBFyzxTw0htfXw9YEd4aNKfoiloWKHuWACrsOMrJPTNn/Y+qhZlr4&#10;Blhk4t6Qpsjp4pgSyTo4/Y0RArVJzhYICqtD2MimnVI58WCYBcb/SeILPkYiX2WDZXxj3a1Qvhds&#10;e2ddUHgBlu9wMUBfAZtl14LYP34iMYFS+B3uwz4oGYM+RGQVk56EykPOMVU6RvlUSRKfpn9LBs0N&#10;FTFZOk0G3axGhKweQfOdHFCDRRhOlNhrTSuLclkBulFkkAGC8ISvxAZlecWNseF3KGFgVBwOCUMJ&#10;DIl1IEUzh8iwBJqkBwl7UeKbTm3FSnmfO5A/VHnytnIaBftni2dnCH7YgiW8yvdlEe2kt1LdNG3r&#10;G9FKBJPGszTQY1XbFOhFPNZU68vWkC3DCeg/w/15FgaTRhY+Wy1YcT3YjjVtsKF6C/TCbQvaDWJf&#10;q+IRdGxUmKvwPwBGrcxvSnqYqTm1vzbMCEraLxKu4iKZ4yV2fjE/PgW8xEw966mHSQ6pcuoo9B7N&#10;SxcG90abpqqhUuLVINVnGEJlg0r3+AKqYQHTwFt+goL1bERP1z7q6T9p+QcAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOtetjPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoEwKl&#10;DXGqqgJOFRItEuptG2+TqPE6it0k/XucExx3ZjT7JluNphE9da62rCCeRSCIC6trLhV8798fFiCc&#10;R9bYWCYFV3Kwym9vMky1HfiL+p0vRShhl6KCyvs2ldIVFRl0M9sSB+9kO4M+nF0pdYdDKDeNfIyi&#10;uTRYc/hQYUubiorz7mIUfAw4rJP4rd+eT5vrYf/8+bONSan7u3H9CsLT6P/CMOEHdMgD09FeWDvR&#10;KFgkSUgqSJZPICY/jl6CcpyUOcg8k/8X5L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;hWtp1vcCAADbBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA6162M98AAAAJAQAADwAAAAAAAAAAAAAAAABRBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 89" o:spid="_x0000_s1027" style="position:absolute;left:833;top:394;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWo50KxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfBf9DWKEvUnMqJ/Vq7tBCsS8Wqv0By2V7Cb1sjkuqp7++KRR8HGbnm51NNbhWnKkP1rOC+SwD&#10;QVx7bblR8Hl6fXwCESKyxtYzKbhSgKocjzZYaH/hDzofYyMShEOBCkyMXSFlqA05DDPfESfvy/cO&#10;Y5J9I3WPlwR3rVxk2Uo6tJwaDHb0Yqj+Pv649EaT27WpzdUuc5rvDvvpbbF8V+phMmyfQUQa4v34&#10;P/2mFaxz+NuSACDLXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWo50KxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>éh</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ob</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>neb</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="15"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>š</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>pob</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="514DA5F2" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="514DA5F2" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="3" w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE41F9D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+    <w:p w14:paraId="2AE41F9D" w14:textId="1F8A84D5" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0040455F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
           <w:tab w:val="left" w:pos="6668"/>
           <w:tab w:val="left" w:pos="9662"/>
         </w:tabs>
         <w:ind w:left="306"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25E46A10" wp14:editId="46C5AC39">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="11430" r="7620" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="92" name="Group 86"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -2160,372 +2345,395 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="171A93DB" id="Group 86" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:512pt;height:.1pt;z-index:-251659776;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3Obwm9wIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW2SGnWLoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc3ax61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj4tKbGOyYK1SoqcPgpLL87fvzvrdSZSVau2EIZAEmmzXue0dk5nUWR5LTpmj5QWEpylMh1zsDRV&#10;VBjWQ/aujdI4nke9MoU2igtr4e1VcNJzn78sBXffy9IKR9qcAjbnn8Y/1/iMzs9YVhmm64YPMNgb&#10;UHSskVB0n+qKOUY2pnmRqmu4UVaV7oirLlJl2XDhzwCnSeKD09watdH+LFXWV3pPE1B7wNOb0/Jv&#10;21ujH/S9CejBvFP8pwVeol5X2dSP6yoEk3X/VRXQT7Zxyh98V5oOU8CRyM7z+7jnV+wc4fByfhKn&#10;xzG0gYMvSRcD/byGHuGm5WxGCbhmyTI0htfXw9YEd4aNKfoiloWKHuWACrsOMrJPTNn/Y+qhZlr4&#10;Blhk4t6QpsjpKaCUrIPT3xghUJtkuUBQWB3CRjbtlMqJB8MsMP5PEl/wMRL5Khss4xvrboXyvWDb&#10;O+uCwguwfIeLAfoK2Cy7FsT+8ROJCZTC73Af9kHJGPQhIquY9CRUHnKOqdIxyqdKkniR/i0Z0BYq&#10;YrJ0mgy6WY0IWT2C5js5oAaLMJwosdeaVhblsgJ0o8ggAwThCV+JDcryihtjw+9QwsCoOBwShhIY&#10;EutAimYOkWEJNEkPEvaixDed2oqV8j53IH+o8uRt5TQK9s9On50h+GELlvAq35dFtJPeSnXTtK1v&#10;RCsRzGI2n3t2rGqbAp0Ix5pqfdkasmU4AP1nuD7PwmDQyMInqwUrrgfbsaYNNhRvgV24bEG6Qetr&#10;VTyCjI0KYxX+BsColflNSQ8jNaf214YZQUn7RcJNPE2O8Q47vzg+WaSwMFPPeuphkkOqnDoKrUfz&#10;0oW5vdGmqWqolPjjSvUZZlDZoNA9voBqWMAw8JYfoGA9m9DTtY96+ks6/wMAAP//AwBQSwMEFAAG&#10;AAgAAAAhANfPjJneAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+N5Ji2&#10;wbEcQmh7CoUmhZKbYm1sE2tlLMV2/r6bU3vcmWH2Tb6aXCsG7EPjSUMyUyCQSm8bqjR879+fFiBC&#10;NGRN6wk1XDHAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPMdEnsn3zsT+ewraXszcrlr5Vyp&#10;F+lMQ/yhNh1uaizPu4vT8DGacZ0mb8P2fNpcD/vnz59tglo/PkzrJYiIU/wLww2f0aFgpqO/kA2i&#10;1bBIU05qSBNecPMT9crKkZW5Alnk8v+C4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3&#10;Obwm9wIAANoGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDXz4yZ3gAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 87" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9pOkcwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARvmvoH0WoUEQSvW3dXj8/m2Rabl9LE2u6nN8LCHoeZ+Q2z3ramFA3VrrCsYDyKQBCn&#10;VhecKfg6HYYLEM4jaywtk4KOHGw3vY81xto++ZOaxGciQNjFqCD3voqldGlOBt3IVsTBu9naoA+y&#10;zqSu8RngppSTKJpLgwWHhRwr2ueU3pOHUcBdM0sm587psbxK+v0pL4fkW6lBv92tQHhq/X/4r33U&#10;CpZTeH8JP0BuXgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC9pOkcwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ísl</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002E7A33">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zn</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="008E7860" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E7A33">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0C9D96B1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="0C9D96B1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="8" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14AAB0D0" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+    <w:p w14:paraId="14AAB0D0" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0040455F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3398"/>
           <w:tab w:val="left" w:pos="8305"/>
         </w:tabs>
         <w:ind w:left="282"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="286CDA54" wp14:editId="73009743">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="11430" r="17145" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="90" name="Group 84"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -2592,205 +2800,233 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3D7C04E3" id="Group 84" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:512pt;height:.1pt;z-index:-251658752;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAA2Dw9wIAANsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1Jb2kRp1i6A0D&#10;uq1Asw9QZPmCyZInKXG6rx8p2YmbrhjQBYhDmRR5dHjEXFxuW0k2wthGq5wmRzElQnFdNKrK6Y/l&#10;7ac5JdYxVTCplcjpk7D0cvH+3UXfZSLVtZaFMASSKJv1XU5r57osiiyvRcvske6EAmepTcscLE0V&#10;FYb1kL2VURrHp1GvTdEZzYW18PY6OOnC5y9Lwd33srTCEZlTwOb80/jnCp/R4oJllWFd3fABBnsD&#10;ipY1CoruUl0zx8jaNC9StQ032urSHXHdRrosGy78GeA0SXxwmjuj150/S5X1VbejCag94OnNafm3&#10;zZ3pHrsHE9CDea/5Twu8RH1XZVM/rqsQTFb9V11AP9naaX/wbWlaTAFHIlvP79OOX7F1hMPL05M4&#10;PY6hDRx8SXo20M9r6BFums9mlIBrlsxDY3h9M2xNcGfYmKIvYlmo6FEOqLDrICO7Z8r+H1OPNeuE&#10;b4BFJh4MaYqcnieUKNbC6W+NEKhNMj9BUFgdwkY27ZTKiQfDLDD+TxJf8DES+SobLONr6+6E9r1g&#10;m3vrgsILsHyHiwH6EtgsWwli//iJxARK4Xe4D7sgOGkI+hCRZUx6EioPOcdU6RjlUyVJfJb+LRk0&#10;d58snSaDblYjQlaPoPlWDajBIgwnSuy11mmLclkCulFkkAGC8ISvxAZlecWNseF3KGFgVBwOCUMJ&#10;DIlVIKVjDpFhCTRJDxL2osQ3rd6IpfY+dyB/qLL3SjWNgv2z82dnCH7YgiW8yndlEe2kt0rfNlL6&#10;RkiFYNJ4lgZ6rJZNgV7EY021upKGbBhOQP8Z7s+zMJg0qvDZasGKm8F2rJHBhuoS6IXbFrQbxL7S&#10;xRPo2OgwV+F/AIxam9+U9DBTc2p/rZkRlMgvCq7ieXKMl9j5xfHJGeAlZupZTT1McUiVU0eh92he&#10;uTC4151pqhoqJV4NSn+GIVQ2qHSPL6AaFjANvOUnKFjPRvR07aP2/0mLPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANfPjJneAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+N5Ji2&#10;wbEcQmh7CoUmhZKbYm1sE2tlLMV2/r6bU3vcmWH2Tb6aXCsG7EPjSUMyUyCQSm8bqjR879+fFiBC&#10;NGRN6wk1XDHAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPMdEnsn3zsT+ewraXszcrlr5Vyp&#10;F+lMQ/yhNh1uaizPu4vT8DGacZ0mb8P2fNpcD/vnz59tglo/PkzrJYiIU/wLww2f0aFgpqO/kA2i&#10;1bBIU05qSBNecPMT9crKkZW5Alnk8v+C4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA&#10;A2Dw9wIAANsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDXz4yZ3gAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 85" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpmJsJxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfhf6HsAVfpOZOsdTTKK0g9UVB2x+wXLaX4GVzXKKe/fVGEHwcZuebnfmyc7U4UxusZwX5MANB&#10;XHptuVLw+7N++wARIrLG2jMpuFKA5eKlN8dC+wvv6XyIlUgQDgUqMDE2hZShNOQwDH1DnLw/3zqM&#10;SbaV1C1eEtzVcpRl79Kh5dRgsKGVofJ4OLn0RjWxU1Oaqx1PKP/afg/+R+OdUv3X7nMGIlIXn8eP&#10;9EYrmOZw35IAIBc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOmYmwnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Obec</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>PS</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734DCAFD" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="734DCAFD" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="9" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A714B4B" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="0A714B4B" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="376227A1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+    <w:p w14:paraId="376227A1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="308"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ÚMRTÍ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B972BD8" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0025623F">
+    <w:p w14:paraId="4B972BD8" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0025623F">
       <w:pPr>
         <w:spacing w:before="5" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B572B5">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78B7E1DE" wp14:editId="4160FDA8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>131445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="572135" cy="243840"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Textové pole 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2868,51 +3104,51 @@
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>1/2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40EFE12F" wp14:editId="4D9EA908">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>532737</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>53947</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="307975"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="53" name="Group 47"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -3145,124 +3381,129 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="2024B72D" id="Group 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.95pt;margin-top:4.25pt;width:512pt;height:24.25pt;z-index:-251657728;mso-position-horizontal-relative:page" coordorigin="833,441" coordsize="10240,485" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB98u/GOAQAADESAAAOAAAAZHJzL2Uyb0RvYy54bWzsmG1v2zYQx98P2Hcg9HJDowfbjS3EKYY2&#10;CQZ0W4F6H4CWqAdMEjWStpx9+t0dJVmWlT64aYECTRGXMsnj3f+OPzK6eXUoC7YXSueyWjv+lecw&#10;UUUyzqt07fy9uX+xdJg2vIp5ISuxdh6Fdl7d/vzTTVOHIpCZLGKhGBipdNjUayczpg5dV0eZKLm+&#10;krWooDORquQGHlXqxoo3YL0s3MDzXrqNVHGtZCS0hm/f2E7nluwniYjMX0mihWHF2gHfDH0q+tzi&#10;p3t7w8NU8TrLo9YNfoEXJc8rWLQ39YYbznYqPzNV5pGSWibmKpKlK5MkjwTFANH43iiaByV3NcWS&#10;hk1a9zKBtCOdLjYb/bl/UPX7+p2y3kPzrYz+0aCL29RpOOzH59QOZtvmDxlDPvnOSAr8kKgSTUBI&#10;7ED6Pvb6ioNhEXz5cuEFcw/SEEHfzLteXS9sAqIMsoTTlrOZw6BzPve7nrt2so9z7dT5kua5PLSr&#10;kqetZ5j51k3bhAjeKZbHa2cxd1jFS/CahGXLANcYR4k5fC4VzsLplBgEQ07w8DMloFlPCgB7SR/L&#10;RX9ZubzPeC2oCjWWQyfmohPzXgmBG5QtZ1ZPGtaVlB7W06CnqXWooew+WkmfrGGvBoi50+ZBSCpI&#10;vn+rjd3mMbSozOO2DjZQUElZwI7/9QXzIIAZ/trKS/tBfjfoF5dtPNYwm73WZmcq6EaRKd/3roMp&#10;Y1DfdkU0FgyNgf9p5yHPOqejQ9V6DS3GEasebbhaatwxG/Cu22lgAQZhhE+MtZuLqNeNtf+3Syjg&#10;5ZiUymFAyq0VpeYGPcMlsMkaYD7tS/ymlHuxkdRnRgyAVY69RTUcBfNnq5MYbD9MwSWAQ7ZBy6K3&#10;g9xW8j4vCkpEUaEzgTcLrDxaFnmMveiPVun2daHYnuMxQD8YD1g7GQa4rWKylgke37Vtw/PCtmF8&#10;AfICbmztIjx0uJXxI9SxkvZwgcMQGplU/zmsgYNl7eh/d1wJhxW/V7AVV/4cOWboYb64Bn+ZGvZs&#10;hz28isDU2jEO5B6br409vXa1ytMMVvKpGir5G5A4ybHSyT/rVfsANKDWCRgJcz3/2m0NTDxhJDAT&#10;LH5NRsJGWYEEUMPLRXsed5QMltCBZ8WYkRNzoqw7KE5nQc6mD4lvwEgAYitmz8gFnVxYNoDSZ2Pk&#10;hB7TGvZqnO6jz2AkLQUExKTRVvkAJzETozHnlPSmjZ1xsjUGEXyPlETvL2cklfSA8l9ISPLkhHwn&#10;gLy7x38/ADkNSPiDZniJnC+/NiC7C9AqIBbzsNvaeHKCN1OAPJtzxON4Vo+E8S36WwASDn4rZg/I&#10;+crq+byAPNPjKQ17NS4GJCw1de+bukRC9j6KR3/K2BkcbVLB2HeKR+v/5YBsi/r5EPnjEnm82j51&#10;iSRgwHsJW3X2HQq++Bg+09zjm57b/wEAAP//AwBQSwMEFAAGAAgAAAAhAF6nK1vfAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdjSW2xmxKKeqpCLaCeJtmp0lodjZkt0n6&#10;792e9DTMvMeb7+WrybZioN43jjUkMwWCuHSm4UrD1/7tYQnCB2SDrWPScCEPq+L2JsfMuJE/adiF&#10;SsQQ9hlqqEPoMil9WZNFP3MdcdSOrrcY4tpX0vQ4xnDbykelnqTFhuOHGjva1FSedmer4X3EcT1P&#10;Xoft6bi5/OzTj+9tQlrf303rFxCBpvBnhit+RIciMh3cmY0XrYbl/Dk640xBXOVELeLhoCFdKJBF&#10;Lv8XKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAffLvxjgEAAAxEgAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXqcrW98AAAAIAQAADwAAAAAA&#10;AAAAAAAAAACSBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ4HAAAAAA==&#10;">
                 <v:group id="Group 82" o:spid="_x0000_s1027" style="position:absolute;left:833;top:441;width:10240;height:2" coordorigin="833,441" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAEbH3ZxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0WiRmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4fpMGaw4LFba0q6i4HX+Mgs8Bh+1r8t7nt+tuupwW+3OekFLPT+N2BcLT6P/D&#10;f+0vrWAxh98v4QfI9R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEbH3ZxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 83" o:spid="_x0000_s1028" style="position:absolute;left:833;top:441;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtGieQxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsEJfiuZOOamn8dBCaV8qaP0By2W9BC+b45Lq2V/fFAp9HGbnm511NbhWXKkP1rOCfJqB&#10;IK69ttwoOH2+Tp5BhIissfVMCu4UoNqMHtZYan/jA12PsREJwqFEBSbGrpQy1IYchqnviJN39r3D&#10;mGTfSN3jLcFdK2dZtpAOLacGgx29GKovxy+X3mgKuzS1udt5Qfnu4+3pezbfK/U4HrYrEJGG+H/8&#10;l37XCooCfrckAMjNDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtGieQxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 54" o:spid="_x0000_s1029" style="position:absolute;left:10790;top:850;width:280;height:2" coordorigin="10790,850" coordsize="280,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaqWxxxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJviWyXBuNGCSE0pYdQiB0ovS3WxjaxVsZS/PP2VaHQ4zAz3zCb3WRaMVDvGssK4lUE&#10;gri0uuFKwaU4LlMQziNrbC2Tgpkc7LYPiw1m2o58piH3lQgQdhkqqL3vMildWZNBt7IdcfCutjfo&#10;g+wrqXscA9y0MomitTTYcFiosaNDTeUtvxsF7yOO++f4bTjdrof5u3j5/DrFpNTT47R/BeFp8v/h&#10;v/aHVpAm8Psl/AC5/QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaqWxxxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 55" o:spid="_x0000_s1030" style="position:absolute;left:10790;top:850;width:280;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="280,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDeCWUxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrW1Kluj2IIiPQja2vNj87qbunlZkqjx3zeFQo/DzHzDzJfJtuJCPhjHCkbDAgRx&#10;5bThWsHH+/p+BiJEZI2tY1JwowDLRe9ujqV2V97T5RBrkSEcSlTQxNiVUoaqIYth6Dri7H05bzFm&#10;6WupPV4z3LbyoSgm0qLhvNBgR68NVafD2SrYpaOx57eN8S/t9/Fz1E2fxmmq1KCfVs8gIqX4H/5r&#10;b7WC2SP8fsk/QC5+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEN4JZTEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l280,e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;280,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 48" o:spid="_x0000_s1031" style="position:absolute;left:833;top:924;width:10238;height:2" coordorigin="833,924" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7QVubwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCt3VSVpaJDqGEKy4kEJVEHeXzDUJZu6EzJjH3zuLQpeH816no2lET52rLSuIFxEI4sLq&#10;mksF59P32xKE88gaG8ukYCIH6Wb2ssZE24F/qT/6UoQQdgkqqLxvEyldUZFBt7AtceButjPoA+xK&#10;qTscQrhp5HsUfUmDNYeGClvKKyrux4dRsBtwyD7ibX+43/Lpevr8uRxiUup1PmYrEJ5G/y/+c++1&#10;gmUYG76EHyA3TwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7QVubwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 49" o:spid="_x0000_s1032" style="position:absolute;left:833;top:924;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCi2ERHwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9aaqHRatRRFxwvVnrwdujeduWbV5KE23z7zeC4HGYmW+Y9XYwjXhQ52rLCmbTBARx&#10;YXXNpYL88j1ZgHAeWWNjmRQEcrDdfIzWmGrb85kemS9FhLBLUUHlfZtK6YqKDLqpbYmj92s7gz7K&#10;rpS6wz7CTSPnSfIlDdYcFypsaV9R8ZfdjYKfKx5up8shhCxw0Pf+estNo9TneNitQHga/Dv8ah+1&#10;gsUSnl/iD5CbfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCi2ERHwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0179EDF1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="0179EDF1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="2" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DA9DC51" w14:textId="77777777" w:rsidR="0025623F" w:rsidRDefault="0025623F">
+    <w:p w14:paraId="3DA9DC51" w14:textId="77777777" w:rsidR="0025623F" w:rsidRPr="008E7860" w:rsidRDefault="0025623F">
       <w:pPr>
         <w:spacing w:before="2" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3875D7E2" w14:textId="77777777" w:rsidR="0025623F" w:rsidRDefault="0025623F">
+    <w:p w14:paraId="3875D7E2" w14:textId="77777777" w:rsidR="0025623F" w:rsidRPr="008E7860" w:rsidRDefault="0025623F">
       <w:pPr>
         <w:spacing w:before="2" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BE7D0D8" w14:textId="77777777" w:rsidR="0025623F" w:rsidRDefault="0025623F">
+    <w:p w14:paraId="1BE7D0D8" w14:textId="77777777" w:rsidR="0025623F" w:rsidRPr="008E7860" w:rsidRDefault="0025623F">
       <w:pPr>
         <w:spacing w:before="2" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2743BCD8" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+    <w:p w14:paraId="2743BCD8" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0040455F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4139"/>
           <w:tab w:val="left" w:pos="7444"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AC77364" wp14:editId="30A2BB37">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6501130" cy="1270"/>
                 <wp:effectExtent l="5080" t="5080" r="8890" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="51" name="Group 45"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -3329,435 +3570,506 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="4F0215CA" id="Group 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:511.9pt;height:.1pt;z-index:-251656704;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzPRea+AIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JW3SGXWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZdLk4eExc36xayXZCmMbrXKaHMeUCMV10agqpz9W&#10;N0dnlFjHVMGkViKnj8LSi+X7d+d9l4lU11oWwhBIomzWdzmtneuyKLK8Fi2zx7oTCpylNi1zcDRV&#10;VBjWQ/ZWRmkcz6Nem6Izmgtr4e5VcNKlz1+WgrvvZWmFIzKngM35q/HXNV6j5TnLKsO6uuEDDPYG&#10;FC1rFBTdp7pijpGNaV6kahtutNWlO+a6jXRZNlz4HqCbJD7o5tboTed7qbK+6vY0AbUHPL05Lf+2&#10;vTXdQ3dvAnow7zT/aYGXqO+qbOrHcxWCybr/qguYJ9s47RvflabFFNAS2Xl+H/f8ip0jHG7OT+Mk&#10;mcEYOPiSdDHQz2uYET50NptRAq5ZfBYGw+vr4dEkTmcgJXwwRV/EslDRoxxQ4dRBRvaJKft/TD3U&#10;rBN+ABaZuDekKXJ6mlKiWAvd3xghUJvkZI6gsDqEjWzaKZUTD4ZZYPyfJL7gYyTyVTZYxjfW3Qrt&#10;Z8G2d9YFhRdg+QkXA/QVjKFsJYj94xGJCZTC7/A+7IOSMehDRFYx6UmoPOQcUwEfk1RJEi+SvyWD&#10;4YYwTJZOk8E0qxEhq0fQfKcG1GARhhsl9lrrtEW5rADdKDLIAEHY4SuxQVlecWNs+B1KGFgVh0vC&#10;UAJLYh1I6ZhDZFgCTdKDhL0o8U6rt2Klvc8dyB+qPHmlmkYNY5z0EPzwCJbwKt+XRbST2Sp900jp&#10;ByEVglnM5nPPjtWyKdCJcKyp1pfSkC3DBeg/w+vzLAwWjSp8slqw4nqwHWtksKG4BHbhZQvSDVpf&#10;6+IRZGx0WKvwNwBGrc1vSnpYqTm1vzbMCErkFwVv4qfk5AR3sD+cnC5SOJipZz31MMUhVU4dhdGj&#10;eenC3t50pqlqqJT4dpX+DDuobFDoHl9ANRxgGXjLL1Cwnm3o6dlHPf0lLf8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB9SbVm3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EBvjaSa&#10;tsGxHEJoewqFJoXS28be2CbWyliK7fx9lVNz3Jlh9k22mmwrBup949iAnisQxIUrG64MfO/fHxcg&#10;fEAusXVMBi7kYZXf32WYlm7kLxp2oRKxhH2KBuoQulRKX9Rk0c9dRxy9o+sthnj2lSx7HGO5beWT&#10;Ui/SYsPxQ40dbWoqTruzNfAx4rhO9NuwPR03l9/98+fPVpMxD7NpvQQRaAr/YbjiR3TII9PBnbn0&#10;ojWwSJKYNJCouODqa/WqQRyiohXIPJO3C/I/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ALM9F5r4AgAA2gYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAH1JtWbfAAAACQEAAA8AAAAAAAAAAAAAAAAAUgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 46" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwTDLcwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3wrxDuANuRFMFZaYaxREEF7Ox9gEuzbUpNjedJGp9ezMguDycn4+z2vS2FTfyoXGsYDrJQBBX&#10;TjdcKyhP+/EXiBCRNbaOScGDAmzWH4MV5trd+Ui3ItYijXDIUYGJsculDJUhi2HiOuLknZ23GJP0&#10;tdQe72nctnKWZQtpseFEMNjRzlB1Ka5WwfW7HJHPFtvfQ5PgD1P86Z+dUsPPfrsEEamP7/CrfdAK&#10;5jP4/5J+gFw/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALBMMtzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l10238,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="002E7A33">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>éno*</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>íj</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB08428" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="6CB08428" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="9" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ACADCA1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+    <w:p w14:paraId="4ACADCA1" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3287"/>
           <w:tab w:val="left" w:pos="7053"/>
         </w:tabs>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>úm</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637EEE1E" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0025623F">
+    <w:p w14:paraId="637EEE1E" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0025623F">
       <w:pPr>
         <w:spacing w:before="2" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B572B5">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DF4F86E" wp14:editId="69EB90CA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>107315</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>75261</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="572135" cy="243840"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="111" name="Textové pole 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3831,51 +4143,51 @@
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>2/2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D1E86E7" wp14:editId="672A0683">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>541020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>34621</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="307975"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="104" name="Group 47"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -4108,113 +4420,119 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6F091E21" id="Group 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:42.6pt;margin-top:2.75pt;width:512pt;height:24.25pt;z-index:-251648512;mso-position-horizontal-relative:page" coordorigin="833,441" coordsize="10240,485" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmLG5QOwQAADcSAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v20YM/j6g/+Ggjx0avdiObSFOMbRJ&#10;MKDbCtT7AWfp9IJJOu1Otpz++pE8SZZleW1dt0CBJohzMo888iH58KC71/s8YzuhdCqLleXeOBYT&#10;RSDDtIhX1t/rx1cLi+mKFyHPZCFW1rPQ1uv7F7/c1aUvPJnILBSKgZFC+3W5spKqKn3b1kEicq5v&#10;ZCkKEEZS5byCRxXboeI1WM8z23OcW7uWKiyVDITW8O1bI7TuyX4UiaD6K4q0qFi2ssC3ij4VfW7w&#10;076/436seJmkQeMGv8CLnKcFHNqZessrzrYqPTGVp4GSWkbVTSBzW0ZRGgiKAaJxnUE0T0puS4ol&#10;9uu47GACaAc4XWw2+HP3pMoP5XtlvIflOxn8owEXuy5jvy/H59hsZpv6DxlCPvm2khT4PlI5moCQ&#10;2J7wfe7wFfuKBfDl7czxpg6kIQDZxJkv5zOTgCCBLKHaYjKxGAinU7eVPDTKLuoa1emC9Gzum1PJ&#10;08YzzHzjpllCBO8VS0OoTmdmsYLn4DYhyxYeHjIME5N4LRhO4mmh6EVDTnD/CzEgrbMIQDPpQ73o&#10;r6uXDwkvBZWhxnro0Lxt0XxUQmCLssXEAEr72qLS/YrqSepS+xoK75O19NkgdnAAmltdPQlJJcl3&#10;73RlGj2EFRV62BTCGkoqyjPo+V9fMQcCmOCfqb242+S2m17abO2wmpn0NTZbU167i0y5rjP3xoxB&#10;hZsT0ZjXNwb+x62HPGmdDvZF4zWsGEdidajlSqmxZ9bgXdtrYAE2YYRn9pr2It5r95r/zREKGHPI&#10;lcpiwJUbA0rJK/QMj8Alq7GvsDPxm1zuxFqSrBqwAJxykGZFfxfoT5ZHMRg5qOARwERmQceit73c&#10;FvIxzTJKRFagM54z8YwzWmZpiFL0R6t48yZTbMdxENAPxgPWjrYB4RYhWUsEDx+adcXTzKxhfwbw&#10;AuGY2kX20P5Ghs9Qx0qa8QLjEBaJVB8tVsNoWVn63y1XwmLZ7wX04tKdIpNV9DCdzcFfpvqSTV/C&#10;iwBMrazKgtzj8k1l5te2VGmcwEkuYV/I34CLoxQrnfwzXjUPQAe0OqJG4rmOALu+nrd9bVhyNjVN&#10;fTwMrsmS0ClLwACKeDFrRnLLk94CBDguhiw5ohMk7aw41oKkjc+J78KScAEyM6djyRlNLywcYNOr&#10;seQIIOMgdnAcd9IXsCQdBRyIWaNm+R+mxFQM9pzypDNu7IQpG2MQwY/Ik+j95SxJNd3j+a/kSPLk&#10;iPuOKPLhEX9/UuQZioRx1b9IThffmiLbO9DSIzbmftvbODyBYsYo8kTnQJBDrY4Thlfp70GRLlD8&#10;gCKnSwPodSnyBJBzIHZwXEyRcNTY3W/sIgnp+yRBumPGTujRZBXn/49JkMb/yymyqerrkeTPi+Th&#10;envuIkmMAW8nTNWZNyn4+qP/TLqH9z33/wEAAP//AwBQSwMEFAAGAAgAAAAhAJl9AGfeAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonUJQCXGqqgJOFVJbJMTNjbdJ1Hgd&#10;xW6S/j3bExx3ZjT7Jl9OrhUD9qHxpCGZKRBIpbcNVRq+9u8PCxAhGrKm9YQaLhhgWdze5CazfqQt&#10;DrtYCS6hkBkNdYxdJmUoa3QmzHyHxN7R985EPvtK2t6MXO5aOVfqWTrTEH+oTYfrGsvT7uw0fIxm&#10;XD0mb8PmdFxffvbp5/cmQa3v76bVK4iIU/wLwxWf0aFgpoM/kw2i1bBI55zUkKYgrnaiXlg4sPCk&#10;QBa5/D+g+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmLG5QOwQAADcSAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCZfQBn3gAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAJUGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAoAcAAAAA&#10;">
                 <v:group id="Group 82" o:spid="_x0000_s1027" style="position:absolute;left:833;top:441;width:10240;height:2" coordorigin="833,441" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbsznEwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na4NA&#10;EL0H+h+WCfSWrLYYgslGJLSlBynEBEpvgztRiTsr7lbNv+8WCr3N433OPptNJ0YaXGtZQbyOQBBX&#10;VrdcK7icX1dbEM4ja+wsk4I7OcgOD4s9ptpOfKKx9LUIIexSVNB436dSuqohg25te+LAXe1g0Ac4&#10;1FIPOIVw08mnKNpIgy2HhgZ7OjZU3cpvo+Btwil/jl/G4nY93r/OycdnEZNSj8s534HwNPt/8Z/7&#10;XYf5UQK/z4QL5OEHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAW7M5xMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 83" o:spid="_x0000_s1028" style="position:absolute;left:833;top:441;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCkOxZaxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;EEXfC/5DGKEvRbOrKHY1LiqU9qWFqh8wbKab4GaybKKu/fpGEPo2w73nzp1V2btGXKgL1rOCfJyB&#10;IK68tlwrOB7eRgsQISJrbDyTghsFKNeDpxUW2l/5my77WIsUwqFABSbGtpAyVIYchrFviZP24zuH&#10;Ma1dLXWH1xTuGjnJsrl0aDldMNjSzlB12p9dqlHP7KupzM1OZ5RvP99ffifTL6Weh/1mCSJSH//N&#10;D/pDJy6bw/2ZNIFc/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkOxZaxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 54" o:spid="_x0000_s1029" style="position:absolute;left:10790;top:850;width:280;height:2" coordorigin="10790,850" coordsize="280,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDELQIoxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTZS2El0lhFp6CIWqIN6G7JgEs7Mhu83j33cLhd7m43vOdj+aRvTUudqygngRgSAu&#10;rK65VHA+HZ7WIJxH1thYJgUTOdjvZg9bTLQd+Iv6oy9FCGGXoILK+zaR0hUVGXQL2xIH7mY7gz7A&#10;rpS6wyGEm0Yuo+hFGqw5NFTYUlZRcT9+GwXvAw7pKn7r8/stm66n589LHpNSj/Mx3YDwNPp/8Z/7&#10;Q4f50Sv8PhMukLsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMQtAijEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 55" o:spid="_x0000_s1030" style="position:absolute;left:10790;top:850;width:280;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="280,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRSOp4xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZivVlm3TokJFehCstudhM92NbiZLkrbx3zuHgrcZ3pv3vlmsiu/ViWJygQ2MRxUo&#10;4iZYx62Br8/13QxUysgW+8Bk4JcSrJbXVwusbTjzB522uVUSwqlGA13OQ611ajrymEZhIBbtEKLH&#10;LGtstY14lnDf6/uqetQeHUtDhwO9dNT8bI/ewHvZOX/cvLr43H/v9uNh+jApU2Nub8rTHFSmkv/N&#10;l+s3K/iV0MozMoFe/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCRSOp4xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l280,e" filled="f" strokecolor="#efefef" strokeweight=".16pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;280,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 48" o:spid="_x0000_s1031" style="position:absolute;left:833;top:924;width:10238;height:2" coordorigin="833,924" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDa/jPBxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTZSWGl0lhFp6CIWqIN6G7JgEs7Mhu83j33cLhd7m43vOdj+aRvTUudqygngRgSAu&#10;rK65VHA+HZ5eQTiPrLGxTAomcrDfzR62mGg78Bf1R1+KEMIuQQWV920ipSsqMugWtiUO3M12Bn2A&#10;XSl1h0MIN41cRtGLNFhzaKiwpayi4n78NgreBxzSVfzW5/dbNl1Pz5+XPCalHudjugHhafT/4j/3&#10;hw7zozX8PhMukLsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANr+M8HEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 49" o:spid="_x0000_s1032" style="position:absolute;left:833;top:924;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCMvFOxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8Mw&#10;DIXvg/0Ho0Fvq5MdxkjrhlI62HZr2h56E7GWhMVyiN0m/vfVobCbxHt679O6nF2vbjSGzrOBfJmB&#10;Iq697bgxcDp+vn6AChHZYu+ZDCQKUG6en9ZYWD/xgW5VbJSEcCjQQBvjUGgd6pYchqUfiEX79aPD&#10;KOvYaDviJOGu129Z9q4ddiwNLQ60a6n+q67OwPcZ95ef4z6lKnGy1+l8ObnemMXLvF2BijTHf/Pj&#10;+ssKfi748oxMoDd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIIy8U7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1781E8BE" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+    <w:p w14:paraId="1781E8BE" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="377"/>
         </w:tabs>
         <w:ind w:right="179"/>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:color w:val="006400"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCA6D74" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="6DCA6D74" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="2" w:line="130" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D5F055" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+    <w:p w14:paraId="09D5F055" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0040455F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4139"/>
           <w:tab w:val="left" w:pos="7444"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5248AB14" wp14:editId="48D7EFCA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6501130" cy="1270"/>
                 <wp:effectExtent l="5080" t="5080" r="8890" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Group 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -4281,240 +4599,266 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6CA22473" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:511.9pt;height:.1pt;z-index:-251654656;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYBkr9gIAANkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JW3SGXWKoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZdLk4eExc36xayXZCmMbrXKaHMeUCMV10agqpz9W&#10;N0dnlFjHVMGkViKnj8LSi+X7d+d9l4lU11oWwhBIomzWdzmtneuyKLK8Fi2zx7oTCpylNi1zcDRV&#10;VBjWQ/ZWRmkcz6Nem6Izmgtr4e5VcNKlz1+WgrvvZWmFIzKngM35q/HXNV6j5TnLKsO6uuEDDPYG&#10;FC1rFBTdp7pijpGNaV6kahtutNWlO+a6jXRZNlz4HqCbJD7o5tboTed7qbK+6vY0AbUHPL05Lf+2&#10;vTXdQ3dvAnow7zT/aYGXqO+qbOrHcxWCybr/qguYJ9s47RvflabFFNAS2Xl+H/f8ip0jHG7OT+Mk&#10;mcEYOPiSdDHQz2uYET50NptRAq5ZfBYGw+vr4dEkTmcgJXwwRV/EslDRoxxQ4dRBRvaJKft/TD3U&#10;rBN+ABaZuDekKQA5oFSshe5vjBCoTbJATFgcokYy7ZTJiQfDLBD+Tw5f0DHy+CoZLOMb626F9qNg&#10;2zvrgsALsPyAiwH5CqZQthK0/vGIxARK4Xd4HfZByRj0ISKrmPQkVB5yjqnSMcqnSpJ4kfwtGbAW&#10;KmKydJoMhlmNCFk9guY7NaAGizBcKLGXWqctqmUF6EaNQQYIwg5fiQ3C8oIbY8PvUMLApjjcEYYS&#10;2BHrQErHHCLDEmiSHnTgNYl3Wr0VK+197kD9UOXJK9U0ahjjpIfgh0ewhBf5viyincxW6ZtGSj8I&#10;qRDMYjafe3aslk2BToRjTbW+lIZsGe4//xnenmdhsGdU4ZPVghXXg+1YI4MNxSWwC+9akG7Q+loX&#10;jyBjo8NWhX8BMGptflPSw0bNqf21YUZQIr8oeBE/JScnuIL94eR0kcLBTD3rqYcpDqly6iiMHs1L&#10;F9b2pjNNVUOlxLer9GdYQWWDQvf4AqrhALvAW35/gvVsQU/PPurpH2n5BwAA//8DAFBLAwQUAAYA&#10;CAAAACEAfUm1Zt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hAb42kmrbB&#10;sRxCaHsKhSaF0tvG3tgm1spYiu38fZVTc9yZYfZNtppsKwbqfePYgJ4rEMSFKxuuDHzv3x8XIHxA&#10;LrF1TAYu5GGV399lmJZu5C8adqESsYR9igbqELpUSl/UZNHPXUccvaPrLYZ49pUsexxjuW3lk1Iv&#10;0mLD8UONHW1qKk67szXwMeK4TvTbsD0dN5ff/fPnz1aTMQ+zab0EEWgK/2G44kd0yCPTwZ259KI1&#10;sEiSmDSQqLjg6mv1qkEcoqIVyDyTtwvyPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAw&#10;YBkr9gIAANkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB9SbVm3wAAAAkBAAAPAAAAAAAAAAAAAAAAAFAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 7" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJai6HwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EIuoZbbQmidKCENFHLIpa4/YLE2lqm1ciU5tv8+ChR622Vm581u95PtxJV8aB0reM5y&#10;EMS10y03Cqrvz6c3ECEia+wck4KZAux3D4stFtqN/EXXMjYihXAoUIGJsS+kDLUhiyFzPXHSLs5b&#10;jGn1jdQexxRuO/mS52tpseVEMNjT0VD9Uw5WwfBercjn68P51Cb4bMpf/XFUavk4HTYgIk3x3/x3&#10;fdKp/ivcf0kDyN0NAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASWouh8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10238,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="002E7A33">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>éno*</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>íj</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F71A3A6" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="6F71A3A6" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:line="150" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75A00F0A" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+    <w:p w14:paraId="75A00F0A" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="0040455F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3287"/>
           <w:tab w:val="left" w:pos="7053"/>
         </w:tabs>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F16E3D7" wp14:editId="4C2F5F36">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6501130" cy="1270"/>
                 <wp:effectExtent l="14605" t="11430" r="18415" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Group 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -4581,270 +4925,316 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="7C270B47" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:511.9pt;height:.1pt;z-index:-251653632;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCS+PDx9gIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1Jb3NaFIMvWFA&#10;txVo9gGKLF8wWdIkJU739SMlO3XTFQO6AHEokyYPD4+Z84ttJ8lGWNdqNafZYUqJUFyXrarn9Mfy&#10;5uCMEueZKpnUSszpo3D0YvH+3XlvCpHrRstSWAJJlCt6M6eN96ZIEscb0TF3qI1Q4Ky07ZiHo62T&#10;0rIesncyydP0JOm1LY3VXDgHd6+iky5C/qoS3H+vKic8kXMK2Hy42nBd4TVZnLOitsw0LR9gsDeg&#10;6FiroOgu1RXzjKxt+yJV13Krna78Idddoquq5SL0AN1k6V43t1avTeilLvra7GgCavd4enNa/m1z&#10;a82DubcRPZh3mv90wEvSm7qY+vFcx2Cy6r/qEubJ1l6HxreV7TAFtES2gd/HHb9i6wmHmyfHaZbN&#10;YAwcfFl+OtDPG5gRPnQ2m1ECrll2FgfDm+vh0SzNZyAlfDBHX8KKWDGgHFDh1EFG7okp939MPTTM&#10;iDAAh0zcW9KWgDyjRLEOur+xQqA2yTFiwuIQNZLppkxOPBjmgPB/cviCjpHHV8lgBV87fyt0GAXb&#10;3DkfBV6CFQZcDsiXMIWqk6D1jwckJVAKv8PrsAuCRmPQh4QsU9KTWHnIOabKx6iQKsvS0+xvyWC2&#10;T8nyaTIYZj0iZM0Imm/VgBoswnChpEFqRjtUyxLQjRqDDBCEHb4SG4UVBDfGxt+hhIVNsb8jLCWw&#10;I1aRFMM8IsMSaJIedBA0iXc6vRFLHXx+T/1Q5ckr1TRqGOOkh+iHR7BEEPmuLKKdzFbpm1bKMAip&#10;EEyezvJIj9OyLdGLeJytV5fSkg3DBRg+w+vzLAwWjSpDtkaw8nqwPWtltKG6BHrhZYvajWJf6fIR&#10;dGx1XKvwNwBGo+1vSnpYqXPqfq2ZFZTILwrexE/Z0RHu4HA4Oj4FvMROPauphykOqebUU5g9mpc+&#10;7u21sW3dQKUsqEHpz7CDqhaVHvBFVMMBlkGwwgIF69mGnp5D1NNf0uIPAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAVfmURN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb42kmLbB&#10;sRxCaHsKhSaFktvG3tgm1spYiu38fZVTe9yZYfZNtppsKwbqfePYgJ4pEMSFKxuuDHzv358WIHxA&#10;LrF1TAau5GGV399lmJZu5C8adqESsYR9igbqELpUSl/UZNHPXEccvZPrLYZ49pUsexxjuW3lXKkX&#10;abHh+KHGjjY1FefdxRr4GHFcJ/pt2J5Pm+th//z5s9VkzOPDtF6CCDSFvzDc8CM65JHp6C5cetEa&#10;WCRJTBpIdFxw87V61SCOUZkrkHkm/y/IfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCS&#10;+PDx9gIAANoGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBV+ZRE3wAAAAkBAAAPAAAAAAAAAAAAAAAAAFAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;">
                 <v:shape id="Freeform 5" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10238;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10238,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0pN3GvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtB5EqlGWpQvu3qx68DY0Y1u2mZQm2ubfG0HwNo/3OZvdaFpxp941lhWk8wQEcWl1&#10;w5WC0/FntgLhPLLG1jIpCORgt/2YbDDTduAD3QtfiRjCLkMFtfddJqUrazLo5rYjjtzV9gZ9hH0l&#10;dY9DDDetXCTJUhpsODbU2NF3TeV/cTMKfs+YX/6OeQhF4KBvw/lyMq1S08/xaw3C0+jf4pd7r+P8&#10;FJ6/xAPk9gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0pN3GvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l10238,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10238,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>úm</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="002E7A33">
+      <w:r w:rsidR="002E7A33" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186DD6AA" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+    <w:p w14:paraId="186DD6AA" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
       <w:pPr>
         <w:spacing w:before="5" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14B18DE2" w14:textId="77777777" w:rsidR="004459C9" w:rsidRDefault="0040455F" w:rsidP="004459C9">
+    <w:p w14:paraId="14B18DE2" w14:textId="77777777" w:rsidR="004459C9" w:rsidRPr="008E7860" w:rsidRDefault="0040455F" w:rsidP="004459C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2561"/>
         </w:tabs>
         <w:spacing w:before="79"/>
         <w:ind w:left="614"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5064659F" wp14:editId="369B57C8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1798320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>240030</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1060450" cy="1270"/>
                 <wp:effectExtent l="17145" t="11430" r="17780" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Group 98"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -4912,267 +5302,254 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="6181B366" id="Group 98" o:spid="_x0000_s1026" style="position:absolute;margin-left:141.6pt;margin-top:18.9pt;width:83.5pt;height:.1pt;z-index:-251651584;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmYCdX+wIAAPAGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1peklRp1i6A0D&#10;uq1Asw9QZPmC2ZImKXHarx8p2ambrhjQ5cGgTOrw8JBmzi+2XUs2wthGyZwmhzElQnJVNLLK6c/l&#10;zcEZJdYxWbBWSZHTR2HpxeLjh/NeZyJVtWoLYQiASJv1Oqe1czqLIstr0TF7qLSQ4CyV6ZiDo6mi&#10;wrAe0Ls2SuP4JOqVKbRRXFgLb6+Cky48flkK7n6UpRWOtDkFbs4/jX+u8BktzllWGabrhg802DtY&#10;dKyRkHQHdcUcI2vTvILqGm6UVaU75KqLVFk2XPgaoJok3qvm1qi19rVUWV/pnUwg7Z5O74bl3ze3&#10;Rj/oexPYg3mn+C8LukS9rrKpH89VCCar/psqoJ9s7ZQvfFuaDiGgJLL1+j7u9BVbRzi8TOKTeHYM&#10;beDgS9LTQX5eQ4/wUnp2lFICvqPTs9AZXl+Pd08g3F9M0RWxLGT0LAdW2HUYI/uslP0/pR5qpoVv&#10;gEUl7g1pipzOKZGsg+JvjBA4mmQ+R06YHKJGMe1UyYkHwywI/k8NX8uxE/INMVjG19bdCuVbwTZ3&#10;1oUBL8DyDS4G6ksQs+xamPXPByQmmMo/hg9iF5aMYZ8isoxJTxJMPYCOWNC0CRZ0+O9YR2MYYqUT&#10;LGhmNTJk9Uiab+XAGizCcKHEftS0sjgtS+A2zhggQBBW+EYs5N6PDXeGFAY2xf6OMJTAjliFajVz&#10;yAxToEl6mGCUAl90aiOWyrvc3vBDkmdvK6dR/vqUVXDDDUzgR3yXFLlOOivVTdO2vgut9FTmMXxX&#10;yMCqtinQ6w+mWl22hmwYrj//w2oA7UWYNtZdMVuHuAKsUDOsH1n4LLVgxfVgO9a0wQacFkSHTzBM&#10;dPgEVqp4hOk2Kixb+HMAo1bmiZIeFm1O7e81M4KS9quE73OezGa4mf1hdnyawsFMPauph0kOUDl1&#10;FCYCzUsXtvlam6aqIVPiZZDqC2ymssH59/wCq+EAK8Jbfq2C9WJvT88+6vmPavEHAAD//wMAUEsD&#10;BBQABgAIAAAAIQCa2YFB3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGb&#10;3XxYDTGbUop6KkJbQbxNs9MkNLsbstsk/feOJz3OOw/vR7GaTSdGGnzrrIJ4EYEgWznd2lrB5+Ht&#10;IQPhA1qNnbOk4EoeVuXtTYG5dpPd0bgPtWAT63NU0ITQ51L6qiGDfuF6svw7ucFg4HOopR5wYnPT&#10;ySSKnqTB1nJCgz1tGqrO+4tR8D7htE7j13F7Pm2u34flx9c2JqXu7+b1C4hAc/iD4bc+V4eSOx3d&#10;xWovOgVJliaMKkifeQIDj8uIhSMLWQSyLOT/BeUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOZgJ1f7AgAA8AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJrZgUHfAAAACQEAAA8AAAAAAAAAAAAAAAAAVQUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABhBgAAAAA=&#10;">
                 <v:shape id="Freeform 99" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACq4XUwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY09lBqzioiBQk9N9eDtmX0m0ezbdHebpP++Wyh4HGbmGybfTKYTAznfWlawSFIQ&#10;xJXVLdcKDp/F/BWED8gaO8uk4Ic8bNYPsxwzbUf+oKEMtYgQ9hkqaELoMyl91ZBBn9ieOHoX6wyG&#10;KF0ttcMxwk0nn9P0RRpsOS402NOuoepWfhsFHk+m8FXp9l/X92HfYnc9H45KPT1O2xWIQFO4h//b&#10;b1rBEv6uxBsg178AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAquF1MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004459C9">
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="004459C9">
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004459C9">
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Os</w:t>
       </w:r>
-      <w:r w:rsidR="004459C9">
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="004459C9">
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="004459C9">
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004459C9">
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="004459C9">
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004459C9">
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="004459C9">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004459C9">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-3"/>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004459C9">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004459C9" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidR="004459C9">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Podpis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9CC76D" w14:textId="1A52B5AB" w:rsidR="006B1385" w:rsidRPr="008E7860" w:rsidRDefault="0040455F" w:rsidP="006B1385">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2561"/>
+        </w:tabs>
+        <w:spacing w:before="79"/>
+        <w:ind w:left="614"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00837764" wp14:editId="4E87E1BD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4719955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>42545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1060450" cy="1270"/>
                 <wp:effectExtent l="14605" t="13970" r="10795" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Group 100"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
@@ -5240,88 +5617,88 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="75127466" id="Group 100" o:spid="_x0000_s1026" style="position:absolute;margin-left:371.65pt;margin-top:3.35pt;width:83.5pt;height:.1pt;z-index:-251650560;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl3Xbk/AIAAPEGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1pWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKduumJAlweDMqnDw0OaOb/Ydi3ZCGMbJXOaHMaUCMlV0cgqpz+X&#10;NwenlFjHZMFaJUVOH4WlF4uPH857nYlU1aothCEAIm3W65zWzuksiiyvRcfsodJCgrNUpmMOjqaK&#10;CsN6QO/aKI3jk6hXptBGcWEtvL0KTrrw+GUpuPtRllY40uYUuDn/NP65wme0OGdZZZiuGz7QYO9g&#10;0bFGQtId1BVzjKxN8wqqa7hRVpXukKsuUmXZcOFrgGqSeK+aW6PW2tdSZX2ldzKBtHs6vRuWf9/c&#10;Gv2g701gD+ad4r8s6BL1usqmfjxXIZis+m+qgH6ytVO+8G1pOoSAksjW6/u401dsHeHwMolP4tkx&#10;tIGDL0nng/y8hh7hpfT0KKUEfEfz09AZXl+Pd08g3F9M0RWxLGT0LAdW2HUYI/uslP0/pR5qpoVv&#10;gEUl7g1pipzOKZGsg+JvjBA4miSJEySF2SFsVNNOpZx4MMyC4v8U8bUeOyXfUINlfG3drVC+F2xz&#10;Z12Y8AIs3+Fi4L4ENcuuhWH/fEBigqn8Y/gidmHJGPYpIsuY9CTB1APoiAVdm2BBi/+OdTSGIVY6&#10;wYJuViNDVo+k+VYOrMEiDDdK7GdNK4vjsgRu45ABAgRhhW/EQu792HBnSGFgVewvCUMJLIlVqFYz&#10;h8wwBZqkhxFGKfBFpzZiqbzL7U0/JHn2tnIa5a9PWQU33MAEfsZ3SZHrpLNS3TRt67vQSk/lLIYP&#10;CxlY1TYFev3BVKvL1pANw/3nf1gNoL0I08a6K2brEFeAFWqG/SMLn6UWrLgebMeaNtiA04Lo8A2G&#10;iQ6fwEoVjzDdRoVtC/8OYNTKPFHSw6bNqf29ZkZQ0n6V8IGeJbMZrmZ/mB3PUziYqWc19TDJASqn&#10;jsJEoHnpwjpfa9NUNWRKvAxSfYHVVDY4/55fYDUcYEd4y+9VsF4s7unZRz3/Uy3+AAAA//8DAFBL&#10;AwQUAAYACAAAACEAaOBGLNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnB&#10;m93EaGtjNqUU9VQEW0G8TZNpEpqdDdltkv57x5MeP97jvS9bTbZVA/W+cWwgnkWgiAtXNlwZ+Ny/&#10;3j2B8gG5xNYxGbiQh1V+fZVhWrqRP2jYhUrJCPsUDdQhdKnWvqjJop+5jliyo+stBsG+0mWPo4zb&#10;Vt9H0VxbbFgeauxoU1Nx2p2tgbcRx3USvwzb03Fz+d4/vn9tYzLm9mZaP4MKNIW/Mvzqizrk4nRw&#10;Zy69ag0sHpJEqgbmC1CSL+NI+CC8BJ1n+r9//gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBl3Xbk/AIAAPEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBo4EYs3AAAAAcBAAAPAAAAAAAAAAAAAAAAAFYFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 101" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAceLQ9wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mY09tBKzioiBQk9N9eDtmX0m0ezbdHebpP++Wyh4HGbmGybfTKYTAznfWlawSFIQ&#10;xJXVLdcKDp/FfAnCB2SNnWVS8EMeNuuHWY6ZtiN/0FCGWkQI+wwVNCH0mZS+asigT2xPHL2LdQZD&#10;lK6W2uEY4aaTz2n6Ig22HBca7GnXUHUrv40CjydT+Kp0+6/r+7BvsbueD0elnh6n7QpEoCncw//t&#10;N63gFf6uxBsg178AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHHi0PcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006B1385" w:rsidRPr="006B1385">
+      <w:r w:rsidR="006B1385" w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9BA6DE" w14:textId="77777777" w:rsidR="006B1385" w:rsidRPr="006B1385" w:rsidRDefault="006B1385" w:rsidP="006B1385">
+    <w:p w14:paraId="6B9BA6DE" w14:textId="77777777" w:rsidR="006B1385" w:rsidRPr="008E7860" w:rsidRDefault="006B1385" w:rsidP="006B1385">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B1385">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DEBE228" wp14:editId="6D4FFD4F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85090</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6711315" cy="0"/>
                 <wp:effectExtent l="21590" t="19685" r="20320" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="273" name="Přímá spojnice se šipkou 273"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -5348,2681 +5725,442 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shapetype w14:anchorId="5AEC9488" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Přímá spojnice se šipkou 273" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.05pt;margin-top:6.7pt;width:528.45pt;height:0;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3WWjjuAEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7ZbrCuMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4IlEg+Pj7Sy7vD5MTeEFv0nWwWtRTGK9TWD538+fL46VYK&#10;juA1OPSmk0fD8m718cNyDq25whGdNiQSiOd2Dp0cYwxtVbEazQS8wGB8cvZIE8R0paHSBHNCn1x1&#10;Vdc31YykA6EyzOn1/s0pVwW/742KP/qeTRSuk4lbLCeVc5vParWEdiAIo1UnGvAPLCawPhW9QN1D&#10;BLEj+xfUZBUhYx8XCqcK+94qU3pI3TT1H908jxBM6SWJw+EiE/8/WPV9v/YbytTVwT+HJ1SvLDyu&#10;R/CDKQRejiENrslSVXPg9pKSLxw2JLbzN9QpBnYRiwqHnqYMmfoThyL28SK2OUSh0uPNl6a5bj5L&#10;oc6+CtpzYiCOXw1OIhud5EhghzGu0fs0UqSmlIH9E8dMC9pzQq7q8dE6VybrvJg7eX3b1HXJYHRW&#10;Z2+OYxq2a0diD3k5yleaTJ73YYQ7rwvaaEA/nOwI1r3ZqbrzJ22yHHn3uN2iPm7orFmaXqF52rS8&#10;Hu/vJfv3/7D6BQAA//8DAFBLAwQUAAYACAAAACEAzrsK49sAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPS0/DMBCE70j9D9YicWvtFqjaEKeqeNw49CX16sZLEmGvQ+w24d+zFQc47sxo9pt8NXgn&#10;LtjFJpCG6USBQCqDbajScNi/jRcgYjJkjQuEGr4xwqoY3eQms6GnLV52qRJcQjEzGuqU2kzKWNbo&#10;TZyEFom9j9B5k/jsKmk703O5d3Km1Fx60xB/qE2LzzWWn7uz16Asbtrq/eV1kZbHbfnleudmG63v&#10;bof1E4iEQ/oLwxWf0aFgplM4k43CaRhPOcjy/QOIq60e5zzl9KvIIpf/BxQ/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPdZaOO4AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAM67CuPbAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="3pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B55FE75" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="004E0D51" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="0B55FE75" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E0D51">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...62 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Souhlas se zpracováním osobních údajů</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57B24394" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="001E67D4" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="57B24394" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uděluji tímto souhlas se zpracováním mých níže uvedených osobních údajů: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD76319" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="00247B78" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="6CD76319" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E01AA39" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="001E67D4" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="1E01AA39" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:pStyle w:val="Zkladntext2"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Telefon: ______</w:t>
-[...29 lines deleted...]
-        <w:t>_______________________________</w:t>
+        <w:t>Telefon: ________________________________   E-mail: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF4B889" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="001E67D4" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="3BF4B889" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...433 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Správcem osobních údajů je statutární město Ostrava, Magistrát města Ostravy, Odbor financí a rozpočtu. Účelem zpracování osobních údajů ve stanoveném rozsahu je kontaktování poplatníka pro účely správy a řízení ve věcech místního poplatku za obecní systém odpadového hospodářství.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3658362A" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="001E67D4" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="3658362A" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...203 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bližší informace o mých právech jako subjektu údajů, jakož i o možnostech jejich uplatnění, naleznu na stránce </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00450E42">
+        <w:r w:rsidRPr="008E7860">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
+            <w:lang w:val="cs-CZ"/>
           </w:rPr>
           <w:t>www.ostrava.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00450E42">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...328 lines deleted...]
-        <w:t xml:space="preserve"> 10 let.</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v sekci Úřad – Činnosti úřadu – Osobní údaje (GDPR). Zpracování výše uvedených osobních údajů bude probíhat po dobu trvání účelu zpracování osobních údajů a následně budou uloženy po dobu 10 let.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7122AD4A" w14:textId="77777777" w:rsidR="00127948" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="7122AD4A" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...595 lines deleted...]
-        <w:t>).</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Tento souhlas poskytuji dobrovolně a jsem si vědom, že jej mohu kdykoli odvolat, aniž by tím byla dotčena zákonnost zpracování před jeho odvoláním, a to osobně na adrese správce, nebo doručením písemného oznámení na uvedenou adresu, případně prostřednictvím datové schránky nebo na uvedený e-mail (nutný zaručený elektronický podpis).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5EED63" w14:textId="77777777" w:rsidR="00127948" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="62690C54" w14:textId="755A8769" w:rsidR="00CF589F" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00CF589F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...293 lines deleted...]
-        <w:t xml:space="preserve">, e-mail: </w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontaktní údaje odpovědné osoby působící u správce osobních údajů za pověřence na ochranu osobních údajů v době získání souhlasu ze strany subjektu údajů: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF589F" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andrea Buchtová, e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00450E42">
+        <w:r w:rsidR="00CF589F" w:rsidRPr="008E7860">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="cs-CZ"/>
           </w:rPr>
-          <w:t>petr.stetka@moore-czech.cz</w:t>
+          <w:t>andrea.buchtova@forenziq.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00450E42">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> tel. č.: +420 227 031 495.</w:t>
+      <w:r w:rsidR="00CF589F" w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,                                       tel. č.: +420 737 518 056.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C5D266" w14:textId="77777777" w:rsidR="00127948" w:rsidRPr="001E67D4" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="06C5D266" w14:textId="730AD318" w:rsidR="00127948" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...161 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Osoba pověřence na ochranu osobních údajů se může v průběhu zpracování osobních údajů změnit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27463E9F" w14:textId="70765567" w:rsidR="00127948" w:rsidRPr="00247B78" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="27463E9F" w14:textId="70765567" w:rsidR="00127948" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4483"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FE98DE" w14:textId="06B741A3" w:rsidR="006B1385" w:rsidRDefault="00127948" w:rsidP="00127948">
+    <w:p w14:paraId="19FE98DE" w14:textId="06B741A3" w:rsidR="006B1385" w:rsidRPr="008E7860" w:rsidRDefault="00127948" w:rsidP="00127948">
       <w:pPr>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E67D4">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>V Ostravě dne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>: _________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="001E67D4">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Podpis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7860">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>: _________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E67D4">
-[...29 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006B1385">
+    <w:sectPr w:rsidR="006B1385" w:rsidRPr="008E7860">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11905" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="720" w:bottom="1740" w:left="720" w:header="671" w:footer="1559" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C41434B" w14:textId="77777777" w:rsidR="00BB5A13" w:rsidRDefault="00BB5A13">
+    <w:p w14:paraId="4488C275" w14:textId="77777777" w:rsidR="00C22C55" w:rsidRDefault="00C22C55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32BAFF0C" w14:textId="77777777" w:rsidR="00BB5A13" w:rsidRDefault="00BB5A13">
+    <w:p w14:paraId="7BB7543C" w14:textId="77777777" w:rsidR="00C22C55" w:rsidRDefault="00C22C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Impact">
     <w:panose1 w:val="020B0806030902050204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="18EBAFC6" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18EBAFC6" w14:textId="1459E3CF" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73E598B2" wp14:editId="4A1FE4DE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5208905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>10085070</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1821815" cy="247015"/>
           <wp:effectExtent l="0" t="0" r="6985" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="obrázek 3"/>
@@ -8059,51 +6197,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="449BEA65" wp14:editId="2C7C050D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="449BEA65" wp14:editId="59E047B7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>503555</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9563735</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2214245" cy="855345"/>
               <wp:effectExtent l="0" t="635" r="0" b="1270"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2214245" cy="855345"/>
                       </a:xfrm>
@@ -8114,859 +6252,909 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="531A310A" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                        <w:p w14:paraId="531A310A" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                           <w:pPr>
                             <w:spacing w:line="271" w:lineRule="exact"/>
                             <w:ind w:left="100"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="41"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>pov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>nn</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ý</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-19"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>údaj</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w14:paraId="2ED83CBA" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                        <w:p w14:paraId="2ED83CBA" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                           <w:pPr>
                             <w:spacing w:line="274" w:lineRule="exact"/>
                             <w:ind w:left="100"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="42"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>j</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>e</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>n</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>z</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-10"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-7"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>c</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ht</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>úd</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>aj</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ů</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-12"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>j</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>e</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-10"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>pov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>nný</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w14:paraId="389E7B38" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+                        <w:p w14:paraId="389E7B38" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
                           <w:pPr>
                             <w:spacing w:before="2" w:line="170" w:lineRule="exact"/>
                             <w:rPr>
                               <w:sz w:val="17"/>
                               <w:szCs w:val="17"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="32E9F068" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                        <w:p w14:paraId="32E9F068" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                           <w:pPr>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>P</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ke</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>š</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                            </w:rPr>
-[...13 lines deleted...]
-                          <w:r>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">o </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ná</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>m</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 8</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>,</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>av</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>2930</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="53B8902F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="00127948">
+                        <w:p w14:paraId="53B8902F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                           <w:pPr>
                             <w:spacing w:before="24"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:hyperlink r:id="rId2">
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>ww</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>w</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>str</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>v</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
-                            <w:r w:rsidR="002E7A33">
+                            <w:r w:rsidRPr="008E7860">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>z</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                         <w:p w14:paraId="6A804313" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
                           <w:pPr>
                             <w:spacing w:line="180" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -8999,859 +7187,909 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="449BEA65" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:39.65pt;margin-top:753.05pt;width:174.35pt;height:67.35pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRglzm2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxmqEw4hRdiw4D&#10;ugvQ7QNkWbaF2aJGKrGzrx8lx+kub8NeBIqSDs85pHY309CLo0Gy4Eq5Wa2lME5DbV1byq9fHl5d&#10;S0FBuVr14EwpT4bkzf7li93oC5NDB31tUDCIo2L0pexC8EWWke7MoGgF3jg+bAAHFXiLbVajGhl9&#10;6LN8vX6TjYC1R9CGiLP386HcJ/ymMTp8ahoyQfSlZG4hrZjWKq7ZfqeKFpXvrD7TUP/AYlDWcdEL&#10;1L0KShzQ/gU1WI1A0ISVhiGDprHaJA2sZrP+Q81Tp7xJWtgc8heb6P/B6o/HJ/8ZRZjewsQNTCLI&#10;P4L+RsLBXadca24RYeyMqrnwJlqWjZ6K89NoNRUUQarxA9TcZHUIkICmBofoCusUjM4NOF1MN1MQ&#10;mpN5vrnKr7ZSaD673m5fcxxLqGJ57ZHCOwODiEEpkZua0NXxkcJ8dbkSizl4sH2fGtu73xKMGTOJ&#10;fSQ8Uw9TNQlbM5NYN4qpoD6xHIR5XHi8OegAf0gx8qiUkr4fFBop+veOLYlztQS4BNUSKKf5aSmD&#10;FHN4F+b5O3i0bcfIs+kObtm2xiZFzyzOdLn9yZPzqMb5+nWfbj1/qP1PAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA/WXKduAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3WV2KjdUkKa&#10;xqkqBBMSahoGRid2E6vxOcRuG/49xwTjvffo/ci3k+vZxYzBepSwmAtgBhuvLbYSPqrX+xRYiAq1&#10;6j0aCd8mwLa4vclVpv0VS3M5xJaRCYZMSehiHDLOQ9MZp8LcDwbpd/SjU5HOseV6VFcydz1fCpFw&#10;pyxSQqcG89yZ5nQ4Owm7Tyxf7Nd7vS+Ppa2qtcC35CTl3WzabYBFM8U/GH7rU3UoqFPtz6gD6yU8&#10;rR+IJP1RJAtgRKyWKa2rSUpWIgVe5Pz/iOIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kYJc5tkBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA/WXKduAAAAAMAQAADwAAAAAAAAAAAAAAAAAzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="531A310A" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                  <w:p w14:paraId="531A310A" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                     <w:pPr>
                       <w:spacing w:line="271" w:lineRule="exact"/>
                       <w:ind w:left="100"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="41"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>pov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>nn</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ý</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-19"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>údaj</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="2ED83CBA" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                  <w:p w14:paraId="2ED83CBA" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                     <w:pPr>
                       <w:spacing w:line="274" w:lineRule="exact"/>
                       <w:ind w:left="100"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="42"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>j</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>e</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>n</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>z</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-10"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-7"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>c</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ht</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>úd</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>aj</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ů</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-12"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>j</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>e</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-10"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>pov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>nný</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="389E7B38" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="003D49B1">
+                  <w:p w14:paraId="389E7B38" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="003D49B1">
                     <w:pPr>
                       <w:spacing w:before="2" w:line="170" w:lineRule="exact"/>
                       <w:rPr>
                         <w:sz w:val="17"/>
                         <w:szCs w:val="17"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="32E9F068" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                  <w:p w14:paraId="32E9F068" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                     <w:pPr>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>P</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ke</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>š</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                      </w:rPr>
-[...13 lines deleted...]
-                    <w:r>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">o </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ná</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>m</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 8</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>,</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>av</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>2930</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="53B8902F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="00127948">
+                  <w:p w14:paraId="53B8902F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                     <w:pPr>
                       <w:spacing w:before="24"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:hyperlink r:id="rId3">
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>ww</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>w</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>str</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>a</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>v</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>a</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>c</w:t>
                       </w:r>
-                      <w:r w:rsidR="002E7A33">
+                      <w:r w:rsidRPr="008E7860">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>z</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                   <w:p w14:paraId="6A804313" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
                     <w:pPr>
                       <w:spacing w:line="180" w:lineRule="exact"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -9874,51 +8112,51 @@
                     <w:r w:rsidR="002C65C6">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> / 1</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CDA8DD4" wp14:editId="577FCA24">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CDA8DD4" wp14:editId="2B3DD4A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3215640</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10023475</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1791335" cy="273685"/>
               <wp:effectExtent l="0" t="3175" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1791335" cy="273685"/>
                       </a:xfrm>
@@ -9986,51 +8224,50 @@
                             <w:t>Č</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>00845</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>4</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
@@ -10045,63 +8282,51 @@
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">1 </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
-                            <w:t>DIČ</w:t>
-[...11 lines deleted...]
-                            <w:t>:</w:t>
+                            <w:t>DIČ:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>C</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
@@ -10159,134 +8384,125 @@
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="183A4A7F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
                           <w:pPr>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>Č</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>l</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                            </w:rPr>
-[...15 lines deleted...]
-                          <w:r>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">o </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>účtu</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
@@ -10483,51 +8699,50 @@
                       <w:t>Č</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="gramStart"/>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>00845</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
@@ -10542,63 +8757,51 @@
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1 </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
-                      <w:t>DIČ</w:t>
-[...11 lines deleted...]
-                      <w:t>:</w:t>
+                      <w:t>DIČ:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>C</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
@@ -10656,134 +8859,125 @@
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="183A4A7F" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
                     <w:pPr>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>Č</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>l</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                      </w:rPr>
-[...15 lines deleted...]
-                    <w:r>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">o </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>účtu</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
@@ -10914,70 +9108,70 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>800</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30B5A54E" w14:textId="77777777" w:rsidR="00BB5A13" w:rsidRDefault="00BB5A13">
+    <w:p w14:paraId="6F346861" w14:textId="77777777" w:rsidR="00C22C55" w:rsidRDefault="00C22C55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07E9ED10" w14:textId="77777777" w:rsidR="00BB5A13" w:rsidRDefault="00BB5A13">
+    <w:p w14:paraId="21262776" w14:textId="77777777" w:rsidR="00C22C55" w:rsidRDefault="00C22C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40061C5D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="0040455F">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E16DCD6" wp14:editId="0E22D749">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5861050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>413385</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1183005" cy="279400"/>
@@ -11146,1254 +9340,1332 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="794D0826" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                        <w:p w14:paraId="794D0826" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                           <w:pPr>
                             <w:spacing w:line="260" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>Sta</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>u</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>tárn</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-11"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>mě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-14"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="4"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ava</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="1B3E979D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                        <w:p w14:paraId="1B3E979D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                           <w:pPr>
                             <w:spacing w:line="218" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>M</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>gis</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>rát</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>m</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ta</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-9"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ra</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>v</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>y</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w14:paraId="4B4B149D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                        <w:p w14:paraId="4B4B149D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                           <w:pPr>
                             <w:spacing w:before="55"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>odb</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>f</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>na</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>n</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>cí</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-7"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-8"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>z</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>p</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>č</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="008E7860">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>tu</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="69A9C151" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:40.65pt;margin-top:42.45pt;width:154.2pt;height:38.45pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5ZXm+2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpZciMOEXXosOA&#10;7gJ0+wBZlm1htqiRSuzs60fJdrrL27AXgRKlw3MOqd3N2HfiaJAsuEJuVmspjNNQWdcU8uuXh1db&#10;KSgoV6kOnCnkyZC82b98sRt8bi6gha4yKBjEUT74QrYh+DzLSLemV7QCbxwna8BeBd5ik1WoBkbv&#10;u+xivX6dDYCVR9CGiE/vp6TcJ/y6Njp8qmsyQXSFZG4hrZjWMq7ZfqfyBpVvrZ5pqH9g0SvruOgZ&#10;6l4FJQ5o/4LqrUYgqMNKQ59BXVttkgZWs1n/oeapVd4kLWwO+bNN9P9g9cfjk/+MIoxvYeQGJhHk&#10;H0F/I+HgrlWuMbeIMLRGVVx4Ey3LBk/5/DRaTTlFkHL4ABU3WR0CJKCxxj66wjoFo3MDTmfTzRiE&#10;jiXfXG8vrzilOXe13V5urlMJlS+vPVJ4Z6AXMSgkclMTujo+UohsVL5cicUcPNiuS43t3G8HfDGe&#10;JPaR8EQ9jOUobDVLi2JKqE4sB2EaFx5vDlrAH1IMPCqFpO8HhUaK7r1jS+JcLQEuQbkEyml+Wsgg&#10;xRTehWn+Dh5t0zLyZLqDW7attknRM4uZLrc/CZ1HNc7Xr/t06/lD7X8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQB0tMop3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QVrEJCl&#10;aYyeTIwUDx4XmMKm7Cyy2xbf3vFkT5PJ/+Wfb4rNYkdxwtkbRwriVQQCqXWdoV7BZ/16l4LwQVOn&#10;R0eo4Ac9bMrrq0LnnTtThadd6AWXkM+1giGEKZfStwNa7VduQuJs72arA69zL7tZn7ncjvI+ihJp&#10;tSG+MOgJnwdsD7ujVbD9ourFfL83H9W+MnWdRfSWHJS6vVm2TyACLuEfhj99VoeSnRp3pM6LUUEa&#10;r5nk+ZCB4HydZo8gGgaTOAVZFvLyg/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuWV5&#10;vtgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dLTKKd4AAAAJAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="794D0826" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                  <w:p w14:paraId="794D0826" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                     <w:pPr>
                       <w:spacing w:line="260" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>Sta</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>u</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>tárn</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-11"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>mě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-14"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="4"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ava</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="1B3E979D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                  <w:p w14:paraId="1B3E979D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                     <w:pPr>
                       <w:spacing w:line="218" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>M</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>gis</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>rát</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>m</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ta</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-9"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ra</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>v</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>y</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="4B4B149D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRDefault="002E7A33">
+                  <w:p w14:paraId="4B4B149D" w14:textId="77777777" w:rsidR="003D49B1" w:rsidRPr="008E7860" w:rsidRDefault="002E7A33">
                     <w:pPr>
                       <w:spacing w:before="55"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>odb</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>f</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>na</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>n</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>cí</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-7"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-8"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>z</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>p</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>č</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008E7860">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>tu</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="288A6CE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="985EE780"/>
     <w:lvl w:ilvl="0" w:tplc="B2501E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="301"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-12"/>
         <w:w w:val="102"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFE20ECE">
       <w:start w:val="1"/>
@@ -12446,132 +10718,141 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D788FB96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6AEEC3DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1073505616">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D49B1"/>
     <w:rsid w:val="00127948"/>
     <w:rsid w:val="002108AC"/>
     <w:rsid w:val="0025623F"/>
     <w:rsid w:val="002C65C6"/>
     <w:rsid w:val="002E7A33"/>
     <w:rsid w:val="003C5E3E"/>
     <w:rsid w:val="003D49B1"/>
     <w:rsid w:val="003E2290"/>
     <w:rsid w:val="0040455F"/>
     <w:rsid w:val="004459C9"/>
+    <w:rsid w:val="00470E53"/>
+    <w:rsid w:val="005E1D1A"/>
+    <w:rsid w:val="006101FB"/>
     <w:rsid w:val="006B1385"/>
+    <w:rsid w:val="007458F9"/>
+    <w:rsid w:val="008E7860"/>
     <w:rsid w:val="009764C2"/>
+    <w:rsid w:val="00A4049B"/>
     <w:rsid w:val="00BB5A13"/>
+    <w:rsid w:val="00C22C55"/>
+    <w:rsid w:val="00C66487"/>
+    <w:rsid w:val="00CF589F"/>
     <w:rsid w:val="00FB11FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="005B6539"/>
   <w15:docId w15:val="{74CBA5F1-D189-4605-BD49-02B62B95BCB8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13122,77 +11403,89 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Zkladntext2Char">
     <w:name w:val="Základní text 2 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zkladntext2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00127948"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00127948"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF589F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="93550534">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petr.stetka@moore-czech.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.buchtova@forenziq.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13443,75 +11736,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>339</Words>
-  <Characters>2003</Characters>
+  <Words>344</Words>
+  <Characters>2034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zmena_v_registraci_-_ohlaseni_umrti_-_eMIA[1].fo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2338</CharactersWithSpaces>
+  <CharactersWithSpaces>2374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Zmena_v_registraci_-_ohlaseni_umrti_-_eMIA[1].fo</dc:title>
   <dc:creator>pieczkama</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>
   </property>