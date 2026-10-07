--- v0 (2025-10-21)
+++ v1 (2026-10-07)
@@ -4,1283 +4,930 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="77A4E9E3" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="7" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CADADCB" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF0EFD4" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F2D82DE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+    <w:p w14:paraId="1F2D82DE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
       <w:pPr>
         <w:spacing w:before="66" w:line="456" w:lineRule="exact"/>
         <w:ind w:left="112" w:right="2945"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Žádos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-17"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ácen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>epla</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>poplatk</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:w w:val="99"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ko</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>unáln</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-27"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="41"/>
           <w:szCs w:val="41"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>odpad</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="30023306" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="30023306" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="10" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F6C45BE" w14:textId="792D552F" w:rsidR="00374A3C" w:rsidRDefault="007E4A31" w:rsidP="00FC569C">
+    <w:p w14:paraId="5F6C45BE" w14:textId="792D552F" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31" w:rsidP="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:spacing w:line="250" w:lineRule="exact"/>
         <w:ind w:left="112" w:right="686"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>tn</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>popl</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ate</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC569C">
+      <w:r w:rsidR="00FC569C" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...52 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>za obecní systém odpadového hospodářství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>cn</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>zá</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>va</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>hlášk</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ární</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>ta</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Os</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>y)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BC7EB0" w14:textId="1D5F1598" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="57BC7EB0" w14:textId="1D5F1598" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="13" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63CC1A32" w14:textId="0293D99B" w:rsidR="008B7888" w:rsidRPr="008B7888" w:rsidRDefault="008B7888" w:rsidP="008B7888">
+    <w:p w14:paraId="63CC1A32" w14:textId="70355444" w:rsidR="008B7888" w:rsidRPr="00DC21F7" w:rsidRDefault="008B7888" w:rsidP="008B7888">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="13" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B7888">
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Žadatel – osoba, která má</w:t>
+      </w:r>
+      <w:r w:rsidR="005741F4" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>/měla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve vlastnictví stavbu určenou k rekreaci, byt nebo rodinný dům, ve kterých </w:t>
+      </w:r>
+      <w:r w:rsidR="005741F4" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>není</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>/je</w:t>
+      </w:r>
+      <w:r w:rsidR="005741F4" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...387 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hlášena k pobytu fyzická osoba</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7554F8A8" w14:textId="2815CFED" w:rsidR="00374A3C" w:rsidRDefault="00FC569C" w:rsidP="008B7888">
+    <w:p w14:paraId="7554F8A8" w14:textId="2815CFED" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C" w:rsidP="008B7888">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="412"/>
         </w:tabs>
         <w:spacing w:before="75"/>
         <w:ind w:left="412"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251636224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79B08146" wp14:editId="11564234">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="19050" r="17145" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="590" name="Group 364"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -1344,88 +991,91 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="31886001" id="Group 364" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251680256;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMtdRO+gIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JenNqFMMvWFA&#10;txVo9gGKLF8wWfIkJU739SMlO3HTFQO6Ak1okzo8PKSYi8ttK8lGGNtoldPkKKZEKK6LRlU5/bG8&#10;/XRGiXVMFUxqJXL6JCy9XLx/d9F3mUh1rWUhDAEQZbO+y2ntXJdFkeW1aJk90p1Q4Cy1aZmDR1NF&#10;hWE9oLcySuP4JOq1KTqjubAW3l4HJ114/LIU3H0vSysckTkFbs5/Gv+5ws9occGyyrCubvhAg72B&#10;RcsaBUl3UNfMMbI2zQuotuFGW126I67bSJdlw4WvAapJ4oNq7oxed76WKuurbicTSHug05th+bfN&#10;nekeuwcT2IN5r/lPC7pEfVdlUz8+VyGYrPqvuoB+srXTvvBtaVqEgJLI1uv7tNNXbB3h8PLkOE7n&#10;MbSBgy9JTwf5eQ09wkNnsxkl4JrP09AYXt8MRxM8GQ56X8SykNGzHFhh12GM7F4p+39KPdasE74B&#10;FpV4MKQpcnp8nlCiWAvl3xohcDjJ7OQYKWN+CBz1tFMxJx4Ms6D5P2V8ocgo5at6sIyvrbsT2neD&#10;be6tCzNegOV7XAzcl6Bn2UoY94+fSEwgFf4PN2IXBKWGoA8RWcakJyHzgDlCpWOUh0qS+DT9Gxi0&#10;dw+WTsGgn9XIkNUjab5VA2uwCMOdEvtp67TFgVkCu3HMAAGCsMJXYsNs+ZkbY8P3kMLAsjhcE4YS&#10;WBOrIErHHDLDFGiSHobYjyW+afVGLLX3uYMLAFn2XqmmUXB+dv6shuCHI5gCLmEwfFpkO+mt0reN&#10;lL4RUiGZNJ6lQR6rZVOgF/lYU62upCEbhjvQ/2E9gPYsDHaNKjxaLVhxM9iONTLYEC9BXrhvYXbD&#10;sK908QRzbHTYrPBLAEatzW9KetiqObW/1swISuQXBZfxPJnjNXb+YX58CnyJmXpWUw9THKBy6ij0&#10;Hs0rF1b3ujNNVUOmxE+D0p9hDZUNTrrnF1gND7APvOV3KFjPlvT02Uftf5UWfwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAA5o4X/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;pIlaYjalFPVUBFtBvE2z0yQ0Oxuy2yT9925Oepz3Hm++l68n04qBetdYVhAvIhDEpdUNVwq+Dm8P&#10;KxDOI2tsLZOCKzlYF7c3OWbajvxJw95XIpSwy1BB7X2XSenKmgy6he2Ig3eyvUEfzr6SuscxlJtW&#10;LqPoSRpsOHyosaNtTeV5fzEK3kccN0n8OuzOp+315/D48b2LSan7u2nzAsLT5P/CMOMHdCgC09Fe&#10;WDvRKlglSUgqSNMliNmPo+egHGclBVnk8v+C4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBMtdRO+gIAAN0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAOaOF/3gAAAAkBAAAPAAAAAAAAAAAAAAAAAFQFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 365" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYV7ewxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsIIvorlTrujVKFqQ9kVB6w9YLusl9LI5Lqme/fVNodDHYXa+2VlteteIG3XBelaQTzMQ&#10;xJXXlmsFl4/9ZAEiRGSNjWdS8KAAm/XgaYWl9nc+0e0ca5EgHEpUYGJsSylDZchhmPqWOHlX3zmM&#10;SXa11B3eE9w1cpZlz9Kh5dRgsKVXQ9Xn+culN+rCLk1lHnZeUL47vI2/Z/OjUqNhv30BEamP/8d/&#10;6XetoFjm8DsmEUCufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYV7ewxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB3B7B4" w14:textId="77777777" w:rsidR="008B7888" w:rsidRDefault="008B7888">
+    <w:p w14:paraId="4CB3B7B4" w14:textId="77777777" w:rsidR="008B7888" w:rsidRPr="00DC21F7" w:rsidRDefault="008B7888">
       <w:pPr>
         <w:spacing w:before="4" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02BEFF96" w14:textId="6366C2F5" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="02BEFF96" w14:textId="6366C2F5" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4139"/>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:ind w:left="212"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251637248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="035C480E" wp14:editId="6C26B140">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="10160" r="7620" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="588" name="Group 362"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -1489,242 +1139,279 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="73B8730A" id="Group 362" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251679232;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL/58F+wIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW2SGnWLoTcM&#10;6LYCzT5AkeULJkuepMTpvn6kZKduumJAFyAOZVLk0eERc3axayXZCmMbrXKaHMWUCMV10agqpz9W&#10;N5+WlFjHVMGkViKnj8LSi/P37876LhOprrUshCGQRNms73JaO9dlUWR5LVpmj3QnFDhLbVrmYGmq&#10;qDCsh+ytjNI4nke9NkVnNBfWwtur4KTnPn9ZCu6+l6UVjsicAjbnn8Y/1/iMzs9YVhnW1Q0fYLA3&#10;oGhZo6DoPtUVc4xsTPMiVdtwo60u3RHXbaTLsuHCnwFOk8QHp7k1etP5s1RZX3V7moDaA57enJZ/&#10;296a7qG7NwE9mHea/7TAS9R3VTb147oKwWTdf9UF9JNtnPYH35WmxRRwJLLz/D7u+RU7Rzi8nJ/E&#10;6XEMbeDgS9LFQD+voUe4aTmbUQKuWbwMjeH19bA1wZ1hY4q+iGWhokc5oMKug4zsE1P2/5h6qFkn&#10;fAMsMnFvSFPk9GR5SoliLRz/xgiB4iSz+QxhYX0IHPm0UzInHgyzwPk/aXzByEjlq3ywjG+suxXa&#10;d4Nt76wLGi/A8j0uBuwr4LNsJcj94ycSEyiF3+FG7IOSMehDRFYx6UmoPOQcU6VjlE+VJPEi/Vsy&#10;aG+oiMnSaTLoZzUiZPUImu/UgBoswnCmxF5tnbYomBWgG2UGGSAIT/hKbNCW19wYG36HEgaGxeGY&#10;MJTAmFgHUjrmEBmWQJP0IGIvS3zT6q1Yae9zBxcAqjx5pZpGwf4ZiGlyhuCHLVjC63xfFtFOeqv0&#10;TSOlb4RUCGYxm889O1bLpkAnwrGmWl9KQ7YMR6D/DBfoWRiMGlX4ZLVgxfVgO9bIYENxCezCdQvS&#10;DVpf6+IRZGx0GKzwRwBGrc1vSnoYqjm1vzbMCErkFwV38TQ5xlvs/OL4ZJHCwkw966mHKQ6pcuoo&#10;tB7NSxcm96YzTVVDpcQfV+nPMIXKBoXu8QVUwwLGgbf8CAXr2Yyern3U05/S+R8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQD/f6273gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EBv&#10;jeSatsGxHEJoewqFJoXSm2JtbBNrZSzFdv6+m1Nz3Jlh9k2+mlwrBuxD40lDMlcgkEpvG6o0fO/f&#10;HxcgQjRkTesJNVwwwKq4v8tNZv1IXzjsYiW4hEJmNNQxdpmUoazRmTD3HRJ7R987E/nsK2l7M3K5&#10;a+WTUi/SmYb4Q2063NRYnnZnp+FjNOM6Td6G7em4ufzunz9/tglq/TCb1ksQEaf4H4YrPqNDwUwH&#10;fyYbRKthkaac1JAqXnD1E/XKyoGVRIEscnm7oPgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAC/+fBfsCAADcBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA/3+tu94AAAAJAQAADwAAAAAAAAAAAAAAAABVBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAGAGAAAAAA==&#10;">
                 <v:shape id="Freeform 363" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5qmJnwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6q4i1ajiCB4ta5/js/m2Rabl9LE2vrpN8LCHoeZ+Q2zWLWmFA3VrrCsYDSMQBCn&#10;VhecKfg5bD+nIJxH1lhaJgUdOVgtex8LjLV98p6axGciQNjFqCD3voqldGlOBt3QVsTBu9naoA+y&#10;zqSu8RngppTjKPqWBgsOCzlWtMkpvScPo4C7ZpKMz53TI3mV9DqVl21yVGrQb9dzEJ5a/x/+a++0&#10;gq/pDN5nwhGQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOapiZ8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B079B3">
-[...3 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00B079B3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B079B3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>éno*</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B079B3">
+      <w:r w:rsidR="00B079B3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ní</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745FCF18" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="745FCF18" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="9" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A98AF01" w14:textId="328C1F00" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="1A98AF01" w14:textId="328C1F00" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3287"/>
           <w:tab w:val="left" w:pos="4262"/>
           <w:tab w:val="left" w:pos="7123"/>
         </w:tabs>
         <w:spacing w:line="396" w:lineRule="auto"/>
         <w:ind w:left="423" w:right="2144" w:firstLine="8"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0644EAAD" wp14:editId="69955181">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="12700" r="7620" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="586" name="Group 360"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -1788,272 +1475,337 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="52CAA8E8" id="Group 360" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251678208;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQBNtj+gIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW2SGnWLoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyA2JVLk4SFFn13supZshbGNkjlNjmJKhOSqaGSV0x+r&#10;m09LSqxjsmCtkiKnj8LSi/P37856nYlU1aothCHgRNqs1zmtndNZFFlei47ZI6WFBGWpTMccLE0V&#10;FYb14L1rozSO51GvTKGN4sJa2L0KSnru/Zel4O57WVrhSJtTwOb80/jnGp/R+RnLKsN03fABBnsD&#10;io41EoLuXV0xx8jGNC9cdQ03yqrSHXHVRaosGy58DpBNEh9kc2vURvtcqqyv9J4moPaApze75d+2&#10;t0Y/6HsT0IN4p/hPC7xEva6yqR7XVTAm6/6rKqCebOOUT3xXmg5dQEpk5/l93PMrdo5w2JyfxOlx&#10;DGXgoEvSxUA/r6FGeGg5m1ECqlm8DIXh9fVwNMGT4WCKuohlIaJHOaDCqkMb2Sem7P8x9VAzLXwB&#10;LDJxb0hT5PRkuaBEsg7SvzFCYHOS2TxBWBgfDEc+7ZTMiQbNLHD+TxpfMDJS+SofLOMb626F8tVg&#10;2zvrQo8XIPkaFwP2FfBZdi20+8dPJCYQCv/DjdgbJaPRh4isYtKTEHnwObpKRyvvKkniRfo3Z1De&#10;EBGdpVNnUM9qRMjqETTfyQE1SIThTIl9t2llsWFWgG5sM/AARpjhK7aht3zPjbbhPYQwMCwOx4Sh&#10;BMbEOpCimUNkGAJF0kMT+7bEnU5txUp5nTu4ABDlSdvKqRWcn50+yyHo4QiG8H2+D4toJ7WV6qZp&#10;W1+IViKYxWw+9+xY1TYFKhGONdX6sjVky3AE+t9wgZ6ZwaiRhXdWC1ZcD7JjTRtkCN4Cu3DdQuuG&#10;Xl+r4hHa2KgwWOFDAEKtzG9KehiqObW/NswIStovEu7iaXKMt9j5xfHJIoWFmWrWUw2THFzl1FEo&#10;PYqXLkzujTZNVUOkxKcr1WeYQmWDje7xBVTDAsaBl/wIBenZjJ6uvdXTR+n8DwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAP9/rbveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+N&#10;5Jq2wbEcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3PcmWH2Tb6aXCsG7EPjSUMyVyCQSm8bqjR8798f&#10;FyBCNGRN6wk1XDDAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPcdEntH3zsT+ewraXszcrlr&#10;5ZNSL9KZhvhDbTrc1Fiedmen4WM04zpN3obt6bi5/O6fP3+2CWr9MJvWSxARp/gfhis+o0PBTAd/&#10;JhtEq2GRppzUkCpecPUT9crKgZVEgSxyebug+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDQBNtj+gIAANwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD/f6273gAAAAkBAAAPAAAAAAAAAAAAAAAAAFQFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 361" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAneVOOwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6q4q1SjiCB4ta5/js/m2Rabl9LE2vrpN8LCHoeZ+Q2zWLWmFA3VrrCsYDSMQBCn&#10;VhecKfg5bD9nIJxH1lhaJgUdOVgtex8LjLV98p6axGciQNjFqCD3voqldGlOBt3QVsTBu9naoA+y&#10;zqSu8RngppTjKPqWBgsOCzlWtMkpvScPo4C7ZpKMz53TI3mV9DqVl21yVGrQb9dzEJ5a/x/+a++0&#10;gq/ZFN5nwhGQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ3lTjsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B079B3">
-[...2 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00B079B3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B079B3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="26"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B079B3">
+      <w:r w:rsidR="00B079B3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>odn</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00310E69">
+      <w:r w:rsidR="00310E69" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:w w:val="102"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7E7754" w14:textId="464F9600" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="6E7E7754" w14:textId="464F9600" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="26"/>
         <w:ind w:left="112" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CEB9B0F" wp14:editId="55166F62">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>249555</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="12065" r="17145" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="584" name="Group 356"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -2117,246 +1869,278 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="66A5EBBF" id="Group 356" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:19.65pt;width:512pt;height:.1pt;z-index:-251676160;mso-position-horizontal-relative:page" coordorigin="833,393" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMbMXp+gIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JU3TGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIZAEmmzXue0dk5nUWR5LTpmj5QWEpylMh1zsDRV&#10;VBjWQ/aujdI4Pol6ZQptFBfWwtur4KRLn78sBXffy9IKR9qcAjbnn8Y/1/iMlucsqwzTdcMHGOwN&#10;KDrWSCi6T3XFHCMb07xI1TXcKKtKd8RVF6mybLjwZ4DTJPHBaW6N2mh/lirrK72nCag94OnNafm3&#10;7a3RD/reBPRg3in+0wIvUa+rbOrHdRWCybr/qgroJ9s45Q++K02HKeBIZOf5fdzzK3aOcHh5Mo/T&#10;4xjawMGXpIuBfl5Dj3DT6WxGCbhmZ7PQGF5fD1sT3Bk2puiLWBYqepQDKuw6yMg+MWX/j6mHmmnh&#10;G2CRiXtDmiKn89M5JZJ1cPwbIwSKk8zmC4SF9SFw5NNOyZx4MMwC5/+k8QUjI5Wv8sEyvrHuVijf&#10;Dba9sy5ovADL97gYsK+Az7JrQe4fP5GYQCn8DjdiH5SMQR8isopJT0LlIeeYKh2jfKokiRfp35JB&#10;e0NFTJZOk0E/qxEhq0fQfCcH1GARhjMl9mrTyqJgVoBulBlkgCA84SuxQVtec2Ns+B1KGBgWh2PC&#10;UAJjYh1I0cwhMiyBJulBxF6W+KZTW7FS3ucOLgBUefK2choF+2dnz84Q/LAFS3id78si2klvpbpp&#10;2tY3opUIJo1naaDHqrYp0It4rKnWl60hW4Yz0H+GG/QsDGaNLHy2WrDierAda9pgQ/UW6IX7FrQb&#10;xL5WxSPo2KgwWeGfAIxamd+U9DBVc2p/bZgRlLRfJFzGs+QYr7Hzi+P5AvASM/Wspx4mOaTKqaPQ&#10;ezQvXRjdG22aqoZKiVeDVJ9hDJUNKt3jC6iGBcwDb/kZCtazIT1d+6inf6XlHwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAJ2x0qTfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvd&#10;xFBt02xKKeqpCG0F8TbNTpPQ7GzIbpP027s56Wn+vMeb32Tr0TSip87VlhXEswgEcWF1zaWCr+P7&#10;0wKE88gaG8uk4EYO1vn9XYaptgPvqT/4UoQQdikqqLxvUyldUZFBN7MtcdDOtjPow9iVUnc4hHDT&#10;yOcoepEGaw4XKmxpW1FxOVyNgo8Bh00Sv/W7y3l7+znOP793MSn1+DBuViA8jf7PDBN+QIc8MJ3s&#10;lbUTjYJFkgSngmQZ6qTH0WvoTtNmDjLP5P8P8l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAzGzF6foCAADdBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAnbHSpN8AAAAJAQAADwAAAAAAAAAAAAAAAABUBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAGAGAAAAAA==&#10;">
                 <v:shape id="Freeform 357" o:spid="_x0000_s1027" style="position:absolute;left:833;top:393;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAitSduxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvC75DGMGbolmVFV2N0hakvangzwMMm3ET3EyWTaprn74RhF4ezpzvzFltOleLK7XBelYwHmUg&#10;iEuvLVcKTsftcA4iRGSNtWdScKcAm3XvZYWF9jfe0/UQK5EgHApUYGJsCilDachhGPmGOHln3zqM&#10;SbaV1C3eEtzVcpJlM+nQcmow2NCHofJy+HHpjSq3C1Oau53mNH7//nz9nUx3Sg363dsSRKQu/h8/&#10;019aQT7P4TEmEUCu/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAitSduxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>éh</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-7"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ob</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-11"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B4B3AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="04B4B3AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="4" w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA3EFED" w14:textId="229C4968" w:rsidR="00374A3C" w:rsidRDefault="00FC569C" w:rsidP="00210258">
+    <w:p w14:paraId="5AA3EFED" w14:textId="1C89AA39" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C" w:rsidP="00210258">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
           <w:tab w:val="left" w:pos="6668"/>
           <w:tab w:val="left" w:pos="9662"/>
         </w:tabs>
         <w:ind w:left="306"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251641344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15A8485F" wp14:editId="5E388749">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="12700" r="7620" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="582" name="Group 354"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -2420,370 +2204,404 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="00FCF74A" id="Group 354" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:512pt;height:.1pt;z-index:-251675136;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAieErn+QIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1Jc2lQZ1i6A0D&#10;uq1Asw9QZPmC2ZImKXG6rx8p2ambrhjQBYhNiRR5eEjR5xf7tiE7YWytZEaTk5gSIbnKa1lm9Mf6&#10;5tOCEuuYzFmjpMjoo7D0YvX+3XmnlyJVlWpyYQg4kXbZ6YxWzullFFleiZbZE6WFBGWhTMscLE0Z&#10;5YZ14L1tojSOZ1GnTK6N4sJa2L0KSrry/otCcPe9KKxwpMkoYHP+afxzg89odc6WpWG6qnkPg70B&#10;RctqCUEPrq6YY2Rr6heu2pobZVXhTrhqI1UUNRc+B8gmiY+yuTVqq30u5bIr9YEmoPaIpze75d92&#10;t0Y/6HsT0IN4p/hPC7xEnS6XYz2uy2BMNt1XlUM92dYpn/i+MC26gJTI3vP7eOBX7B3hsDmbxulp&#10;DGXgoEvSeU8/r6BGeGgxmVACqkmyCIXh1XV/NMGT4WCKuogtQ0SPskeFVYc2sk9M2f9j6qFiWvgC&#10;WGTi3pA6z+h0ATAlayH9GyMENieZTKcIC+OD4cCnHZM50qCZBc7/SeMLRgYqX+WDLfnWuluhfDXY&#10;7s660OM5SL7GeY99DXwWbQPt/vETiQmEwn9/Iw5GyWD0ISLrmHQkRO59Dq7Swcq7SpJ4nv7NGfAW&#10;IqKzdOwM6lkOCFk1gOZ72aMGiTCcKbHvNq0sNswa0A1tBh7ACDN8xTb0lu+5wTa8+xAGhsXxmDCU&#10;wJjYBFI0c4gMQ6BIOmhi35a406qdWCuvc0cXAKI8aRs5toLzk7NnOQQ9HMEQvs8PYRHtqLZS3dRN&#10;4wvRSAQzn8xmnh2rmjpHJcKxptxcNobsGI5A/+sv0DMzGDUy984qwfLrXnasboIMwRtgF65baN3Q&#10;6xuVP0IbGxUGK3wIQKiU+U1JB0M1o/bXlhlBSfNFwl08S07xFju/OJ3OU1iYsWYz1jDJwVVGHYXS&#10;o3jpwuTealOXFURKfLpSfYYpVNTY6B5fQNUvYBx4yY9QkJ7N6PHaWz19lFZ/AAAA//8DAFBLAwQU&#10;AAYACAAAACEA18+Mmd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb43k&#10;mLbBsRxCaHsKhSaFkptibWwTa2UsxXb+vptTe9yZYfZNvppcKwbsQ+NJQzJTIJBKbxuqNHzv358W&#10;IEI0ZE3rCTVcMcCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw8x0SeyffOxP57CtpezNyuWvl&#10;XKkX6UxD/KE2HW5qLM+7i9PwMZpxnSZvw/Z82lwP++fPn22CWj8+TOsliIhT/AvDDZ/RoWCmo7+Q&#10;DaLVsEhTTmpIE15w8xP1ysqRlbkCWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACJ4Suf5AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANfPjJneAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 355" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYQlWNwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6ruilSjiCB4ta5/js/m2Rabl9LE2vrpN8LCHoeZ+Q2zWLWmFA3VrrCsYDSMQBCn&#10;VhecKfg5bD9nIJxH1lhaJgUdOVgtex8LjLV98p6axGciQNjFqCD3voqldGlOBt3QVsTBu9naoA+y&#10;zqSu8RngppTjKJpKgwWHhRwr2uSU3pOHUcBd85WMz53TI3mV9DqVl21yVGrQb9dzEJ5a/x/+a++0&#10;gu/ZBN5nwhGQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWEJVjcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ísl</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zn</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00DC21F7" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:position w:val="1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B8EFF9" w14:textId="77777777" w:rsidR="00210258" w:rsidRDefault="00210258" w:rsidP="00210258">
+    <w:p w14:paraId="60B8EFF9" w14:textId="77777777" w:rsidR="00210258" w:rsidRPr="00DC21F7" w:rsidRDefault="00210258" w:rsidP="00210258">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3045"/>
           <w:tab w:val="left" w:pos="6668"/>
           <w:tab w:val="left" w:pos="9662"/>
         </w:tabs>
         <w:ind w:left="306"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E3846AA" w14:textId="50C719E3" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="5E3846AA" w14:textId="50C719E3" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3398"/>
           <w:tab w:val="left" w:pos="8305"/>
         </w:tabs>
         <w:ind w:left="282"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ED27A5" wp14:editId="788F3889">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>201930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="12700" r="17145" b="14605"/>
                 <wp:wrapNone/>
                 <wp:docPr id="580" name="Group 352"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -2847,191 +2665,226 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5C67CBC2" id="Group 352" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.9pt;width:512pt;height:.1pt;z-index:-251674112;mso-position-horizontal-relative:page" coordorigin="833,318" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDT5d9C+QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1rWlTo04x9IYB&#10;3Vag2QcosnzBZEmTlDjt14+S7MRNVwzoAsShTIo8OjxiLi63HUcbpk0rRYGT4xgjJqgsW1EX+Ofy&#10;9miOkbFElIRLwQr8xAy+XHz8cNGrnKWykbxkGkESYfJeFbixVuVRZGjDOmKOpWICnJXUHbGw1HVU&#10;atJD9o5HaRyfRr3UpdKSMmPg7XVw4oXPX1WM2h9VZZhFvMCAzfqn9s+Ve0aLC5LXmqimpQMM8g4U&#10;HWkFFN2luiaWoLVuX6XqWqqlkZU9prKLZFW1lPkzwGmS+OA0d1qulT9Lnfe12tEE1B7w9O609Pvm&#10;TqtH9aADejDvJf1lgJeoV3U+9bt1HYLRqv8mS+gnWVvpD76tdOdSwJHQ1vP7tOOXbS2i8PJ0Fqcn&#10;MbSBgi9Jzwb6aQM9cpvmWYYRuLJkHhpDm5tha+J2ho2p80UkDxU9ygGV6zrIyOyZMv/H1GNDFPMN&#10;MI6JB43assCzeYKRIB0c/1Yz5sSJslnmYLn6EDjyaaZkTjwuzADn/6TxFSMjlW/yQXK6NvaOSd8N&#10;srk3Nmi8BMv3uBywL4HPquMg989HKEZQyn2HG7ELgqOGoE8RWsaoR6HykHNMlY5RPlWSxGfp35JB&#10;e/fJ0mky6Gc9IiTNCJpuxYAaLETcTIm92pQ0TjBLQDfKDDJAkDvhG7FBW15zY2z4HUpoGBaHY0Jj&#10;BGNiFUhRxDpkroQzUQ8i9rJ0bzq5YUvpffbgAkCVvZeLaRTsz85fnCH4YYsr4XW+K+vQTnor5G3L&#10;uW8EFw5MGmdpoMdI3pbO6/AYXa+uuEYb4mag/ww36EUYzBpR+mwNI+XNYFvS8mBDdQ70wn0L2g1i&#10;X8nyCXSsZZis8E8ARiP1M0Y9TNUCm99rohlG/KuAy3ienLhrbP3iZHYGeJGeelZTDxEUUhXYYui9&#10;M69sGN1rpdu6gUqJV4OQX2AMVa1TuscXUA0LmAfe8jMUrBdDerr2Uft/pcUfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA18+Mmd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb43k&#10;mLbBsRxCaHsKhSaFkptibWwTa2UsxXb+vptTe9yZYfZNvppcKwbsQ+NJQzJTIJBKbxuqNHzv358W&#10;IEI0ZE3rCTVcMcCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw8x0SeyffOxP57CtpezNyuWvl&#10;XKkX6UxD/KE2HW5qLM+7i9PwMZpxnSZvw/Z82lwP++fPn22CWj8+TOsliIhT/AvDDZ/RoWCmo7+Q&#10;DaLVsEhTTmpIE15w8xP1ysqRlbkCWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANPl30L5AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANfPjJneAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 353" o:spid="_x0000_s1027" style="position:absolute;left:833;top:318;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdjiFtxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsIIvorlTrujVKFqQ9kVB6w9YLusl9LI5Lqme/fVNodDHYXa+2VlteteIG3XBelaQTzMQ&#10;xJXXlmsFl4/9ZAEiRGSNjWdS8KAAm/XgaYWl9nc+0e0ca5EgHEpUYGJsSylDZchhmPqWOHlX3zmM&#10;SXa11B3eE9w1cpZlz9Kh5dRgsKVXQ9Xn+culN+rCLk1lHnZeUL47vI2/Z/OjUqNhv30BEamP/8d/&#10;6XetoFjk8DsmEUCufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdjiFtxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Obec</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B079B3">
-[...2 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00B079B3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B079B3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>PS</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFBD35B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="2FFBD35B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="9" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE81D9A" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="6AE81D9A" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C48B17" w14:textId="7F2873DD" w:rsidR="00374A3C" w:rsidRDefault="00FC569C" w:rsidP="005741F4">
+    <w:p w14:paraId="65C48B17" w14:textId="7F2873DD" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C" w:rsidP="005741F4">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C16DB8D" wp14:editId="5CA43436">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="14605" r="17145" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="578" name="Group 350"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -3095,96 +2948,97 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="65C34C60" id="Group 350" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251673088;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwVjnk/AIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIZAEmmzXue0dk5nUWR5LTpmj5QWEpylMh1zsDRV&#10;VBjWQ/aujdI4Pol6ZQptFBfWwtur4KRLn78sBXffy9IKR9qcAjbnn8Y/1/iMlucsqwzTdcMHGOwN&#10;KDrWSCi6T3XFHCMb07xI1TXcKKtKd8RVF6mybLjwZ4DTJPHBaW6N2mh/lirrK72nCag94OnNafm3&#10;7a3RD/reBPRg3in+0wIvUa+rbOrHdRWCybr/qgroJ9s45Q++K02HKeBIZOf5fdzzK3aOcHh5chyn&#10;8xjawMGXpIuBfl5Dj3DT6WxGCbjm8zQ0htfXw9YEd4aN3hexLFT0KAdU2HWQkX1iyv4fUw8108I3&#10;wCIT94Y0RU6PF2eUSNbB8W+MEChOMjtOEDLWh8CRTzslc+LBMAuc/5PGF4yMVL7KB8v4xrpboXw3&#10;2PbOuqDxAizf42LAvgI+y64FuX/8RGICpfA73Ih9UDIGfYjIKiY9CZWHnGOqdIzyqZIkXqR/Swbt&#10;DRUxWTpNBv2sRoSsHkHznRxQg0UYzpTYq00ri4JZAbpRZpABgvCEr8QGbXnNjbHhdyhhYFgcjglD&#10;CYyJdSBFM4fIsASapAcRe1nim05txUp5nzu4AFDlydvKaRTsn4GYJmcIftiCJeASBsOXRbST3kp1&#10;07Stb0QrEUwaz9JAj1VtU6AX8VhTrS9bQ7YMZ6D/4Hkg27MwmDWy8NlqwYrrwXasaYMN8S3QC/ct&#10;aDeIfa2KR9CxUWGywj8BGLUyvynpYarm1P7aMCMoab9IuIxnyRyvsfOL+fEC8BIz9aynHiY5pMqp&#10;o9B7NC9dGN0bbZqqhkqJV4NUn2EMlQ0q3eMLqIYFzANv+RkK1rMhPV37qKd/peUfAAAA//8DAFBL&#10;AwQUAAYACAAAACEADmjhf94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnB&#10;m92kiVpiNqUU9VQEW0G8TbPTJDQ7G7LbJP33bk56nPceb76XryfTioF611hWEC8iEMSl1Q1XCr4O&#10;bw8rEM4ja2wtk4IrOVgXtzc5ZtqO/EnD3lcilLDLUEHtfZdJ6cqaDLqF7YiDd7K9QR/OvpK6xzGU&#10;m1Yuo+hJGmw4fKixo21N5Xl/MQreRxw3Sfw67M6n7fXn8PjxvYtJqfu7afMCwtPk/8Iw4wd0KALT&#10;0V5YO9EqWCVJSCpI0yWI2Y+j56AcZyUFWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAPBWOeT8AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAA5o4X/eAAAACQEAAA8AAAAAAAAAAAAAAAAAVgUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABhBgAAAAA=&#10;">
                 <v:shape id="Freeform 351" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWLV1MxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RawIx&#10;EITfC/6HsEJfiuZUrq2nUbRQ6ouFnv0By2W9BC+b4xL17K9vhEIfh9n5Zme57l0jLtQF61nBZJyB&#10;IK68tlwr+D68j15BhIissfFMCm4UYL0aPCyx0P7KX3QpYy0ShEOBCkyMbSFlqAw5DGPfEifv6DuH&#10;McmulrrDa4K7Rk6z7Fk6tJwaDLb0Zqg6lWeX3qhzOzeVudlZTpPt/uPpZzr7VOpx2G8WICL18f/4&#10;L73TCvKXOdzHJALI1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAli1dTMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> nemovitost</w:t>
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Přihlášená nemovitost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4018CBCB" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="4018CBCB" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="3" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="124F0DCE" w14:textId="362B493F" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="124F0DCE" w14:textId="362B493F" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4139"/>
           <w:tab w:val="left" w:pos="7389"/>
         </w:tabs>
         <w:ind w:left="212"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43F19EBE" wp14:editId="259252D7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="5080" r="7620" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="576" name="Group 348"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -3248,144 +3102,158 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="67F8FC1A" id="Group 348" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251672064;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAH/cPi+gIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JW3SGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyA2JVLk4SFFn1/supZshbGNkjlNjmJKhOSqaGSV0x+r&#10;m0+nlFjHZMFaJUVOH4WlF8v37857nYlU1aothCHgRNqs1zmtndNZFFlei47ZI6WFBGWpTMccLE0V&#10;FYb14L1rozSO51GvTKGN4sJa2L0KSrr0/stScPe9LK1wpM0pYHP+afxzjc9oec6yyjBdN3yAwd6A&#10;omONhKB7V1fMMbIxzQtXXcONsqp0R1x1kSrLhgufA2STxAfZ3Bq10T6XKusrvacJqD3g6c1u+bft&#10;rdEP+t4E9CDeKf7TAi9Rr6tsqsd1FYzJuv+qCqgn2zjlE9+VpkMXkBLZeX4f9/yKnSMcNucncXoc&#10;Qxk46JJ0MdDPa6gRHjqdzSgB1Sw+DYXh9fVwNMGT4WCKuohlIaJHOaDCqkMb2Sem7P8x9VAzLXwB&#10;LDJxb0hT5PRksaBEsg7SvzFCYHOS2fEZwsL4YDjyaadkTjRoZoHzf9L4gpGRylf5YBnfWHcrlK8G&#10;295ZF3q8AMnXuBiwr4DPsmuh3T9+IjGBUPgfbsTeKBmNPkRkFZOehMiDz9FVOlp5V0kSL9K/OYPy&#10;hojoLJ06g3pWI0JWj6D5Tg6oQSIMZ0rsu00riw2zAnRjm4EHMMIMX7ENveV7brQN7yGEgWFxOCYM&#10;JTAm1oEUzRwiwxAokh6a2Lcl7nRqK1bK69zBBYAoT9pWTq3g/OzsWQ5BD0cwhO/zfVhEO6mtVDdN&#10;2/pCtBLBLGbzuWfHqrYpUIlwrKnWl60hW4Yj0P+GC/TMDEaNLLyzWrDiepAda9ogQ/AW2IXrFlo3&#10;9PpaFY/QxkaFwQofAhBqZX5T0sNQzan9tWFGUNJ+kXAXz5JjvMXOL45PFikszFSznmqY5OAqp45C&#10;6VG8dGFyb7RpqhoiJT5dqT7DFCobbHSPL6AaFjAOvORHKEjPZvR07a2ePkrLPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAP9/rbveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+N&#10;5Jq2wbEcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3PcmWH2Tb6aXCsG7EPjSUMyVyCQSm8bqjR8798f&#10;FyBCNGRN6wk1XDDAqri/y01m/UhfOOxiJbiEQmY01DF2mZShrNGZMPcdEntH3zsT+ewraXszcrlr&#10;5ZNSL9KZhvhDbTrc1Fiedmen4WM04zpN3obt6bi5/O6fP3+2CWr9MJvWSxARp/gfhis+o0PBTAd/&#10;JhtEq2GRppzUkCpecPUT9crKgZVEgSxyebug+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAH/cPi+gIAANwGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD/f6273gAAAAkBAAAPAAAAAAAAAAAAAAAAAFQFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 349" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASrCOpwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6q4q1SjiCB4ta5/js/m2Rabl9LE2vrpN8LCHoeZ+Q2zWLWmFA3VrrCsYDSMQBCn&#10;VhecKfg5bD9nIJxH1lhaJgUdOVgtex8LjLV98p6axGciQNjFqCD3voqldGlOBt3QVsTBu9naoA+y&#10;zqSu8RngppTjKPqWBgsOCzlWtMkpvScPo4C7ZpKMz53TI3mV9DqVl21yVGrQb9dzEJ5a/x/+a++0&#10;gq/pFN5nwhGQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEqwjqcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00210258">
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Ulice</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00210258">
-[...11 lines deleted...]
-      <w:r w:rsidR="00210258">
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     Číslo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>popisné</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00210258">
-[...23 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     Číslo orientační znak</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD15041" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="7DD15041" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="150" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB6E18B" w14:textId="5D7D043C" w:rsidR="00BF5E75" w:rsidRDefault="001F2FE3" w:rsidP="00210258">
+    <w:p w14:paraId="7AB6E18B" w14:textId="5D7D043C" w:rsidR="00BF5E75" w:rsidRPr="00DC21F7" w:rsidRDefault="001F2FE3" w:rsidP="00210258">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3287"/>
           <w:tab w:val="left" w:pos="4262"/>
           <w:tab w:val="left" w:pos="7123"/>
         </w:tabs>
         <w:spacing w:line="396" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="2144"/>
         <w:rPr>
           <w:spacing w:val="-27"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3744CD22" wp14:editId="6451B55E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>533400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>131445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6648450" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="572" name="Group 344"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -3449,65 +3317,66 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="47734EF6" id="Group 344" o:spid="_x0000_s1026" style="position:absolute;margin-left:42pt;margin-top:10.35pt;width:523.5pt;height:24pt;flip:y;z-index:-251670016;mso-position-horizontal-relative:page" coordorigin="833,697" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkAvnTBgMAAOkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVclu2zAQvRfoPxA8tki0eI0QOSiyoUDa&#10;BojbO01RC0qRLElbTr++Q1JyFCe5pAYsDzXDmcc3j+Pzi33L0Y5p00iR4+Q0xogJKotGVDn+ub45&#10;WWJkLBEF4VKwHD8ygy9WHz+cdypjqawlL5hGkESYrFM5rq1VWRQZWrOWmFOpmABnKXVLLCx1FRWa&#10;dJC95VEax/Ook7pQWlJmDLy9Ck688vnLklH7oywNs4jnGLBZ/9T+uXHPaHVOskoTVTe0h0HegaIl&#10;jYCih1RXxBK01c2LVG1DtTSytKdUtpEsy4YyfwY4TRIfneZWy63yZ6myrlIHmoDaI57enZZ+391q&#10;9aDudUAP5p2kvw3wEnWqysZ+t65CMNp032QB/SRbK/3B96VuUckb9Qtk4N/A4dDeM/14YJrtLaLw&#10;cj6fLqczaAgF3ySeLuO+FbSGfrlty8kEI3DOzxahSbS+7jcncTrtt6bOF5HMVe8R9widAkBS5ok1&#10;83+sPdREMd8M41i516gpcjxbAExBWqDiRjPmhIom05mD5epD4MCtGRM78rgwA/y/TqnrSk/kC0YG&#10;Mt/kg2R0a+wtk8ANycjuztig9wIs3++ix74GPsuWg/Q/n6AYQSn37W/HISgZgj5FaB2jDoXKfc4h&#10;VTpE+VRJEi/S15IBb6GiS5aOk0E/qwEhqQfQdC961GAh4uZL7HWmpHGCWQO6QWiQAYLcCd+IDdry&#10;mhtiw29fQsPgOB4ZGiMYGZtAiiLWIXMlnIk6UL2XpXvTyh1bS++zR1cAqjx5uRhHwf7J2bMzBD9s&#10;cSW8zg9lHdpRb4W8aTj3jeDCgUnjSRroMZI3hfM6PEZXm0uu0Y64eeg//Q16FgZzRxQ+W81Icd3b&#10;ljQ82FCdA70wIYJ2g9g3sngEHWsZpiz8K4BRS/0Xow4mbI7Nny3RDCP+VcBlPEum7hpbv5jOFoAX&#10;6bFnM/YQQSFVji2G3jvz0oYxvlW6qWqoFKaOkF9gJJWNU7rHF1D1C5gH3vLzFKxnA3u89lFP/1Cr&#10;fwAAAP//AwBQSwMEFAAGAAgAAAAhAGhCt9neAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyonRK1UcimqpBACHEh/KhHN14Si3gdxW4b3h73BMfZWc18U21mN4gjTcF6RsgW&#10;CgRx643lDuH97eGmABGiZqMHz4TwQwE29eVFpUvjT/xKxyZ2IoVwKDVCH+NYShnanpwOCz8SJ+/L&#10;T07HJKdOmkmfUrgb5FKplXTacmro9Uj3PbXfzcEhfGxtTvnn7vlFtURPRu4eG5sjXl/N2zsQkeb4&#10;9wxn/IQOdWLa+wObIAaEIk9TIsJSrUGc/ew2S5c9wqpYg6wr+X9B/QsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAkAvnTBgMAAOkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBoQrfZ3gAAAAkBAAAPAAAAAAAAAAAAAAAAAGAFAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAawYAAAAA&#10;">
                 <v:shape id="Freeform 345" o:spid="_x0000_s1027" style="position:absolute;left:833;top:697;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3xWqmxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvC75DGMEbqVldtj9bo6gg7U0LVR9g2Ew3wc1k2URdffqmIPTycOZ8Z8582btGnKkL1rOC6SQD&#10;QVx5bblWcNhvH19AhIissfFMCq4UYLkYPMyx1P7C33TexVokCIcSFZgY21LKUBlyGCa+JU7ej+8c&#10;xiS7WuoOLwnuGjnLsifp0HJqMNjSxlB13J1ceqMu7KupzNXmBU3Xn+/j2yz/Umo07FdvICL18f/4&#10;nv7QCornHP7GJALIxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA98VqpsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00FC569C">
+      <w:r w:rsidR="00FC569C" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2763B5DE" wp14:editId="0C50F39A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>195580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="5080" t="8255" r="7620" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="574" name="Group 346"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -3571,183 +3440,192 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5A96BD79" id="Group 346" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:15.4pt;width:512pt;height:.1pt;z-index:-251671040;mso-position-horizontal-relative:page" coordorigin="833,308" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfm83i+QIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JbfWaFIMvWFA&#10;txVo9gGKLF8wW9IkJU739SMlO3XTFQO6ALEpkSIPDyn6/GLfNmQnjK2VXNLkJKZESK7yWpZL+mN9&#10;8+mUEuuYzFmjpFjSR2Hpxer9u/NOZyJVlWpyYQg4kTbr9JJWzuksiiyvRMvsidJCgrJQpmUOlqaM&#10;csM68N42URrH86hTJtdGcWEt7F4FJV15/0UhuPteFFY40iwpYHP+afxzg89odc6y0jBd1byHwd6A&#10;omW1hKAHV1fMMbI19QtXbc2NsqpwJ1y1kSqKmgufA2STxEfZ3Bq11T6XMutKfaAJqD3i6c1u+bfd&#10;rdEP+t4E9CDeKf7TAi9Rp8tsrMd1GYzJpvuqcqgn2zrlE98XpkUXkBLZe34fD/yKvSMcNuezOJ3G&#10;UAYOuiRd9PTzCmqEh04nE0pANYlPQ2F4dd0fTfBkOJiiLmJZiOhR9qiw6tBG9okp+39MPVRMC18A&#10;i0zcG1LnSzpbzCiRrIX0b4wQ2JxkMl0gLIwPhgOfdkzmSINmFjj/J40vGBmofJUPlvGtdbdC+Wqw&#10;3Z11ocdzkHyN8x77Gvgs2gba/eMnEhMIhf/+RhyMksHoQ0TWMelIiNz7HFylg5V3lSTxIv2bMyhv&#10;iIjO0rEzqGc5IGTVAJrvZY8aJMJwpsS+27Sy2DBrQDe0GXgAI8zwFdvQW77nBtvw7kMYGBbHY8JQ&#10;AmNiE0jRzCEyDIEi6aCJfVviTqt2Yq28zh1dAIjypG3k2ArOT86e5RD0cARD+D4/hEW0o9pKdVM3&#10;jS9EIxHMYjKfe3asauoclQjHmnJz2RiyYzgC/a+/QM/MYNTI3DurBMuve9mxugkyBG+AXbhuoXVD&#10;r29U/ghtbFQYrPAhAKFS5jclHQzVJbW/tswISpovEu7iWTLFW+z8YjpbpLAwY81mrGGSg6sldRRK&#10;j+KlC5N7q01dVhAp8elK9RmmUFFjo3t8AVW/gHHgJT9CQXo2o8drb/X0UVr9AQAA//8DAFBLAwQU&#10;AAYACAAAACEA/3+tu94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hAb43k&#10;mrbBsRxCaHsKhSaF0ptibWwTa2UsxXb+vptTc9yZYfZNvppcKwbsQ+NJQzJXIJBKbxuqNHzv3x8X&#10;IEI0ZE3rCTVcMMCquL/LTWb9SF847GIluIRCZjTUMXaZlKGs0Zkw9x0Se0ffOxP57CtpezNyuWvl&#10;k1Iv0pmG+ENtOtzUWJ52Z6fhYzTjOk3ehu3puLn87p8/f7YJav0wm9ZLEBGn+B+GKz6jQ8FMB38m&#10;G0SrYZGmnNSQKl5w9RP1ysqBlUSBLHJ5u6D4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AB+bzeL5AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAP9/rbveAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 347" o:spid="_x0000_s1027" style="position:absolute;left:833;top:308;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNMhhFxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYXemo1Sq8SsIoVAr03V9vjMPpPQ7NuQ3eZPP323IHgcZuY3TLofTSN66lxtWcEiikEQ&#10;F1bXXCo4fmRPGxDOI2tsLJOCiRzsd/NZiom2A79Tn/tSBAi7BBVU3reJlK6oyKCLbEscvKvtDPog&#10;u1LqDocAN41cxvGLNFhzWKiwpdeKiu/8xyjgqX/Ol5+T0wt5kfR7br6y/KTU48N42ILwNPp7+NZ+&#10;0wpW6xX8nwlHQO7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI0yGEXEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l10239,e" filled="f" strokeweight=".58pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00210258">
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00210258">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Obec</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00210258">
-[...18 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           Část obce: </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00210258">
+      <w:r w:rsidR="00210258" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">              PSČ</w:t>
       </w:r>
-      <w:r w:rsidR="00B079B3">
+      <w:r w:rsidR="00B079B3" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F7815D" w14:textId="0254D00E" w:rsidR="00BF5E75" w:rsidRPr="002A6C2E" w:rsidRDefault="002A6C2E" w:rsidP="002A6C2E">
+    <w:p w14:paraId="54F7815D" w14:textId="3339AB77" w:rsidR="00BF5E75" w:rsidRPr="00DC21F7" w:rsidRDefault="002A6C2E" w:rsidP="002A6C2E">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Parcel</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ní </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">číslo: </w:t>
+      </w:r>
+      <w:r w:rsidR="001F2FE3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F2FE3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001F2FE3" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Číslo bytové jednotky:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C87F0A6" w14:textId="77777777" w:rsidR="001F2FE3" w:rsidRDefault="001F2FE3">
+    <w:p w14:paraId="5C87F0A6" w14:textId="77777777" w:rsidR="001F2FE3" w:rsidRPr="00DC21F7" w:rsidRDefault="001F2FE3">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:ind w:left="2246"/>
         <w:rPr>
           <w:spacing w:val="-27"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="362AADF8" w14:textId="63700BF7" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="362AADF8" w14:textId="63700BF7" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:ind w:left="2246"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="657E4FC4" wp14:editId="58144DE3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1598295</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>27940</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="200025" cy="242570"/>
                 <wp:effectExtent l="7620" t="2540" r="1905" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="563" name="Group 335"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -4053,82 +3931,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="15E2326C" id="Group 335" o:spid="_x0000_s1026" style="position:absolute;margin-left:125.85pt;margin-top:2.2pt;width:15.75pt;height:19.1pt;z-index:-251668992;mso-position-horizontal-relative:page" coordorigin="2517,44" coordsize="315,382" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2u2UEVwQAACwXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNuO2zYQfQ+QfyD4mCKru+0VVhsUSXYR&#10;IG0DxP0AWqIuqCSqpGx58/UdDiVZ1jpp6mYXefA+aClzOJw5nDk60s2bfVWSHZeqEHVEnSubEl7H&#10;IinqLKJ/ru9eryhRLasTVoqaR/SBK/rm9uWLm64JuStyUSZcEnBSq7BrIpq3bRNalopzXjF1JRpe&#10;w2QqZMVauJWZlUjWgfeqtFzbXlidkEkjRcyVgl/fmUl6i/7TlMftH2mqeEvKiEJsLV4lXjf6at3e&#10;sDCTrMmLuA+DnRFFxYoaNh1dvWMtI1tZPHJVFbEUSqTtVSwqS6RpEXPMAbJx7Fk291JsG8wlC7us&#10;GWECaGc4ne02/n13L5vPzSdpoofhRxH/pQAXq2uycDqv7zNjTDbdbyKB82TbVmDi+1RW2gWkRPaI&#10;78OIL9+3JIYf4cBsN6AkhinXd4Nlj3+cwyHpVW7gLCmBWd83JxPn7/u1ntMv9FaunrNYaLbEMPuw&#10;9LH3MZohhP9JkiKJaLDwKalZBTEjrMTz0c88SX2EPwoEN/A8TGcZmHRGIFbwO6IwpDkCMFtxAMA9&#10;WvPV9KGN1KFS1P+rlM85azgWoNKVMEIJR2GgvJOc6+YEND2dSteg4VBPalpMkxltpqDm/rWMvhPB&#10;EQ0WxlvV3nOBtch2H1VrOjyBEVZ40ke+BjZIqxKa/ZfXxCZ6I7yYA8lGM2cwe2WRtU06os+h9zm4&#10;cgcb42rlLE66gjM3O2pX7sEVRJ8N8bF8CDne133MMCJM86mNndYIpXtlDZENLQYewEjn9xVbU4bY&#10;boOt+d9vIYEo5xQpKQGK3JhkG9bqyPQWekg6aFYAQt9XYsfXAmfaWevDHofZsp5aYTlP4jezsEC7&#10;x/Yet9SRTk61FndFWeIRlDUGYnuugUaJskj0rI5GyWzztpRkxzT345/OBbwdmQHH1gl6yzlL3vfj&#10;lhWlGYN9CdACzZiaNUW+EckD1K8U5okCT0AY5EJ+oaSDp0lE1d9bJjkl5YcamvDa8X39+MEbP1hC&#10;vEROZzbTGVbH4CqiLYVz18O3rXlkbRtZZDns5CDytfgV6DctdI1jfCaq/gZ4AEdHhIjk9pgbF0ND&#10;D9yIpfIs3OhdL0yJfT85jkt+TnaER9gjdnR0jk/GjiMgpzGEEh4ez9NGutDjQKUXerzQ47ekI7zE&#10;HElHb2Xa+Vgf/1jp6MOm8Hxc9Bp57GwjHL3gsXaerZiQ49GakQ3myvlZpOP1AOVBOnrXT0OOMzxO&#10;IziicSwy/gM3LmwyHNJp2QgGORkP7GBzLBt9xznhZ6oZtcXoCOI+QzSC7ICaAulohNA3RWNvi2oX&#10;dkNb8/9c0ZhHVMNwvmg0IXnBEP9FNIK27OXks4tGeHufsSIKuScVjSvbvPUMDXe6p6FYxy8K8xU/&#10;JSsuIau5ZPSWT8KKczxOI3hhRSS8E6/dF1a8vEr3r9XwSRZGWvXh52P9zXd6j1bh+JH79h8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDd0jkY3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITv&#10;hb6D2EJvjWznp8GxHEJoewqFJoWS28ba2CbWyliK7bx91VNzHGaY+SZbj6YRPXWutqwgnkQgiAur&#10;ay4VfB/eX5YgnEfW2FgmBTdysM4fHzJMtR34i/q9L0UoYZeigsr7NpXSFRUZdBPbEgfvbDuDPsiu&#10;lLrDIZSbRiZRtJAGaw4LFba0rai47K9GwceAw2Yav/W7y3l7Ox7mnz+7mJR6fho3KxCeRv8fhj/8&#10;gA55YDrZK2snGgXJPH4NUQWzGYjgJ8tpAuIUdLIAmWfy/kD+CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADa7ZQRXBAAALBcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAN3SORjfAAAACAEAAA8AAAAAAAAAAAAAAAAAsQYAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC9BwAAAAA=&#10;">
                 <v:group id="Group 342" o:spid="_x0000_s1027" style="position:absolute;left:2533;top:75;width:283;height:2" coordorigin="2533,75" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyr9XmxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZaRaKriNTSQyg0EUpvj+wzCWbfhuw2f759t1DocZiZ3zD742ga0VPnassK4kUE&#10;griwuuZSwTW/PG1BOI+ssbFMCiZycDzMHvaYaDvwB/WZL0WAsEtQQeV9m0jpiooMuoVtiYN3s51B&#10;H2RXSt3hEOCmkcso2kiDNYeFCls6V1Tcs2+j4HXA4bSKX/r0fjtPX/n6/TONSanH+XjagfA0+v/w&#10;X/tNK1hvnuH3TDgC8vADAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8q/V5sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 343" o:spid="_x0000_s1028" style="position:absolute;left:2533;top:75;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKhGFaxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedGMxIqmraGnBnqxREG+P7GsSmn0b8rYa/31XKHgcZuYbZrHqXaMu1Ent2cBknIAi&#10;LrytuTRwPHyM5qAkIFtsPJOBGwmslsPBAjPrr7ynSx5KFSEsGRqoQmgzraWoyKGMfUscvW/fOQxR&#10;dqW2HV4j3DX6JUlm2mHNcaHClt4qKn7yX2fgtNnZ6WSavrvCfe7zs8g6fIkxz0/9+hVUoD48wv/t&#10;rTWQzlK4n4lHQC//AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMqEYVrEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 340" o:spid="_x0000_s1029" style="position:absolute;left:2533;top:396;width:283;height:2" coordorigin="2533,396" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtMe4KxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8IS9rWkVi1SjiLiyBxFWBfH2aJ5tsXkpTbat/94Iwh6HmfmGWax6U4mWGldaVhCPIhDE&#10;mdUl5wrOp++vGQjnkTVWlknBgxysloOPBabadvxL7dHnIkDYpaig8L5OpXRZQQbdyNbEwbvZxqAP&#10;ssmlbrALcFPJcRQl0mDJYaHAmjYFZffjn1Gw67BbT+Jtu7/fNo/raXq47GNS6nPYr+cgPPX+P/xu&#10;/2gF0ySB15lwBOTyCQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0x7grEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 341" o:spid="_x0000_s1030" style="position:absolute;left:2533;top:396;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVGlq2xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kZRK9FVVCq0p2oqiLdH9pkEs29D3qrpv+8WCj0OM/MNs1h1rlZ3aqXybGA4SEAR&#10;595WXBg4fu1eZqAkIFusPZOBbxJYLXtPC0ytf/CB7lkoVISwpGigDKFJtZa8JIcy8A1x9C6+dRii&#10;bAttW3xEuKv1KEmm2mHFcaHEhrYl5dfs5gycNp92PBxP3lzuPg7ZWWQd9mLMc79bz0EF6sJ/+K/9&#10;bg1Mpq/weyYeAb38AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFUaWrbEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 338" o:spid="_x0000_s1031" style="position:absolute;left:2548;top:60;width:2;height:350" coordorigin="2548,60" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBz4t/jwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hCrPTtA6KVFMRGQcXIviAYXaX5vaBzU1pMm39e7MQXB7Oe70ZTC06al1lWUE8jUAQZ1ZX&#10;XCi4XfeTJQjnkTXWlknBgxxs0o/RGhNtez5Td/GFCCHsElRQet8kUrqsJINuahviwOW2NegDbAup&#10;W+xDuKnlLIoW0mDFoaHEhnYlZffLv1Hw02O//Yq/u+M93z3+rvPT7zEmpT7Hw3YFwtPg3+KX+6AV&#10;zBdhbTgTjoBMnwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBz4t/jwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 339" o:spid="_x0000_s1032" style="position:absolute;left:2548;top:60;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBzvvixQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqZsISpu6ipQqHixYKz0/ss8kNPs2ZJ8a++u7QsHjMDPfMPNl52p1oTZUng2k4wQU&#10;ce5txYWB49f66RlUEGSLtWcycKMAy0W/N8fM+it/0uUghYoQDhkaKEWaTOuQl+QwjH1DHL2Tbx1K&#10;lG2hbYvXCHe1niTJTDusOC6U2NBbSfnP4ewM7I6/79/T0S3Z7PfpiVZeRKcfxgwH3eoVlFAnj/B/&#10;e2sNTGcvcD8Tj4Be/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDBzvvixQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,60;0,411" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 336" o:spid="_x0000_s1033" style="position:absolute;left:2801;top:60;width:2;height:350" coordorigin="2801,60" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAITUU4wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTRRbiW5CkFp6kEJVEG9DdkxCsrMhu03iv+8eCj0+3vcum0wrBupdbVlBvIhAEBdW&#10;11wquJwPLxsQziNrbC2Tggc5yNLZ0w4TbUf+puHkSxFC2CWooPK+S6R0RUUG3cJ2xIG7296gD7Av&#10;pe5xDOGmlcsoepUGaw4NFXa0r6hoTj9GwceIY76K34djc98/buf11/UYk1LP8ynfgvA0+X/xn/tT&#10;K1i/hfnhTDgCMv0FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACE1FOMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 337" o:spid="_x0000_s1034" style="position:absolute;left:2801;top:60;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6YWE5xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gpeSt1E0JboKiJVerCgVjw/ss8kNPs2ZF819te7BcHjMDPfMNN552p1pjZUng2kgwQU&#10;ce5txYWBw/fq9R1UEGSLtWcycKUA81nvaYqZ9Rfe0XkvhYoQDhkaKEWaTOuQl+QwDHxDHL2Tbx1K&#10;lG2hbYuXCHe1HibJWDusOC6U2NCypPxn/+sMbA5/H8fRyzVZb7fpiRZeRKdfxvSfu8UElFAnj/C9&#10;/WkNjN5S+D8Tj4Ce3QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6YWE5xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,60;0,411" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39C6F7CE" wp14:editId="7C1123B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4407535</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="6985" t="8255" r="2540" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="554" name="Group 326"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -4434,82 +4313,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="441259D4" id="Group 326" o:spid="_x0000_s1026" style="position:absolute;margin-left:347.05pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251667968;mso-position-horizontal-relative:page" coordorigin="6941,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4SFuSWwQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu4zYQfS/QfyD42GKji2+xEGdR7G6C&#10;Att2gXU/gJaoCyqJKilbTr++h6QkS46zm3XTYB+cB4Uyh8OZMzOHQ9283Rc52XGpMlGuqHflUsLL&#10;UERZmazon+u7N9eUqJqVEctFyVf0gSv69vbHH26aKuC+SEUecUmgpFRBU61oWtdV4DgqTHnB1JWo&#10;eInJWMiC1XiViRNJ1kB7kTu+686dRsiokiLkSuHX93aS3hr9cczD+o84Vrwm+YrCtto8pXlu9NO5&#10;vWFBIlmVZmFrBjvDioJlJTbtVb1nNSNbmT1SVWShFErE9VUoCkfEcRZy4wO88dwjb+6l2FbGlyRo&#10;kqqHCdAe4XS22vD33b2sPlefpLUew48i/EsBF6epkmA4r98TK0w2zW8iQjzZthbG8X0sC60CLpG9&#10;wfehx5fvaxLiR28ymcwQhRBTPl7mLf5hiiDpVfPl1KMEs/NrG5kw/dCu9b12IZbpOYcFdktjZmuW&#10;Dntrox3C/E+SZNGKzmYzSkpWwGYDK4EtWs+xkzqELwUC3JkadxZmKxZ0QPjupEWhc/MAwHjFAIDR&#10;mifdRxmpQ6ao/5Ypn1NWcZOASmdCD+W8g/JOcq6LE2hOLZpGsMsnNUymwUxTqUAh576aRs9EsEeD&#10;BeFW1fdcmFxku4+qthUeYWQyPGqTYI10ioscxf7zG+ISvZF52IAkvRjy0Yr95JC1SxqiY9fq7FT5&#10;nYxRtfCmi5OqEPODKv+gCtYnnX0s7UwO92VrM0aEaT51TaVVQulaWdtKMSUEDRDS/j0hi627cuxk&#10;7f92CwmiPKZISQkocmOdrVitLdNb6CFpUMEAQr8XYsfXwszUR6WPPQ6zeTmUMiUwsMnOYoFWb8q7&#10;31JbOohqKe6yPDchyEttyHTiXRtLlMizSE9qY5RMNu9ySXZMU7/5065A2UgMFFtGRlnKWfShHdcs&#10;y+0Y8jmQBcvYlNWMoYKNiB6QvlLYAwUHIAapkP9Q0uAwWVH195ZJTkn+a4kaXHrTqT59zMt0tvDx&#10;Ioczm+EMK0OoWtGaIux6+K62J9a2klmSYifPuFuKX8C+caZT3NhnrWpfQANmNOJDw2096fX1vOjq&#10;uaNGT0P1KtQ4WS5shj2fG/sl3yc5ouOx58yAHH2L54ACkYYvRo49IKcxRAp3p/Owji7s2DHphR01&#10;PV7Y8Ql2XHYF3bKjv3wFdgQl43RcGCIeNI62bZxYE3AuDjrn8YoBN47W9GRw3De/RuOIhv8xN5rE&#10;04cqOsyXbBzHePTUeBqNcYvxDdS48EgXpNNNIwRS0gfsIDNuGqeue0LPsGPUEr0iRPGMlhHoI6fQ&#10;ONo+6IstYytrel3sZmTt/3NbxnRFNQznt4zWpBZK2HJpGdH72mby1VvGOW4fo9u0b9q4/7NlxL0K&#10;V/hvIcVHK75PUgQTHDeMvvn+8dKk+AiPCyl2X6oupHi5Rz/zHm0aJ3yOxe169L13+G5u3ocP3Lf/&#10;AgAA//8DAFBLAwQUAAYACAAAACEArUjZkt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhjSAuEOFVVAaeqEi0S4ubG2yRqvI5iN0n/nuUEtx3NaPZNvpxcKwbsQ+NJg5ol&#10;IJBKbxuqNHzu3+6eQIRoyJrWE2q4YIBlcX2Vm8z6kT5w2MVKcAmFzGioY+wyKUNZozNh5jsk9o6+&#10;dyay7CtpezNyuWvlfZIspDMN8YfadLiusTztzk7D+2jG1YN6HTan4/ryvZ9vvzYKtb69mVYvICJO&#10;8S8Mv/iMDgUzHfyZbBCthsVzqjjKBy9g/1HNWR80pEkKssjl/wHFDwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC4SFuSWwQAACgXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCtSNmS3wAAAAgBAAAPAAAAAAAAAAAAAAAAALUGAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwQcAAAAA&#10;">
                 <v:group id="Group 333" o:spid="_x0000_s1027" style="position:absolute;left:6944;top:73;width:203;height:2" coordorigin="6944,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTj7rAxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/sfwlvwtqZVKkvXKCKreBBBXRBvj+bZFpuX0sS2/nsjCB6HmfmGmc57U4mWGldaVhAPIxDE&#10;mdUl5wr+j6vvHxDOI2usLJOCOzmYzz4/pphq2/Ge2oPPRYCwS1FB4X2dSumyggy6oa2Jg3exjUEf&#10;ZJNL3WAX4KaSoyiaSIMlh4UCa1oWlF0PN6Ng3WG3GMd/7fZ6Wd7Px2R32sak1OCrX/yC8NT7d/jV&#10;3mgFSZLA80w4AnL2AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFOPusDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 334" o:spid="_x0000_s1028" style="position:absolute;left:6944;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDthUZYxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qne6sYURVJXkUJKRFH8c+ntNfuaBLNvQ3aNaT99Vyh4HGbmN8x82ZtadNS6yrKC8SgC&#10;QZxbXXGh4HxKX2YgnEfWWFsmBT/kYLl4fppjou2ND9QdfSEChF2CCkrvm0RKl5dk0I1sQxy8b9sa&#10;9EG2hdQt3gLc1DKOoqk0WHFYKLGh95Lyy/FqFNTnU7ZPd/nsNfrAePtpN+vf3ZdSw0G/egPhqfeP&#10;8H870womkyncz4QjIBd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO2FRljHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 331" o:spid="_x0000_s1029" style="position:absolute;left:6944;top:397;width:203;height:2" coordorigin="6944,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMEYEsxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iaWVImuIqLiQQr+AfH2yD6TYPZtyK5J/PbdQqHHYWZ+w8yXvalES40rLSuIRxEI&#10;4szqknMFl/P2YwrCeWSNlWVS8CIHy8XgbY6pth0fqT35XAQIuxQVFN7XqZQuK8igG9maOHh32xj0&#10;QTa51A12AW4qOY6iL2mw5LBQYE3rgrLH6WkU7DrsVp/xpj087uvX7Zx8Xw8xKfU+7FczEJ56/x/+&#10;a++1giSZwO+ZcATk4gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMEYEsxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 332" o:spid="_x0000_s1030" style="position:absolute;left:6944;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzVnexxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LCL3pRoslpNlIKVgUi2L00tuYHZPQ7GzIbpO0v757KHh8vO90PZpG9NS52rKCxTwCQVxY&#10;XXOp4HLezGIQziNrbCyTgh9ysM4eJikm2g58oj73pQgh7BJUUHnfJlK6oiKDbm5b4sDdbGfQB9iV&#10;Unc4hHDTyGUUPUuDNYeGClt6q6j4yr+NguZy3h43hyJ+it5x+fFp97vfw1Wpx+n4+gLC0+jv4n/3&#10;VitYrcLacCYcAZn9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPNWd7HEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 329" o:spid="_x0000_s1031" style="position:absolute;left:6947;top:71;width:2;height:329" coordorigin="6947,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSwrDFxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iaWFI2uIqLiQQr+AfH2yD6TYPZtyK5J/PbdQqHHYWZ+w8yXvalES40rLSuIRxEI&#10;4szqknMFl/P2YwLCeWSNlWVS8CIHy8XgbY6pth0fqT35XAQIuxQVFN7XqZQuK8igG9maOHh32xj0&#10;QTa51A12AW4qOY6iL2mw5LBQYE3rgrLH6WkU7DrsVp/xpj087uvX7Zx8Xw8xKfU+7FczEJ56/x/+&#10;a++1giSZwu+ZcATk4gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSwrDFxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 330" o:spid="_x0000_s1032" style="position:absolute;left:6947;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSV8X/xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwC93ppEKtTTMREQQfWGjahcvbzG2SmrkTMqOOfr2zKHR5OO9sHkwrztS7xrKCp3ECgri0&#10;uuFKwdfnajQD4TyyxtYyKbiSg3k+HGSYanvhDzoXvhIxhF2KCmrvu1RKV9Zk0I1tRxy5H9sb9BH2&#10;ldQ9XmK4aeUkSabSYMOxocaOljWVx+JkFHxvN7+vu5db62aHSTiF90bvD1elHh/C4g2Ep+D/xX/u&#10;tVbwPI3z45l4BGR+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFJXxf/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 327" o:spid="_x0000_s1033" style="position:absolute;left:7145;top:71;width:2;height:329" coordorigin="7145,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDi2HZ+xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6azZRFImuIYiVHqRQI4i3R/aZBLNvQ3abxH/fLRR6HGbmG2aTTaYVA/WusawgiWIQ&#10;xKXVDVcKzsX72wqE88gaW8uk4EEOsu3z0wZTbUf+ouHkKxEg7FJUUHvfpVK6siaDLrIdcfButjfo&#10;g+wrqXscA9y0chbHS2mw4bBQY0e7msr76dsoOIw45vNkPxzvt93jWiw+L8eElHp9mfI1CE+T/w//&#10;tT+0gsUygd8z4QjI7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4th2fsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 328" o:spid="_x0000_s1034" style="position:absolute;left:7145;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNyf4TxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnVBa1ejiCBoSwVtDx5fN8/d1c3Lsoka++ubQsHjMDPfMNN5MLW4UusqywoG/QQE&#10;cW51xYWCr8/V8xiE88gaa8uk4E4O5rPO0xQzbW+8o+veFyJC2GWooPS+yaR0eUkGXd82xNE72tag&#10;j7ItpG7xFuGmlmmSjKTBiuNCiQ0tS8rP+4tR8P22Ob2+v/zUbnxIwyVsK/1xuCvV64bFBISn4B/h&#10;//ZaKxiOUvg7E4+AnP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzcn+E8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="211D7F5E" wp14:editId="509DEA7F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4590415</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="8890" t="8255" r="10160" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="545" name="Group 317"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -4815,82 +4695,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="1AA0390C" id="Group 317" o:spid="_x0000_s1026" style="position:absolute;margin-left:361.45pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251666944;mso-position-horizontal-relative:page" coordorigin="7229,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAU8GqcYQQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4Hgxw2NLMmOEyFOMbRN&#10;MKDbCtT7AbREvWCSqJGy5fTX7yEpyZLirp2bBB3gfFBI83i8e+7u4Uk3r/dFTnZcqkyUK+pezCjh&#10;ZSiirExW9M/13asrSlTNyojlouQr+sAVfX374w83TRVwT6Qij7gkUFKqoKlWNK3rKnAcFaa8YOpC&#10;VLzEYixkwWpMZeJEkjXQXuSON5tdOo2QUSVFyJXCr2/tIr01+uOYh/Ufcax4TfIVhW21eUrz3Oin&#10;c3vDgkSyKs3C1gx2ghUFy0oc2qt6y2pGtjJ7pKrIQimUiOuLUBSOiOMs5MYHeOPOJt7cS7GtjC9J&#10;0CRVDxOgneB0strw9929rD5WH6S1HsP3IvxLARenqZJguK7niRUmm+Y3ESGebFsL4/g+loVWAZfI&#10;3uD70OPL9zUJ8aPr+/4CUQix5GFy2eIfpgiS3rX0vGtKsHp5ZSMTpu/avZ7bbsQ2veawwB5pzGzN&#10;0mFvbbRDmP9Bkixa0cX8kpKSFbDZwEp8b671TJ3UIXwqEJae7xl3lr51pwPCm/ktCp2bPQCTHQMA&#10;Rns+6z7KSB0yRX1bpnxMWcVNAiqdCT2Uyw7KO8m5Lk6gubBoGsEun9QwmQYrTaUChZz7Yhp9JYI9&#10;GiwIt6q+58LkItu9V7Wt8Agjk+FRmwRrpFNc5Cj2n1+RGdEHmYcNSNKLuZ3YTw5Zz0hDdOxanZ0q&#10;BHmoau4vjqpCzK2YVuUdVMH6pLOPpZ3J4b5sbcaIMM2nM1NplVC6VtawrCsxaICQ9u8zsjh6Kmv3&#10;tEdIEOWUIiUloMiNdbZitbZMH6GHpEEFAwg9L8SOr4VZqSeljzMOq3k5lDIlMLDJrmKDVm/Kuz9S&#10;WzqIainusjw3IchLbcjcd6+MJUrkWaQXtTFKJps3uSQ7pqnf/GlXoGwkBootI6Ms5Sx6145rluV2&#10;DPkcyIJlbMpqxlDBRkQPSF8p7IWCCxCDVMhPlDS4TFZU/b1lklOS/1qiBq/d+VzfPmYyXyw9TORw&#10;ZTNcYWUIVStaU4RdD9/U9sbaVjJLUpzkGndL8QvYN850ihv7rFXtBDRgRiM+NNzWk15fz7ikx9To&#10;aahehBr966XNsK/nxn7L90mOuMEsmANyNJShEwcs+vTk2ANyHEOkcHc7D+vozI4dk57ZUdPjmR2P&#10;s6PuWMfsaKB6ZnZc2MbRnZCjbRt9tMnmzhp0zv54x4AbR3t6Mpj2zS/ROC7QszziRuPiM3DjGI+e&#10;Go+jMW4x/gs1umTZBul407h0SYr2uA3YQWbcNM5n6EEf6Rl2jFqiV4QontAyIpHRcaFx1A3DF1rG&#10;VtZcXJ2s/X9qy5iuqIbh9JbRmtRCCVvOLSN6X9tMvnjLuED6jkgRLfhzt4xz317UXZ0cL2nkdf85&#10;Ybrj+yRFeDUlRdfQxZOT4hSP4wiitL61XzyT4uFT47++R59J8X/3Hm0aJ3yONXdo++lYf+8dzs2b&#10;9+ED9+0/AAAA//8DAFBLAwQUAAYACAAAACEAarOWlN8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBSE74L/YXmCN7tJGluNeSmlqKdSsBXE2zb7moRmd0N2m6T/3udJj8MMM9/kq8m0YqDe&#10;N84ixLMIBNnS6cZWCJ+Ht4cnED4oq1XrLCFcycOquL3JVabdaD9o2IdKcIn1mUKoQ+gyKX1Zk1F+&#10;5jqy7J1cb1Rg2VdS92rkctPKJIoW0qjG8kKtOtrUVJ73F4PwPqpxPY9fh+35tLl+Hx53X9uYEO/v&#10;pvULiEBT+AvDLz6jQ8FMR3ex2osWYZkkzxxFWPAD9pfpnPURIY1SkEUu/x8ofgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAU8GqcYQQAACgXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBqs5aU3wAAAAgBAAAPAAAAAAAAAAAAAAAAALsGAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxwcAAAAA&#10;">
                 <v:group id="Group 324" o:spid="_x0000_s1027" style="position:absolute;left:7232;top:73;width:203;height:2" coordorigin="7232,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmhLJqxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZaRaKriNTSQyg0EUpvj+wzCWbfhuw2f759t1DocZiZ3zD742ga0VPnassK4kUE&#10;griwuuZSwTW/PG1BOI+ssbFMCiZycDzMHvaYaDvwB/WZL0WAsEtQQeV9m0jpiooMuoVtiYN3s51B&#10;H2RXSt3hEOCmkcso2kiDNYeFCls6V1Tcs2+j4HXA4bSKX/r0fjtPX/n6/TONSanH+XjagfA0+v/w&#10;X/tNK1g/b+D3TDgC8vADAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJoSyasYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 325" o:spid="_x0000_s1028" style="position:absolute;left:7232;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHEHUexwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfBf/DcgTf6sZLraSuIoKiVBQvL307zR6TYPZsyK6a9te7BcHHYWa+YcbT2hTiRpXLLSvodiIQ&#10;xInVOacKTsfF2wiE88gaC8uk4JccTCfNxhhjbe+8p9vBpyJA2MWoIPO+jKV0SUYGXceWxME728qg&#10;D7JKpa7wHuCmkL0oGkqDOYeFDEuaZ5RcDlejoDgdV7vFNhn1oyX2Nt/2a/23/VGq3apnnyA81f4V&#10;frZXWsH74AP+z4QjICcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcQdR7HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 322" o:spid="_x0000_s1029" style="position:absolute;left:7232;top:397;width:203;height:2" coordorigin="7232,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4V4ODwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTbQWiW5CkFp6kEJVEG9DdkxCsrMhu03iv+8eCj0+3vcum0wrBupdbVlBvIhAEBdW&#10;11wquJwPLxsQziNrbC2Tggc5yNLZ0w4TbUf+puHkSxFC2CWooPK+S6R0RUUG3cJ2xIG7296gD7Av&#10;pe5xDOGmlcsoepMGaw4NFXa0r6hoTj9GwceIY76K34djc98/buf11/UYk1LP8ynfgvA0+X/xn/tT&#10;K1i/hrXhTDgCMv0FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOFeDg8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 323" o:spid="_x0000_s1030" style="position:absolute;left:7232;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZw0T3xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33aht0TSrlIJFqVjUXLw9s69JMPs2ZLca/fVdodDjMDPfMMmiNZW4UONKywpGwwgE&#10;cWZ1ybmC9LAcTEE4j6yxskwKbuRgMe92Eoy1vfKOLnufiwBhF6OCwvs6ltJlBRl0Q1sTB+/bNgZ9&#10;kE0udYPXADeVHEfRizRYclgosKb3grLz/scoqNLD6mu5zaaT6APHm6P9XN+3J6X6vfbtFYSn1v+H&#10;/9orreD5aQaPM+EIyPkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABnDRPfHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 320" o:spid="_x0000_s1031" style="position:absolute;left:7235;top:71;width:2;height:329" coordorigin="7235,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBD+BlYwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abaTcqUo2lyDZ2kIF1MLw9mmdbbF5KkzX1v18Ogx0/vt+7Yja9mGh0nWUF6SoBQVxb&#10;3XGj4Ov89rQB4Tyyxt4yKbiTg2K/eNhhrm3gE02Vb0QMYZejgtb7IZfS1S0ZdCs7EEfuakeDPsKx&#10;kXrEEMNNL5+TZC0NdhwbWhzo0FJ9q36MgveAoXxJX6fj7Xq4X87Z5/cxJaUel3O5BeFp9v/iP/eH&#10;VpBlcX48E4+A3P8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ/gZWMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 321" o:spid="_x0000_s1032" style="position:absolute;left:7235;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzd6rZxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvulGwtdFVpFColhbUHjw+s88kmn0bsmuy9td3C4Ueh5n5hlmsgqlES40rLSsYjxIQ&#10;xJnVJecKvg6vwxkI55E1VpZJwZ0crJb93gJTbTveUbv3uYgQdikqKLyvUyldVpBBN7I1cfTOtjHo&#10;o2xyqRvsItxUcpIkj9JgyXGhwJpeCsqu+5tRcNpuLs/vT9+Vmx0n4RY+S/1xvCv1MAjrOQhPwf+H&#10;/9pvWsF0OobfM/EIyOUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPN3qtnHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 318" o:spid="_x0000_s1033" style="position:absolute;left:7433;top:71;width:2;height:329" coordorigin="7433,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcZiK0xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1qli1SjiKh4kIVVQbw9mmdbbF5KE9v6783Cwh6HmfmGWax6U4mWGldaVhCPIxDE&#10;mdUl5wou593nDITzyBory6TgRQ5Wy8HHAlNtO/6h9uRzESDsUlRQeF+nUrqsIINubGvi4N1tY9AH&#10;2eRSN9gFuKnkJIq+pMGSw0KBNW0Kyh6np1Gw77BbT+Nte3zcN6/bOfm+HmNSajTs13MQnnr/H/5r&#10;H7SCJJnA75lwBOTyDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANxmIrTEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 319" o:spid="_x0000_s1034" style="position:absolute;left:7433;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBs6ZE1xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmlXR6tYopSBYpQX/HDy+bp67225elk3U6KdvBKHHYWZ+w0znwVTiTI0rLSvodRMQ&#10;xJnVJecK9rtFZwzCeWSNlWVScCUH89lTa4qpthfe0HnrcxEh7FJUUHhfp1K6rCCDrmtr4ugdbWPQ&#10;R9nkUjd4iXBTyX6SjKTBkuNCgTW9F5T9bk9Gwffq42eyfrlVbnzoh1P4KvXn4apU+zm8vYLwFPx/&#10;+NFeagXD4QDuZ+IRkLM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzpkTXHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03ABF159" wp14:editId="6011C247">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4773295</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="10795" t="8255" r="8255" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="536" name="Group 308"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -5196,82 +5077,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="78AC62F2" id="Group 308" o:spid="_x0000_s1026" style="position:absolute;margin-left:375.85pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251665920;mso-position-horizontal-relative:page" coordorigin="7517,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/DpFPZwQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWFtv2zYUfh+w/0DocUOjq6NEiFIMbRMM&#10;6LYC9X4ALVEXTBI1Urac/vqdQ0q0pLhd5yZBBzgPCmkeHp7rx0+6eb2vK7JjQpa8iS33wrEIaxKe&#10;lk0eW3+u715dWUR2tElpxRsWWw9MWq9vf/zhpm8j5vGCVykTBJQ0Murb2Cq6ro1sWyYFq6m84C1r&#10;YDHjoqYdTEVup4L2oL2ubM9xLu2ei7QVPGFSwq9v9aJ1q/RnGUu6P7JMso5UsQW2deop1HODT/v2&#10;hka5oG1RJoMZ9AQralo2cKhR9ZZ2lGxF+UhVXSaCS551FwmvbZ5lZcKUD+CN6yy8uRd82ypf8qjP&#10;WxMmCO0iTierTX7f3Yv2Y/tBaOth+J4nf0mIi923eTRdx3muhcmm/42nkE+67bhyfJ+JGlWAS2Sv&#10;4vtg4sv2HUngR9f3/RVkIYElDyaXQ/yTApKEu8KVG1oEVi+vdGaS4t2w13OHjbAN12wa6SOVmYNZ&#10;mPbBRj0E8z8IUqaxtfJBc0NrsFmFlfjuCvUsncQUPlUQwpUHRoM7oa/dGQPhOf4QhdFNE4DFjkkA&#10;Zns+6z60kTxUivy2SvlY0JapApRYCSaU0NQ6lHeCMWxOiKbKSt8qwbGe5LSYJisoJqHm/rWMvjKC&#10;Jho0Srayu2dc1SLdvZed7vAURqrC08HyNWQmqyto9p9fEYfgQeqhE5IbMXcU+8kma4f0BHM36BxV&#10;eaOMVhV6/lFVkHN9IqryDqrA+ny0jxajycm+GWyGEaGIp47qtJZL7JU1WDa2GGgAIfTvM7Jw9FJW&#10;7xmOEACUS4gUFgGI3GhnW9qhZXgEDkkPHQyBwHnNd2zN1Uq3aH0447BaNVMp1QITm/QqbED1qr3N&#10;kWjpJKsNvyurSqWgatCQwHevlCWSV2WKi2iMFPnmTSXIjiL0qz90BZTNxABim1QpKxhN3w3jjpaV&#10;HoN8BZEFlNEli4ghow1PH6B8BdcXClyAMCi4+GSRHi6T2JJ/b6lgFql+baAHr90ggHrr1CRYhdjk&#10;Yrqyma7QJgFVsdVZkHYcvun0jbVtRZkXcJKr3G34L4C+WYklruzTVg0TgAE1muGhwjYDeqafr8d+&#10;HqFRlfiLQKN/HeoK+3psNFu+S3DERD8CxwB9fDZwNAE5HkMo4fF2nvbRGR1HJD2jI8LjGR2Po2MA&#10;F+2cOLq6m+fs+ImJo67JUB1FI9PYmjb63rUGzQlz9uY7Jtg422PAYMmbX4I4BsCUHmGj90zYOI/H&#10;8QiaaMwpxn+BRpeMSTpOGkOXFMQk7CAzJ42BA/RzSPZBBlwwjBEljCKw+wTKCDcTMC4gjpoHfZEy&#10;DrKKCMBpSlb/P5UyFrGFYTidMmqThlCCLWfKCNxXk8kXp4wBlOYMFB2FSM9KGUNPv/KMfXK8paFW&#10;zeeE5Y7vExSDMZSTt2l1Gz85YVzG43gEobW+lS+eQfHwqfGL79FnUPzfvUcr4gSfY+HtGjmf+nSM&#10;33unc/XmHZkP3Lf/AAAA//8DAFBLAwQUAAYACAAAACEA1r6d8N4AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJbRuJeSmlqKci2Ari7TV5TUKzuyG7TdJ/7/Okx2GGmW+y&#10;9WRaNXDvG2cR4lkEim3hysZWCJ+H14cnUD6QLal1lhGu7GGd395klJZutB887EOlpMT6lBDqELpU&#10;a1/UbMjPXMdWvJPrDQWRfaXLnkYpN62eR9FKG2qsLNTU8bbm4ry/GIS3kcbNY/wy7M6n7fX7sHz/&#10;2sWMeH83bZ5BBZ7CXxh+8QUdcmE6uostvWoRkmWcSBRhJQ/ET5K56CPCIlqAzjP9/0D+AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP8OkU9nBAAAKBcAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANa+nfDeAAAACAEAAA8AAAAAAAAAAAAAAAAAwQYA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADMBwAAAAA=&#10;">
                 <v:group id="Group 315" o:spid="_x0000_s1027" style="position:absolute;left:7520;top:73;width:203;height:2" coordorigin="7520,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARzmSMxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gremk2UtJJmFZEqHkKhKpTeHtlnEsy+DdltEv99t1DocZiZb5h8M5lWDNS7xrKCJIpB&#10;EJdWN1wpuJz3TysQziNrbC2Tgjs52KxnDzlm2o78QcPJVyJA2GWooPa+y6R0ZU0GXWQ74uBdbW/Q&#10;B9lXUvc4Brhp5SKOn6XBhsNCjR3taipvp2+j4DDiuF0mb0Nxu+7uX+f0/bNISKn547R9BeFp8v/h&#10;v/ZRK0iXL/B7JhwBuf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEc5kjMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 316" o:spid="_x0000_s1028" style="position:absolute;left:7520;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuiZIRwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVMVBqlFEUBRF8bFxd22ubbG5KU3U6tebxYDLw3mPJrUpxIMql1tW0GlHIIgTq3NO&#10;FZyO898BCOeRNRaWScGLHEzGjZ8Rxto+eU+Pg09FCGEXo4LM+zKW0iUZGXRtWxIH7morgz7AKpW6&#10;wmcIN4XsRtGfNJhzaMiwpFlGye1wNwqK03G5m2+TQS9aYHdztuvVe3tRqtWsp0MQnmr/Ff+7l1pB&#10;vxfWhjPhCMjxBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC6JkhHBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 313" o:spid="_x0000_s1029" style="position:absolute;left:7520;top:397;width:203;height:2" coordorigin="7520,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPHVVlxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gremk2UlJpmFZEqHkKhKpTeHtlnEsy+DdltEv99t1DocZiZb5h8M5lWDNS7xrKCJIpB&#10;EJdWN1wpuJz3Ty8gnEfW2FomBXdysFnPHnLMtB35g4aTr0SAsMtQQe19l0npypoMush2xMG72t6g&#10;D7KvpO5xDHDTykUcP0uDDYeFGjva1VTeTt9GwWHEcbtM3obidt3dv87p+2eRkFLzx2n7CsLT5P/D&#10;f+2jVpAuV/B7JhwBuf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADx1VZcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 314" o:spid="_x0000_s1030" style="position:absolute;left:7520;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCI+e1qwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4grsxVWdEqlFEUBQHxcfG3bW5tsXmpjRRO379ZCG4PJz3eFqbQjyocrllBd1OBII4sTrn&#10;VMHpuPgagnAeWWNhmRT8kYPppNkYY6ztk/f0OPhUhBB2MSrIvC9jKV2SkUHXsSVx4K62MugDrFKp&#10;K3yGcFPIXhQNpMGcQ0OGJc0zSm6Hu1FQnI6r3WKbDPvREnu/Z7tZv7YXpdqtejYC4an2H/HbvdIK&#10;fr7D/HAmHAE5+QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI+e1qwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 311" o:spid="_x0000_s1031" style="position:absolute;left:7523;top:71;width:2;height:329" coordorigin="7523,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpbSoexgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0WiRmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4fpMGaw4LFba0q6i4HX+Mgs8Bh+1r8t7nt+tuupwW+3OekFLPT+N2BcLT6P/D&#10;f+0vrWAxT+D3TDgCcn0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqW0qHsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 312" o:spid="_x0000_s1032" style="position:absolute;left:7523;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGfKJzxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNevSql2NUgoF/6BQ24PH181zd+3mZdlEjX76RhB6HGbmN8xkFkwtTtS6yrKCfi8B&#10;QZxbXXGh4Pvr42kEwnlkjbVlUnAhB7Np52GCmbZn/qTT1hciQthlqKD0vsmkdHlJBl3PNsTR29vW&#10;oI+yLaRu8RzhppZpkgykwYrjQokNvZeU/26PRsHPcnF4XQ2vtRvt0nAMm0qvdxelHrvhbQzCU/D/&#10;4Xt7rhW8PKdwOxOPgJz+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIZ8onPHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 309" o:spid="_x0000_s1033" style="position:absolute;left:7721;top:71;width:2;height:329" coordorigin="7721,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA28xHyxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8IS9adr1D0s1ioi77EEEdUG8PZpnW2xeShPb+u2NIHgcZuY3zHzZmVI0VLvCsoJ4GIEg&#10;Tq0uOFPwf/wZfINwHlljaZkU3MnBcvHRm2Oibct7ag4+EwHCLkEFufdVIqVLczLohrYiDt7F1gZ9&#10;kHUmdY1tgJtSfkXRVBosOCzkWNE6p/R6uBkFvy22q1G8abbXy/p+Pk52p21MSn32u9UMhKfOv8Ov&#10;9p9WMBmP4HkmHAG5eAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA28xHyxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 310" o:spid="_x0000_s1034" style="position:absolute;left:7721;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBm2Z+cxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmq2o1dUopSC0lhb8c/D43Lzurm5elk3U6Kc3BaHHYWZ+w0znwVTiTI0rLSt46SYg&#10;iDOrS84VbDeLzgiE88gaK8uk4EoO5rOn1hRTbS+8ovPa5yJC2KWooPC+TqV0WUEGXdfWxNH7tY1B&#10;H2WTS93gJcJNJXtJMpQGS44LBdb0XlB2XJ+Mgv3y8zD+er1VbrTrhVP4KfX37qpU+zm8TUB4Cv4/&#10;/Gh/aAWDfh/+zsQjIGd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGbZn5zHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76569FA5" wp14:editId="541599A2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4956175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="3175" t="8255" r="6350" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="527" name="Group 299"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -5577,82 +5459,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="330AC4EF" id="Group 299" o:spid="_x0000_s1026" style="position:absolute;margin-left:390.25pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251664896;mso-position-horizontal-relative:page" coordorigin="7805,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVbU0ZYwQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2N9WLHjhGnGNom&#10;GNBtBer9AFqiXjBJ1EjZcvrr9xwpyfJL1s5Ngw5wPiikeTzePXf38KTb19siZxuhdCbLheNduQ4T&#10;ZSijrEwWzp/L+1czh+malxHPZSkWzqPQzuu7H3+4baq58GUq80goBiWlnjfVwknrupqPRjpMRcH1&#10;laxEicVYqoLXmKpkFCneQHuRj3zXvR41UkWVkqHQGr++tYvOndEfxyKs/4hjLWqWLxzYVpunMs8V&#10;PUd3t3yeKF6lWdiawc+wouBZiUN7VW95zdlaZUeqiixUUsu4vgplMZJxnIXC+ABvPPfAmwcl15Xx&#10;JZk3SdXDBGgPcDpbbfj75kFVH6sPylqP4XsZ/qWBy6ipkvlwneaJFWar5jcZIZ58XUvj+DZWBamA&#10;S2xr8H3s8RXbmoX40QuCYIIohFjyMblu8Q9TBIl2TWfuxGFYvZ7ZyITpu3av77UbsY3WRnxujzRm&#10;tmZR2Fsb7RDmf1AsixbOxEcmlryAzQZWFrhGz6GTFMLnAgHu4FC4Mw2sOx0Qvhu0KHRu7gDY3zEA&#10;YG/Pk+6jjPQuU/TXZcrHlFfCJKCmTOihvOmgvFdCUHECzSm50lRGsMsnPUymwQqJaeTcZ9PoCxHs&#10;0eDzcK3rByFNLvLNe13bCo8wMhketUmwRDrFRY5i//kVcxkdZB42IEkv5nViP43Y0mUNo9i1OjtV&#10;fidjVM1czzupCjG3J5Iqf6cK1iedfTztTA63ZWszRowTn7qm0iqpqVaWsKwrMWiAEPn3hCyOPpS1&#10;e9ojFIjykCKVw0CRK+tsxWuyjI6gIWtQwQCC5oXciKU0K/VB6eOM3WpeDqVMCQxssqvYQOpNefdH&#10;kqWDqJbyPstzE4K8JEPGgTczlmiZZxEtkjFaJas3uWIbTtRv/sgVKNsTA8WWkVGWCh69a8c1z3I7&#10;hnwOZMEyNmVtjq9k9Ij0VdJeKLgAMUil+uSwBpfJwtF/r7kSDst/LVGDN954TLePmYwnUx8TNVxZ&#10;DVd4GULVwqkdhJ2Gb2p7Y60rlSUpTvKMu6X8BewbZ5Tixj5rVTsBDZjRHh8abjuixgDm7FPjmKB6&#10;EWoMbgxx8PmXc2O/5bskxwB1acEckOPE4jmgQKThs5FjD8hpDJHC3e08rKMLO3ZMemFHoscLOz7B&#10;jrje99nR//bs6NnbferRUQNytG1j4N/Y3wed88GOATfu7enJ4LBvfonGMUClHXGjaaeev3E8wKOn&#10;xtNo7LcY/4Ua0eu1QTrdNE49lrI+YDuZ/aZx7KIHPdIz7BhJoleEKJ7RMuKaR8eFxpEahs+0jK2s&#10;CU4na/+f2zKmC4dgOL9ltCa1UMKWS8uI3tc2ky/fMo67Su7eps398S1bxpnr4r0TCdzVyemSRl53&#10;nxOOdnyfpIhPHkekaGr0uUnxCI/TCKK0vrZfvJDi7lPjv75HX0jxf/cebRonfI41d2j76Zi+9w7n&#10;5s1794H77h8AAAD//wMAUEsDBBQABgAIAAAAIQB7Nt2o3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAFITvgv9heYI3uxtta4h5KaWopyLYCuJtm31NQrO7IbtN0n/v82SPwwwz3+SrybZi&#10;oD403iEkMwWCXOlN4yqEr/3bQwoiRO2Mbr0jhAsFWBW3N7nOjB/dJw27WAkucSHTCHWMXSZlKGuy&#10;Osx8R469o++tjiz7Sppej1xuW/mo1FJa3TheqHVHm5rK0+5sEd5HPa6fktdhezpuLj/7xcf3NiHE&#10;+7tp/QIi0hT/w/CHz+hQMNPBn50JokV4TtWCowhLfsB+qhLWB4S5moMscnl9oPgFAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAlW1NGWMEAAAoFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAezbdqN4AAAAIAQAADwAAAAAAAAAAAAAAAAC9BgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMgHAAAAAA==&#10;">
                 <v:group id="Group 306" o:spid="_x0000_s1027" style="position:absolute;left:7808;top:73;width:203;height:2" coordorigin="7808,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDliGYjwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrm1hSJLoGkVp6CEJVKL0N2TEJyc6G7JrEf+8eBI+P973OJtOKgXpXW1YQzyMQxIXV&#10;NZcKzqf9+xKE88gaW8uk4EYOss3ryxpTbUf+peHoSxFC2KWooPK+S6V0RUUG3dx2xIG72N6gD7Av&#10;pe5xDOGmlYso+pQGaw4NFXa0q6hojlej4HvEcfsRfw15c9nd/k/J4S+PSam32bRdgfA0+af44f7R&#10;CpJFWBvOhCMgN3cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5YhmI8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 307" o:spid="_x0000_s1028" style="position:absolute;left:7808;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEHKFXxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYI33Rip2NRVRFAUi+KfS2+v2WcSzL4N2VVTP323IPQ4zMxvmMmsMaW4U+0KywoG/QgE&#10;cWp1wZmC82nZG4NwHlljaZkU/JCD2bTdmmCi7YMPdD/6TAQIuwQV5N5XiZQuzcmg69uKOHgXWxv0&#10;QdaZ1DU+AtyUMo6ikTRYcFjIsaJFTun1eDMKyvNpvV/u0vEwWmH8+WW3m+fuW6lup5l/gPDU+P/w&#10;q73WCt7id/g7E46AnP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxByhV8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 304" o:spid="_x0000_s1029" style="position:absolute;left:7808;top:397;width:203;height:2" coordorigin="7808,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeJ/z4wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTSopJboGESs9BKFaEG9DdkxCsrMhuybx33cPBY+P973OJtOKgXpXW1YQLyIQxIXV&#10;NZcKfs9fb58gnEfW2FomBQ9ykG1mL2tMtR35h4aTL0UIYZeigsr7LpXSFRUZdAvbEQfuZnuDPsC+&#10;lLrHMYSbVr5H0Yc0WHNoqLCjXUVFc7obBYcRx+0y3g95c9s9rufkeMljUup1Pm1XIDxN/in+d39r&#10;BckyzA9nwhGQmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnif8+MMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 305" o:spid="_x0000_s1030" style="position:absolute;left:7808;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/szuMxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbTVV2ka5RRFAURfHPZW9vm7dtsXkpTdSun94ICx6HmfkNM542phQ3ql1hWUE/ikEQ&#10;p1YXnCk4nxa9EQjnkTWWlknBHzmYTtqtMSba3vlAt6PPRICwS1BB7n2VSOnSnAy6yFbEwfu1tUEf&#10;ZJ1JXeM9wE0pB3H8KQ0WHBZyrGieU3o5Xo2C8nxa7Re7dDSMlzjYftvN+rH7UarbaWZfIDw1/h3+&#10;b6+0go9hH15nwhGQkycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv7M7jMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 302" o:spid="_x0000_s1031" style="position:absolute;left:7811;top:71;width:2;height:329" coordorigin="7811,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABuccUxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmlZRpBpFRJc9yIJVWPb2aJ5tsXkpTWzrv98sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul+N4CcJ5ZI2VZVLwJAfbzXCwxkTbjs/Upj4XAcIuQQWF93UipcsKMugmtiYO3s02Bn2Q&#10;TS51g12Am0pOo2ghDZYcFgqsaV9Qdk8fRsFnh91uFh/a0/22f/5e5t8/p5iU+hj1uxUIT71/h1/t&#10;L61gPpvC/5lwBOTmDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAG5xxTEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 303" o:spid="_x0000_s1032" style="position:absolute;left:7811;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxNnSVxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmq2i1dUopSC0lhb8c/D43Lzurm5elk3U6Kc3BaHHYWZ+w0znwVTiTI0rLSt46SYg&#10;iDOrS84VbDeLzgiE88gaK8uk4EoO5rOn1hRTbS+8ovPa5yJC2KWooPC+TqV0WUEGXdfWxNH7tY1B&#10;H2WTS93gJcJNJXtJMpQGS44LBdb0XlB2XJ+Mgv3y8zD+er1VbrTrhVP4KfX37qpU+zm8TUB4Cv4/&#10;/Gh/aAWDfh/+zsQjIGd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALE2dJXHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 300" o:spid="_x0000_s1033" style="position:absolute;left:8009;top:71;width:2;height:329" coordorigin="8009,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhHPr7xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8IS9adr1D0s1ioi77EEEdUG8PZpnW2xeShPb+u2NIHgcZuY3zHzZmVI0VLvCsoJ4GIEg&#10;Tq0uOFPwf/wZfINwHlljaZkU3MnBcvHRm2Oibct7ag4+EwHCLkEFufdVIqVLczLohrYiDt7F1gZ9&#10;kHUmdY1tgJtSfkXRVBosOCzkWNE6p/R6uBkFvy22q1G8abbXy/p+Pk52p21MSn32u9UMhKfOv8Ov&#10;9p9WMBmN4XkmHAG5eAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhHPr7xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 301" o:spid="_x0000_s1034" style="position:absolute;left:8009;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRk0l6xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmlXR6tYopSBYpQX/HDy+bp67225elk3U6KdvBKHHYWZ+w0znwVTiTI0rLSvodRMQ&#10;xJnVJecK9rtFZwzCeWSNlWVScCUH89lTa4qpthfe0HnrcxEh7FJUUHhfp1K6rCCDrmtr4ugdbWPQ&#10;R9nkUjd4iXBTyX6SjKTBkuNCgTW9F5T9bk9Gwffq42eyfrlVbnzoh1P4KvXn4apU+zm8vYLwFPx/&#10;+NFeagXDwRDuZ+IRkLM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFGTSXrHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7437859C" wp14:editId="36609EBB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5139055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="5080" t="8255" r="4445" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="518" name="Group 290"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -5958,82 +5841,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="389AA012" id="Group 290" o:spid="_x0000_s1026" style="position:absolute;margin-left:404.65pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251663872;mso-position-horizontal-relative:page" coordorigin="8093,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSH7NGUQQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu2zgQfV+g/0DosYtGF9txLMQpFm0T&#10;LNDuFqj3A2iJumAlUUvSltOv7yEpyZLj7KbeJuiD86BQ5nA4c2bmcKjrt7uyIFsmZM6rpeNfeA5h&#10;VcTjvEqXzl+r2zdXDpGKVjEteMWWzj2TztubV79cN3XIAp7xImaCQEklw6ZeOplSdei6MspYSeUF&#10;r1mFyYSLkiq8itSNBW2gvSzcwPMu3YaLuBY8YlLi1/d20rkx+pOERerPJJFMkWLpwDZlnsI81/rp&#10;3lzTMBW0zvKoNYOeYEVJ8wqb9qreU0XJRuQPVJV5JLjkibqIeOnyJMkjZnyAN7534M2d4Jva+JKG&#10;TVr3MAHaA5xOVhv9sb0T9Zf6s7DWY/iRR39L4OI2dRoO5/V7aoXJuvnEY8STbhQ3ju8SUWoVcIns&#10;DL73Pb5sp0iEH/3JZDJDFCJMBXi5bPGPMgRJr7ryFhOHYPbyykYmyj60awO/XYhles6lod3SmNma&#10;pcPe2miHMP+zIHm8dGb+wiEVLWGzgZUEi7nWc+ikDuGPAgHuXBp35hPrTgdE4MFNg0Ln5h6A8YoB&#10;AKM1j7qPMpL7TJH/L1O+ZLRmJgGlzoQOygChsFDeCsZ0cQJNE7GmNoJdPslhMg1mtJhEzv1nGj0R&#10;wR4NGkYbqe4YN7lItx+lshUeY2QyPG4tX8GHpCxQ7L++IR7RG5mHDUjai/md2GuXrDzSEB27Vmen&#10;KuhkrKpgsTiqCjG3O2pVwV4VrE87+2jWmRztqtZmjAjVfOqZSqu51LWygmVdiUEDhLR/j8jaqjLl&#10;1sna/+0WAkR5SJHCIaDItXW2pkpbprfQQ9KgggGEfi/5lq24mVEHpY899rNFNZQyJTCw385igVZv&#10;yrvfUls6iGrFb/OiMCEoKm3IdOJfGUskL/JYT2pjpEjX7wpBtlRTv/nTrkDZSAwUW8VGWcZo/KEd&#10;K5oXdgz5AsiCZWzKasaQ4ZrH90hfwe2BggMQg4yLrw5pcJgsHfnPhgrmkOL3CjW48KdT5JsyL9PZ&#10;XBeQGM6shzO0iqBq6SgHYdfDd8qeWJta5GmGnXzjbsV/A/smuU5xY5+1qn0BDZjRiA8Nt/Wk19cz&#10;UmlMjTMN1YtQ48TSMA2fzo39kp+THMEGD8jRHFnPRo49IMcxRAp3p/Owjs7s2DHpmR01PZ7Z8RF2&#10;RHqM2dE0AM/MjuhWcTrOfXv89oVt28ZJsLC/Dzvn8YoBN47W9GRw2De/SOM47aAcNI5Te9YM2kMc&#10;0T+gcRzjcRzBHo1xi/Ed1Dj3SRek400jBDLSB2wvM24ap553RM+wY9QSvSLYfULLiK4DOYXG0fZB&#10;/9oytrIm1bGbkbX/T20Zs6WjYTi9ZbQmtVDClnPLiN7XNpMv3zLOukrubtMmq56VFPWN/ftI8XDF&#10;z0mKuPE/aBiDZyHFQzzOpNh9qTqT4vke/cR7tGmc8DkWt+vR997hu7l57z9w33wDAAD//wMAUEsD&#10;BBQABgAIAAAAIQCgdX2p3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYI3&#10;uxtTS5rmpZSinopgK4i3bfKahGZ3Q3abpP/e58kehxlmvsnWk2nFQL1vnEWIZgoE2cKVja0Qvg5v&#10;TwkIH7QtdessIVzJwzq/v8t0WrrRftKwD5XgEutTjVCH0KVS+qImo/3MdWTZO7ne6MCyr2TZ65HL&#10;TSuflVpIoxvLC7XuaFtTcd5fDML7qMdNHL0Ou/Npe/05vHx87yJCfHyYNisQgabwH4Y/fEaHnJmO&#10;7mJLL1qERC1jjiIs+AH7SaxYHxHmag4yz+TtgfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAkh+zRlEEAAAoFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAoHV9qd4AAAAIAQAADwAAAAAAAAAAAAAAAACrBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALYHAAAAAA==&#10;">
                 <v:group id="Group 297" o:spid="_x0000_s1027" style="position:absolute;left:8096;top:73;width:203;height:2" coordorigin="8096,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEqAkFxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8adoVZa1GEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BNwjnkTWWlknBnRwsFx+9OSbatnyg5ugzESDsElSQe18lUro0J4NuaCvi4F1tbdAH&#10;WWdS19gGuCnlVxRNpMGCw0KOFa1zSm/Hf6Ng02K7GsU/ze52Xd8vp/H+vItJqf5nt5qB8NT5d/jV&#10;3moF43gKzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAESoCQXEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 298" o:spid="_x0000_s1028" style="position:absolute;left:8096;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVJgjKwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNrcwg1SgiKMoMio+Nu2tzbYvNTWmiVr9+shhweTjvyawxpXhQ7QrLCgb9CARxanXB&#10;mYLTcdkbgXAeWWNpmRS8yMFs2m5NMNH2yXt6HHwmQgi7BBXk3leJlC7NyaDr24o4cFdbG/QB1pnU&#10;NT5DuCllHEXf0mDBoSHHihY5pbfD3SgoT8f1brlNR8NohfHv2f5s3tuLUt1OMx+D8NT4j/jfvdYK&#10;vuIwP5wJR0BO/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVJgjKwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 295" o:spid="_x0000_s1029" style="position:absolute;left:8096;top:397;width:203;height:2" coordorigin="8096,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0ss++xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6azaxWCR1FRGVHoJQI0hvj+wzCWbfhuyaP9++KxR6HGbmN8xyPZpG9NS52rKCJIpB&#10;EBdW11wqOOf7twUI55E1NpZJwUQO1qvnpyWm2g78Tf3JlyJA2KWooPK+TaV0RUUGXWRb4uBdbWfQ&#10;B9mVUnc4BLhp5CyOP6TBmsNChS1tKypup7tRcBhw2Lwnuz67XbfTTz4/XrKElHp9GTefIDyN/j/8&#10;1/7SCuazBB5nwhGQq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdLLPvsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 296" o:spid="_x0000_s1030" style="position:absolute;left:8096;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKuDMmxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWNKS0hdRQSLpaJocuntNfuaBLNvQ3Y1qb++Wyh4HGbmG2a+HEwjrtS52rKC2TQC&#10;QVxYXXOpIM82jwkI55E1NpZJwQ85WC5GD3NMte35SNeTL0WAsEtRQeV9m0rpiooMuqltiYP3bTuD&#10;PsiulLrDPsBNI+MoepEGaw4LFba0rqg4ny5GQZNn28NmXyRP0RvGu0/78X7bfyk1GQ+rVxCeBn8P&#10;/7e3WsFzHMPfmXAE5OIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyrgzJsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 293" o:spid="_x0000_s1031" style="position:absolute;left:8099;top:71;width:2;height:329" coordorigin="8099,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrLPRSxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmlZRpBpFRJc9yIJVWPb2aJ5tsXkpTWzrv98sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul+N4CcJ5ZI2VZVLwJAfbzXCwxkTbjs/Upj4XAcIuQQWF93UipcsKMugmtiYO3s02Bn2Q&#10;TS51g12Am0pOo2ghDZYcFgqsaV9Qdk8fRsFnh91uFh/a0/22f/5e5t8/p5iU+hj1uxUIT71/h1/t&#10;L61gPp3B/5lwBOTmDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOss9FLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 294" o:spid="_x0000_s1032" style="position:absolute;left:8099;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7Bno8xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNevSql2NUgoF/6BQ24PH181zd+3mZdlEjX76RhB6HGbmN8xkFkwtTtS6yrKCfi8B&#10;QZxbXXGh4Pvr42kEwnlkjbVlUnAhB7Np52GCmbZn/qTT1hciQthlqKD0vsmkdHlJBl3PNsTR29vW&#10;oI+yLaRu8RzhppZpkgykwYrjQokNvZeU/26PRsHPcnF4XQ2vtRvt0nAMm0qvdxelHrvhbQzCU/D/&#10;4Xt7rhW8pM9wOxOPgJz+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALsGejzHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 291" o:spid="_x0000_s1033" style="position:absolute;left:8297;top:71;width:2;height:329" coordorigin="8297,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALicm9xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1qli1SjiKh4kIVVQbw9mmdbbF5KE9v6783Cwh6HmfmGWax6U4mWGldaVhCPIxDE&#10;mdUl5wou593nDITzyBory6TgRQ5Wy8HHAlNtO/6h9uRzESDsUlRQeF+nUrqsIINubGvi4N1tY9AH&#10;2eRSN9gFuKnkJIq+pMGSw0KBNW0Kyh6np1Gw77BbT+Nte3zcN6/bOfm+HmNSajTs13MQnnr/H/5r&#10;H7SCZJLA75lwBOTyDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAuJyb3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:shape id="Freeform 292" o:spid="_x0000_s1034" style="position:absolute;left:8297;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkmEHQxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnVBa1ejiCBoSwVtDx5fN8/d1c3Lsoka++ubQsHjMDPfMNN5MLW4UusqywoG/QQE&#10;cW51xYWCr8/V8xiE88gaa8uk4E4O5rPO0xQzbW+8o+veFyJC2GWooPS+yaR0eUkGXd82xNE72tag&#10;j7ItpG7xFuGmlmmSjKTBiuNCiQ0tS8rP+4tR8P22Ob2+v/zUbnxIwyVsK/1xuCvV64bFBISn4B/h&#10;//ZaKximI/g7E4+AnP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJJhB0MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="110D9781" wp14:editId="687E02E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5321935</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="6985" t="8255" r="2540" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="509" name="Group 281"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -6339,82 +6223,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="71172F2A" id="Group 281" o:spid="_x0000_s1026" style="position:absolute;margin-left:419.05pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251662848;mso-position-horizontal-relative:page" coordorigin="8381,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZIKGbWQQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NXmzHjhGnGNom&#10;GNBtBer+AFqiXjBJ1Ejacvrr95CUZElx2s5Ngg5wPiikeTzePXf38KTr1/siJzsmZMbLleNfeA5h&#10;ZcijrExWzqf17auFQ6SiZURzXrKVc8+k8/rm55+u62rJAp7yPGKCQEkpl3W1clKlqqXryjBlBZUX&#10;vGIlFmMuCqowFYkbCVpDe5G7geddujUXUSV4yKTEr2/tonNj9McxC9VfcSyZIvnKgW3KPIV5bvTT&#10;vbmmy0TQKs3Cxgx6ghUFzUoc2ql6SxUlW5E9UFVkoeCSx+oi5IXL4zgLmfEB3vjeyJs7wbeV8SVZ&#10;1knVwQRoRzidrDb8c3cnqo/VB2Gtx/A9D/+WwMWtq2TZX9fzxAqTTf0HjxBPulXcOL6PRaFVwCWy&#10;N/jed/iyvSIhfvQnk8kMUQixFGBy2eAfpgiS3rWYLHyHYPVyYSMTpu+avYHfbMQ2vebSpT3SmNmY&#10;pcPe2GiHMP+DIFm0cmZ6f0kL2GxgJcHCnDF2UofwqUCAO1Pjznxi3WmBCLxJg0Lr5gGA4Y4eAIM9&#10;j7qPMpKHTJHflykfU1oxk4BSZ0IHJYJkobwVjOniBJpX2pW6MoJtPsl+MvVWtJhEzn01jb4RwQ4N&#10;ugy3Ut0xbnKR7t5LZSs8wshkeNRYvkY6xEWOYv/1FfGIPsg8bECSTgyuWrFfXLL2SE107Bqdraqg&#10;lbGqZov5UVWI+UFVcFAF65PWPpq2Jof7srEZI0I1n3qm0iouda2sbaWYEoIGCGn/HpHF0W05trL2&#10;f3OEAFGOKVI4BBS5sc5WVGnL9BF6SGpUMIDQ84Lv2JqbFTUqfZxxWM3LvpQpgZ5NdhUbtHpT3t2R&#10;2tJeVEt+m+W5CUFeakOmE39hLJE8zyK9qI2RItm8yQXZUU395k+7AmUDMVBsGRllKaPRu2asaJbb&#10;MeRzIAuWsSlrc3zDo3ukr+D2QsEFiEHKxWeH1LhMVo78Z0sFc0j+e4kavPKnU+SbMpPpbB5gIvor&#10;m/4KLUOoWjnKQdj18I2yN9a2ElmS4iTfuFvy38C+caZT3NhnrWomoAEzGvCh4baH1IgEHlKjodgX&#10;ocbJ1dxm2LdzY7flxyRH1NoDcjQ+Phs5doAcxxAp3N7O/To6s2PLpGd21PR4ZsdH2BEd2ZAdpxqq&#10;Z2bHuW0c/RE52rZxEphuC/dir3Me7uhx42BPRwbjvvlFGsdZC2WvcZxZNHvtIa7oJ2gch3h01Hgc&#10;jWGL8R+oce6TeROk400jBFLSBewgM2wap553RE+/Y9QSnSJE8YSWEV0HOi40jrYP+mLL2MiaXhen&#10;GVn7/9SWMV05GobTW0ZrUgMlbDm3jOh9bTP58i3jZVvJ7dt08OykOFuAPpDAbb0dL+k+KY53/Jik&#10;CKJ60DCaunvyhnGMx3EEUVrf2S+eSbH3qfGL79FnUvzfvUebxgmfY/F2Pfje25+bN+/DB+6bfwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAE8t2nLeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AU&#10;xO+C32F5gje7if1DjHkppainItgK4u01eU1Cs7shu03Sb+/zpMdhhpnfZOvJtGrg3jfOIsSzCBTb&#10;wpWNrRA+D68PCSgfyJbUOssIV/awzm9vMkpLN9oPHvahUlJifUoIdQhdqrUvajbkZ65jK97J9YaC&#10;yL7SZU+jlJtWP0bRShtqrCzU1PG25uK8vxiEt5HGzTx+GXbn0/b6fVi+f+1iRry/mzbPoAJP4S8M&#10;v/iCDrkwHd3Fll61CMk8iSWKsJIH4ifLJ9FHhEW0AJ1n+v+B/AcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAZIKGbWQQAACgXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBPLdpy3gAAAAgBAAAPAAAAAAAAAAAAAAAAALMGAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvgcAAAAA&#10;">
                 <v:group id="Group 288" o:spid="_x0000_s1027" style="position:absolute;left:8384;top:73;width:203;height:2" coordorigin="8384,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVkqCYwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNO4MiHVMRGQcXIqgDw+wuze0Dm5vSxLb+vVkILg/nvd4MphYdta6yrCCeRyCIM6sr&#10;LhT8XvezFQjnkTXWlknBgxxs0vFojYm2PZ+pu/hChBB2CSoovW8SKV1WkkE3tw1x4HLbGvQBtoXU&#10;LfYh3NTyI4qW0mDFoaHEhnYlZbfL3Sj46bHffsbf3fGW7x7/18Xp7xiTUtPJsP0C4Wnwb/HLfdAK&#10;FnGYH86EIyDTJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVkqCYwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 289" o:spid="_x0000_s1028" style="position:absolute;left:8384;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0BmfsxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96SaRFkldQykolhbFPxdvr9lnEsy+DdltkvbTu0LB4zAzv2Hm2WBq0VHrKssK4kkE&#10;gji3uuJCwfGwHM9AOI+ssbZMCn7JQbZ4GM0x1bbnHXV7X4gAYZeigtL7JpXS5SUZdBPbEAfvbFuD&#10;Psi2kLrFPsBNLZMoepEGKw4LJTb0XlJ+2f8YBfXxsN4uN/lsGq0w+TrZz4+/zbdST4/D2ysIT4O/&#10;h//ba63gOY7hdiYcAbm4AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPQGZ+zHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 286" o:spid="_x0000_s1029" style="position:absolute;left:8384;top:397;width:203;height:2" coordorigin="8384,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKDJt0xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6azaxWCR1FRGVHoJQI0hvj+wzCWbfhuyaP9++KxR6HGbmN8xyPZpG9NS52rKCJIpB&#10;EBdW11wqOOf7twUI55E1NpZJwUQO1qvnpyWm2g78Tf3JlyJA2KWooPK+TaV0RUUGXWRb4uBdbWfQ&#10;B9mVUnc4BLhp5CyOP6TBmsNChS1tKypup7tRcBhw2Lwnuz67XbfTTz4/XrKElHp9GTefIDyN/j/8&#10;1/7SCubJDB5nwhGQq18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASgybdMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 287" o:spid="_x0000_s1030" style="position:absolute;left:8384;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrmFwAxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbTVV2ka5RRFAURfHPZW9vm7dtsXkpTdSun94ICx6HmfkNM542phQ3ql1hWUE/ikEQ&#10;p1YXnCk4nxa9EQjnkTWWlknBHzmYTtqtMSba3vlAt6PPRICwS1BB7n2VSOnSnAy6yFbEwfu1tUEf&#10;ZJ1JXeM9wE0pB3H8KQ0WHBZyrGieU3o5Xo2C8nxa7Re7dDSMlzjYftvN+rH7UarbaWZfIDw1/h3+&#10;b6+0go/+EF5nwhGQkycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa5hcAMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 284" o:spid="_x0000_s1031" style="position:absolute;left:8387;top:71;width:2;height:329" coordorigin="8387,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqqaabxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0WiRmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4fpMGaw4LFba0q6i4HX+Mgs8Bh+1r8t7nt+tuupwW+3OekFLPT+N2BcLT6P/D&#10;f+0vrWCRzOH3TDgCcn0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqqmmm8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 285" o:spid="_x0000_s1032" style="position:absolute;left:8387;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaJhUaxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvulGwtdFVpFColhbUHjw+s88kmn0bsmuy9td3C4Ueh5n5hlmsgqlES40rLSsYjxIQ&#10;xJnVJecKvg6vwxkI55E1VpZJwZ0crJb93gJTbTveUbv3uYgQdikqKLyvUyldVpBBN7I1cfTOtjHo&#10;o2xyqRvsItxUcpIkj9JgyXGhwJpeCsqu+5tRcNpuLs/vT9+Vmx0n4RY+S/1xvCv1MAjrOQhPwf+H&#10;/9pvWsF0PIXfM/EIyOUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABomFRrHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 282" o:spid="_x0000_s1033" style="position:absolute;left:8585;top:71;width:2;height:329" coordorigin="8585,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1N513xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6azZRFImuIYiVHqRQI4i3R/aZBLNvQ3abxH/fLRR6HGbmG2aTTaYVA/WusawgiWIQ&#10;xKXVDVcKzsX72wqE88gaW8uk4EEOsu3z0wZTbUf+ouHkKxEg7FJUUHvfpVK6siaDLrIdcfButjfo&#10;g+wrqXscA9y0chbHS2mw4bBQY0e7msr76dsoOIw45vNkPxzvt93jWiw+L8eElHp9mfI1CE+T/w//&#10;tT+0gkWyhN8z4QjI7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANTedd8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 283" o:spid="_x0000_s1034" style="position:absolute;left:8585;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFuC72xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6iaBqo2uIoLQKi2oPXh8Zl+T1OzbkF119dd3C4Ueh5n5hpnOg2nEhTpXW1aQDhIQ&#10;xIXVNZcKPverpzEI55E1NpZJwY0czGe9hynm2l55S5edL0WEsMtRQeV9m0vpiooMuoFtiaP3ZTuD&#10;PsqulLrDa4SbRmZJMpQGa44LFba0rKg47c5GwXH99v2yGd0bNz5k4Rw+av1+uCn12A+LCQhPwf+H&#10;/9qvWsFzOoLfM/EIyNkPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIW4LvbHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5179DDA5" wp14:editId="4F16A5B0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5504815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="8890" t="8255" r="10160" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="500" name="Group 272"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -6720,82 +6605,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="4506584A" id="Group 272" o:spid="_x0000_s1026" style="position:absolute;margin-left:433.45pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251661824;mso-position-horizontal-relative:page" coordorigin="8669,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMHPHJXwQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu3DYQfS/QfyD42CLWZS9aC14HRRIb&#10;BdI2QDYfwJWoCyqJKqld2fn6zgwlrVZZo7ZTG3lYP8jUcjicOTNzONTV27uyYHupTa6qNfcuXM5k&#10;Fak4r9I1/7K5ebPizDSiikWhKrnm99Lwt9c//3TV1qH0VaaKWGoGSioTtvWaZ01Th45jokyWwlyo&#10;WlYwmShdigZederEWrSgvSwc33WXTqt0XGsVSWPg1/d2kl+T/iSRUfNXkhjZsGLNwbaGnpqeW3w6&#10;11ciTLWoszzqzBDPsKIUeQWbDqrei0awnc6/UVXmkVZGJc1FpEpHJUkeSfIBvPHciTe3Wu1q8iUN&#10;27QeYAJoJzg9W2305/5W15/rT9paD8OPKvrbAC5OW6fheB7fUyvMtu0fKoZ4il2jyPG7RJeoAlxi&#10;d4Tv/YCvvGtYBD96s9lsAVGIYMqHl2WHf5RBkHDVarm85AxmlysbmSj70K31vW4hLMM5R4R2SzKz&#10;MwvD3tloh2D+J83yeM0XrsdZJUqwmWBlfnCJeqZOYgj/LxBWy8And4KZdacHwndnHQq9mwMAkxUj&#10;AI7WPOg+lJE5ZIr5vkz5nIlaUgIazIQBSvDKQnmjpcTiZP6KYtnWJNjnkxkn02gGxQzk3H+m0SMR&#10;HNAQYbQzza1UlIti/9E0tsJjGFGGx53lG0inpCyg2H99w1yGG9HDBiQdxCBrrNgvDtu4rGUYu05n&#10;rwrgGKtaBYuTqiDmB1X+QRVYn/b2iaw3ObqrOpthxATyqUuVViuDtbIBy/oSAw0ghP49IAtbT2Xt&#10;mm4LDUQ5pUjNGVDk1jpbiwYtwy1wyFqoYAAC30u1lxtFM82k9GGPw2xRjaWoBEY22VlYgOqpvIct&#10;0dJRVCt1kxcFhaCo0JD5zFuRJUYVeYyTaIzR6fZdodleIPXTH7oCyo7EgGKrmJRlUsQfunEj8sKO&#10;Qb4AZIFlbMoiY5hwq+J7SF+t7IECByAMMqW/ctbCYbLm5p+d0JKz4vcKavDSm8/x9KGX+SLw4UWP&#10;Z7bjGVFFoGrNGw5hx+G7xp5Yu1rnaQY7eeRupX4D9k1yTHGyz1rVvQAN0OiID4nbBtIb6hnS45ga&#10;A4TqVahxdkl7ifDx3Dgs+THJcd6DeSDHgI6zFyPHAZDTGEIK96fzuI7O7Ngz6ZkdkR7P7PgAOy76&#10;gu4bx8UrsCNsCqdj4OFWI3K0bePMp94VzsVD5xwcrxhx49GagQymffOrNI7LHsoRN1I7/wLceIzH&#10;QI2n0ThuMZ5AjYHH+iCdbhpBIGNDwA4yx03j3HVP6Bl3jCgxKIIoPqNlhK4DcgoaR2wYqFfE3Drd&#10;Mnay1Ov2svb/c1vGbM0RBtzy0BTWT2gZrUkdlGDLuWWE3tc2k6/fMgZ9JfekSJnyoi3jCq7RTyPF&#10;6YofkxThE9n0Nh3M7REzujPDveW7b9NTPM6k2H+pOpPi+R79yHs0NU7wOZbO0O7TMX7vHb/Tzfvw&#10;gfv6XwAAAP//AwBQSwMEFAAGAAgAAAAhAI0Jb0HfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AUhO+C/2F5gje7idYYYzalFPVUCrZC6e01+5qEZndDdpuk/97nSY/DDDPf5IvJtGKg3jfO&#10;KohnEQiypdONrRR87z4eUhA+oNXYOksKruRhUdze5JhpN9ovGrahElxifYYK6hC6TEpf1mTQz1xH&#10;lr2T6w0Gln0ldY8jl5tWPkZRIg02lhdq7GhVU3neXoyCzxHH5VP8PqzPp9X1sHve7NcxKXV/Ny3f&#10;QASawl8YfvEZHQpmOrqL1V60CtIkeeWogoQfsJ+mL6yPCubRHGSRy/8Hih8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADBzxyV8EAAAoFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAjQlvQd8AAAAIAQAADwAAAAAAAAAAAAAAAAC5BgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMUHAAAAAA==&#10;">
                 <v:group id="Group 279" o:spid="_x0000_s1027" style="position:absolute;left:8672;top:73;width:203;height:2" coordorigin="8672,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/B5PexQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6iYtKSW6hiBWeghCtSDeHtlnEsy+Ddk1if++KxR6HGbmG2aVTaYVA/WusawgXkQg&#10;iEurG64U/Bw/Xz5AOI+ssbVMCu7kIFvPnlaYajvyNw0HX4kAYZeigtr7LpXSlTUZdAvbEQfvYnuD&#10;Psi+krrHMcBNK1+j6F0abDgs1NjRpqbyergZBbsRx/wt3g7F9bK5n4/J/lTEpNTzfMqXIDxN/j/8&#10;1/7SCpIohseZcATk+hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/B5PexQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 280" o:spid="_x0000_s1028" style="position:absolute;left:8672;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBDW9GxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hPKE3TdzSIqtRRLAoFsU/F2/PzXN3cfOybFLd9tM3hYLHYWZ+w0xmra3EnRpfOtYwHCgQ&#10;xJkzJecaTsdlfwTCB2SDlWPS8E0eZtNuZ4KpcQ/e0/0QchEh7FPUUIRQp1L6rCCLfuBq4uhdXWMx&#10;RNnk0jT4iHBbyUSpd2mx5LhQYE2LgrLb4ctqqE7H1W65zUav6gOTz7PbrH+2F61feu18DCJQG57h&#10;//bKaHhTCfydiUdATn8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgQ1vRsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 277" o:spid="_x0000_s1029" style="position:absolute;left:8672;top:397;width:203;height:2" coordorigin="8672,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgmagyxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8NZsoFkldQxArHqRQI0hvj+wzCWbfhuw2if/eLRR6HGbmG2adTaYVA/WusawgiWIQ&#10;xKXVDVcKzsXH6wqE88gaW8uk4E4Oss3z0xpTbUf+ouHkKxEg7FJUUHvfpVK6siaDLrIdcfCutjfo&#10;g+wrqXscA9y0ch7Hb9Jgw2Ghxo62NZW3049RsB9xzBfJbjjertv7d7H8vBwTUmr2MuXvIDxN/j/8&#10;1z5oBct4Ab9nwhGQmwcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoJmoMsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 278" o:spid="_x0000_s1030" style="position:absolute;left:8672;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhqFKpxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mvivyNYoIiiKYql66e25ee4ubl6WTdS1n74pFHocZuY3zGTW2FLcqfaFYw29rgJB&#10;nDpTcKbhdFy+jkH4gGywdEwanuRhNm29TDAx7sGfdD+ETEQI+wQ15CFUiZQ+zcmi77qKOHoXV1sM&#10;UdaZNDU+ItyWsq/Um7RYcFzIsaJFTun1cLMaytNx/bHcp+OBWmF/9+W2m+/9WetOu5m/gwjUhP/w&#10;X3ttNIzUEH7PxCMgpz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYahSqcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 275" o:spid="_x0000_s1031" style="position:absolute;left:8675;top:71;width:2;height:329" coordorigin="8675,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAPJXdxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbplUqUo0ioosHWfAPLHt7NM+22LyUJtvWb28WFvY4zMxvmPW2N5VoqXGlZQXxNAJB&#10;nFldcq7gfjtOliCcR9ZYWSYFL3Kw3QwHa0y17fhC7dXnIkDYpaig8L5OpXRZQQbd1NbEwXvYxqAP&#10;ssmlbrALcFPJWRQtpMGSw0KBNe0Lyp7XH6Pgo8NuN48P7fn52L++b8nn1zkmpcajfrcC4an3/+G/&#10;9kkrSKIEfs+EIyA3bwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAPJXdxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 276" o:spid="_x0000_s1032" style="position:absolute;left:8675;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvLR2wxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aaC1qZuQhEEqyjUevD4zL4mabNvQ3bV1V/vCoUeh5n5hpnmwTTiRJ2rLSt4HiQg&#10;iAuray4V7L7m/QkI55E1NpZJwYUc5NlDb4qptmf+pNPWlyJC2KWooPK+TaV0RUUG3cC2xNH7tp1B&#10;H2VXSt3hOcJNI4dJMpYGa44LFbY0q6j43R6NgsPy4+d19XJt3GQ/DMewqfV6f1Hq6TG8v4HwFPx/&#10;+K+90ApGyRjuZ+IRkNkNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAby0dsMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 273" o:spid="_x0000_s1033" style="position:absolute;left:8873;top:71;width:2;height:329" coordorigin="8873,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfoq4xxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARvmlZRl65RRFQ8iOAfWPb2aJ5tsXkpTWzrt98sCHscZuY3zGLVmVI0VLvCsoJ4FIEg&#10;Tq0uOFNwu+6GnyCcR9ZYWiYFL3KwWvY+Fpho2/KZmovPRICwS1BB7n2VSOnSnAy6ka2Ig3e3tUEf&#10;ZJ1JXWMb4KaU4yiaSYMFh4UcK9rklD4uT6Ng32K7nsTb5vi4b14/1+np+xiTUoN+t/4C4anz/+F3&#10;+6AVTKM5/J0JR0AufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfoq4xxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 274" o:spid="_x0000_s1034" style="position:absolute;left:8873;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBx/ixZwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCd40nTB1nVFEEKaisG4Hj2/NW9vZvJQmavSvNwdhx4/v92wRTC0u1LrKsoKXYQKCOLe6&#10;4kLB99d6MAXhPLLG2jIpuJGDxbzbmWGq7ZU/6ZL5QsQQdikqKL1vUildXpJBN7QNceR+bWvQR9gW&#10;Urd4jeGmlqMkGUuDFceGEhtalZSfsrNR8LPd/L3tJvfaTY+jcA6HSu+PN6X6vbB8B+Ep+H/x0/2h&#10;FbwmcW08E4+AnD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcf4sWcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B38DC1B" wp14:editId="78C78661">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5687695</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="10795" t="8255" r="8255" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="491" name="Group 263"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -7101,82 +6987,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="78BC4FEB" id="Group 263" o:spid="_x0000_s1026" style="position:absolute;margin-left:447.85pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251660800;mso-position-horizontal-relative:page" coordorigin="8957,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRqb4JZAQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NXuz4RYhTDG0T&#10;DOi2AvV+AC1RL5gkaiRtOf31e0hKsuQ4Xec2QQc4HxTSPB7vnrt7dNTN631ZkB0TMufVyvGvPIew&#10;KuJxXqUr58/13auFQ6SiVUwLXrGV88Ck8/r2xx9umjpkAc94ETNBoKSSYVOvnEypOnRdGWWspPKK&#10;16zCYsJFSRWmInVjQRtoLws38LyZ23AR14JHTEr8+tYuOrdGf5KwSP2RJJIpUqwc2KbMU5jnRj/d&#10;2xsapoLWWR61ZtAzrChpXuHQXtVbqijZivyRqjKPBJc8UVcRL12eJHnEjA/wxveOvLkXfFsbX9Kw&#10;SeseJkB7hNPZaqPfd/ei/lh/ENZ6DN/z6C8JXNymTsPhup6nVphsmt94jHjSreLG8X0iSq0CLpG9&#10;wfehx5ftFYnwoz+ZTK4RhQhLASazFv8oQ5D0rsXyeu4QrM4WNjJR9q7dG/jtRmzTay4N7ZHGzNYs&#10;HfbWRjuE+R8EyeOVM10GDqloCZsNrCSYm9OPndQh/FYgLJbwULszn1h3OiACb9Ki0LnZA3C0YwDA&#10;aM+T7qOM5CFT5NdlyseM1swkoNSZ0EMJ6y2Ud4IxXZxA09euNLUR7PJJDpNpsKLFJHLuX9PoCxHs&#10;0aBhtJXqnnGTi3T3Xipb4TFGJsPj1vI1IpOUBYr951fEI/og87ABSXsxvxP7ySVrjzREx67V2alC&#10;Zg1ULf3Z5KQqoGbFtKrgoArWp519NOtMjvZVazNGhGo+9Uyl1VzqWlnDsq7EoAFC2r8nZHH0sazd&#10;0x4hQJTHFCkcAorcWGdrqrRl+gg9JA0qGEDoecl3bM3NijoqfZxxWC2qoZQpgYFNdhUbtHpT3v2R&#10;2tJBVCt+lxeFCUFRaUOmE39hLJG8yGO9qI2RIt28KQTZUU395k+7AmUjMVBsFRtlGaPxu3asaF7Y&#10;MeQLIAuWsSlrc3zD4wekr+D2hYIXIAYZF58c0uBlsnLk31sqmEOKXyvU4NKfTpFvykym1/MAEzFc&#10;2QxXaBVB1cpRDsKuh2+UfWNta5GnGU7yjbsV/wXsm+Q6xY191qp2AhowoxEfGm57TI3Trp5barT0&#10;+yLUOFnObYZ9OTf2W75PcrzuwDyQ42ypfXw2cuwBOY0hUrh7Ow/r6MKOHZNe2FHT44Udn2DHWVfQ&#10;HTuaBvSZ2dHmpO2qaNgXtm0bJ4EhFLwXD53zbLxjwI2jPT0ZHPfNL9I4ors/bhxnhv+fgRvHeJxG&#10;sEdj3GL8B2qc+6QL0ummEQIZ6QN2kBk3jVPPO6EHLvQdo5boFcHuM1pGexlB42j7oM+2jK2s6XVx&#10;mpG1/89tGbOVo2E4v2W0JrVQwpZLy4je1zaTL98y4rvO6DY9m9oWZ/zJ4FvepnGvsleert5Ol/SA&#10;FB/t+D5JcdlBOWgYr5+jYXyEx2kEUVpf2S9eSHHwqfGz9+gLKf7v7tGmccLnWNyuNb2ZT8f6e+9w&#10;bm7eIes+cN/+AwAA//8DAFBLAwQUAAYACAAAACEAdMExbd8AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQWvCQBSE74X+h+UVequbtJpqmo2ItD2JUC2ItzX7TILZtyG7JvHf9/XUHocZZr7JlqNt&#10;RI+drx0piCcRCKTCmZpKBd/7j6c5CB80Gd04QgU39LDM7+8ynRo30Bf2u1AKLiGfagVVCG0qpS8q&#10;tNpPXIvE3tl1VgeWXSlNpwcut418jqJEWl0TL1S6xXWFxWV3tQo+Bz2sXuL3fnM5r2/H/Wx72MSo&#10;1OPDuHoDEXAMf2H4xWd0yJnp5K5kvGgUzBezV44qSPgB+4s4YX1SMI2mIPNM/j+Q/wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDRqb4JZAQAACgXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0wTFt3wAAAAgBAAAPAAAAAAAAAAAAAAAAAL4GAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAygcAAAAA&#10;">
                 <v:group id="Group 270" o:spid="_x0000_s1027" style="position:absolute;left:8960;top:73;width:203;height:2" coordorigin="8960,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRPpezxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYK3uon/sNFVRFR6kEK1UHp7ZJ9JMPs2ZNckfvuuUPA4zMxvmNWmM6VoqHaFZQXxKAJB&#10;nFpdcKbg+3J4W4BwHlljaZkUPMjBZt3vrTDRtuUvas4+EwHCLkEFufdVIqVLczLoRrYiDt7V1gZ9&#10;kHUmdY1tgJtSjqNoLg0WHBZyrGiXU3o7342CY4vtdhLvm9Ptunv8XmafP6eYlBoOuu0ShKfOv8L/&#10;7Q+tYPo+hueZcATk+g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRPpezxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 271" o:spid="_x0000_s1028" style="position:absolute;left:8960;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwqlDHxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvutFIsamrlEKK0hKpeuntNfuaBLNvQ3Y1sb++KxQ8DjPzDbNc96YWF2pdZVnBdBKB&#10;IM6trrhQcDyk4wUI55E11pZJwZUcrFfDwRITbTv+pMveFyJA2CWooPS+SaR0eUkG3cQ2xMH7sa1B&#10;H2RbSN1iF+CmlrMoepQGKw4LJTb0WlJ+2p+Ngvp42OzSLF/E0RvOPr7s+/Y3+1bqYdS/PIPw1Pt7&#10;+L+90QrmTzHczoQjIFd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHCqUMfHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 268" o:spid="_x0000_s1029" style="position:absolute;left:8960;top:397;width:203;height:2" coordorigin="8960,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxm6pcxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYK3uom1YqOriLSlhyCohdLbI/tMgtm3Ibvmz7fvFgoeh5n5DbPZ9aYSLTWutKwgnkUg&#10;iDOrS84VfF3en1YgnEfWWFkmBQM52G3How0m2nZ8ovbscxEg7BJUUHhfJ1K6rCCDbmZr4uBdbWPQ&#10;B9nkUjfYBbip5DyKltJgyWGhwJoOBWW3890o+Oiw2z/Hb216ux6Gn8vL8TuNSanppN+vQXjq/SP8&#10;3/7UChavC/g7E46A3P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsZuqXMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 269" o:spid="_x0000_s1030" style="position:absolute;left:8960;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQD20oxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33aht0TSrlIJFqVjUXLw9s69JMPs2ZLca/fVdodDjMDPfMMmiNZW4UONKywpGwwgE&#10;cWZ1ybmC9LAcTEE4j6yxskwKbuRgMe92Eoy1vfKOLnufiwBhF6OCwvs6ltJlBRl0Q1sTB+/bNgZ9&#10;kE0udYPXADeVHEfRizRYclgosKb3grLz/scoqNLD6mu5zaaT6APHm6P9XN+3J6X6vfbtFYSn1v+H&#10;/9orreBp9gyPM+EIyPkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJAPbSjHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 266" o:spid="_x0000_s1031" style="position:absolute;left:8963;top:71;width:2;height:329" coordorigin="8963,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuBZGwxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNrpY1ZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98xsI55E11pZJwZ0crFfjUYqJtj1/UXfyuQgQdgkqKLxvEildVpBBN7UNcfCutjXo&#10;g2xzqVvsA9zUchZFC2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfP3BfydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALgWRsMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 267" o:spid="_x0000_s1032" style="position:absolute;left:8963;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeiiIxxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aYi/onZSBEEq7RQ68HjM/tM0mbfhuyqq5++Wyj0OMzMb5hsEUwjLtS52rKC50EC&#10;griwuuZSwf5z1Z+CcB5ZY2OZFNzIwSJ/6GWYanvlD7rsfCkihF2KCirv21RKV1Rk0A1sSxy9k+0M&#10;+ii7UuoOrxFuGjlMkrE0WHNcqLClZUXF9+5sFBw3r1+z7eTeuOlhGM7hvdZvh5tST4/hZQ7CU/D/&#10;4b/2WisYzSbweyYeAZn/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ6KIjHHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 264" o:spid="_x0000_s1033" style="position:absolute;left:9161;top:71;width:2;height:329" coordorigin="9161,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw1qBZwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDsxO044PtGMUEZVZiOADxN2lubbF5qY0mbb+vVkMuDyc93zZmVI0VLvCsoJ4EIEgTq0u&#10;OFNwOW/7UxDOI2ssLZOCJzlYLj56c0y0bflIzclnIoSwS1BB7n2VSOnSnAy6ga2IA3e3tUEfYJ1J&#10;XWMbwk0pv6NoIg0WHBpyrGidU/o4/RkFuxbb1TDeNPvHff28nceH6z4mpb4+u9UPCE+df4v/3b9a&#10;wWgW1oYz4QjIxQsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAw1qBZwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 265" o:spid="_x0000_s1034" style="position:absolute;left:9161;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCAWRPYxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeAVvmq2IuqtRSqHQVhT8c/D43Lzubrt5WTZRYz99Iwgeh5n5DTNbBFOLM7WusqzgpZ+A&#10;IM6trrhQsN+99yYgnEfWWFsmBVdysJg/dWaYaXvhDZ23vhARwi5DBaX3TSaly0sy6Pq2IY7et20N&#10;+ijbQuoWLxFuajlIkpE0WHFcKLGht5Ly3+3JKDh+ff6ky/Ff7SaHQTiFdaVXh6tS3efwOgXhKfhH&#10;+N7+0AqGaQq3M/EIyPk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIBZE9jHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F60D77E" wp14:editId="4A8C33F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5870575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="3175" t="8255" r="6350" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="482" name="Group 254"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -7482,82 +7369,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="314AD789" id="Group 254" o:spid="_x0000_s1026" style="position:absolute;margin-left:462.25pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251659776;mso-position-horizontal-relative:page" coordorigin="9245,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2Hd7LZQQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NXizbsRCnGNom&#10;GNBtBer+AFqiXjBJ1EjZcvrr95CUZEl12s5Ngw5wPiikeTzePXf38KSbl4ciJ3smZMbLteVeORZh&#10;ZcijrEzW1ofN3Ytri8ialhHNecnW1gOT1svbn3+6aaqAeTzlecQEgZJSBk21ttK6rgLblmHKCiqv&#10;eMVKLMZcFLTGVCR2JGgD7UVue46zsBsuokrwkEmJX1+bRetW649jFtZ/xbFkNcnXFmyr9VPo51Y9&#10;7dsbGiSCVmkWtmbQM6woaFbi0F7Va1pTshPZJ6qKLBRc8ri+Cnlh8zjOQqZ9gDeuM/HmXvBdpX1J&#10;giapepgA7QSns9WGf+7vRfW+eieM9Ri+5eHfErjYTZUEw3U1T4ww2TZ/8AjxpLuaa8cPsSiUCrhE&#10;Dhrfhx5fdqhJiB/d2Ww2RxRCLHmYLFr8wxRBUrtWnj+3CFYX1yYyYfqm3eu57UZsU2s2DcyR2szW&#10;LBX21kYzhPnvBMmiteVfzyxS0gI2a1iJt3CVnqmTKoRPBQLcQfrDneXMuNMB4TkwRqPQuXkEYLxj&#10;AMBoz6Puo4zkMVPkt2XK+5RWTCegVJnQQ+l3UN4JxlRxAk3PoKkFu3ySw2QarDSVDCRy7otp9JUI&#10;9mjQINzJ+p5xnYt0/1bWpsIjjHSGR20SbJBOcZGj2H99QRyiDtIPE5CkF3M7sV9ssnFIQ1TsWp2d&#10;Kq+TMar8uXtSFWJuTlSqvKMqWJ909tG0Mzk8lK3NGBGq+NTRlVZxqWplA8u6EoMGCCn/HpHF0VNZ&#10;s6c9QoAopxQpLAKK3BpnK1ory9QRakgaVDCAUPOC79mG65V6Uvo447ial0MpXQIDm8wqNij1urz7&#10;I5Wlg6iW/C7Lcx2CvFSG+DP3WlsieZ5FalEZI0WyfZULsqeK+vWfcgXKRmKg2DLSylJGozftuKZZ&#10;bsaQz4EsWMakrGIMGWx59ID0FdxcKLgAMUi5+GiRBpfJ2pL/7KhgFsl/L1GDK9f31e2jJ/586WEi&#10;hivb4QotQ6haW7WFsKvhq9rcWLtKZEmKk1ztbsl/A/vGmUpxbZ+xqp2ABvRoxIea23rS6+sZpDui&#10;xvlKQfUs1DhbLU2GfT039lt+THJcdGAOyFFfdCpxwKJPT449IKcxRAp3t/Owji7s2DHphR0VPV7Y&#10;8RF2XHYF3TaOc81Y35cd5+Z2X+oelQZ9YZu2ceZpgsa9eOycJzsG3Dja05PBtG9+lsYRza25aI7c&#10;ONet/tNz4wSP0wj2aIxbjP9AjUuXdEE63TRCICV9wI4y46bRd5wTeoYdo5LoFcHuM1pGdB3ouNA4&#10;mj7osy1jK6t7XZymZc3/c1vGdG0pGM5vGY1JLZSw5dIyovc1zeTzt4yrrpI7Upx/95bR93EoErir&#10;t9MlPSTF6Y4fkhRXyOtPSFF/43hyUpzicRpBlNY39osXUhx8avzse/SFFP9379G6ccLnWLxdj773&#10;Duf6zfv4gfv2XwAAAP//AwBQSwMEFAAGAAgAAAAhABEqdX7fAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AUhO+C/2F5gje7SU2KjdmUUtRTEWyF0ttr9jUJze6G7DZJ/73Pkx6HGWa+yVeT&#10;acVAvW+cVRDPIhBkS6cbWyn43r8/vYDwAa3G1llScCMPq+L+LsdMu9F+0bALleAS6zNUUIfQZVL6&#10;siaDfuY6suydXW8wsOwrqXscudy0ch5FC2mwsbxQY0ebmsrL7moUfIw4rp/jt2F7OW9ux336edjG&#10;pNTjw7R+BRFoCn9h+MVndCiY6eSuVnvRKljOk5SjChb8gP1lkrI+KUiiBGSRy/8Hih8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAdh3ey2UEAAAoFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAESp1ft8AAAAIAQAADwAAAAAAAAAAAAAAAAC/BgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMsHAAAAAA==&#10;">
                 <v:group id="Group 261" o:spid="_x0000_s1027" style="position:absolute;left:9248;top:73;width:203;height:2" coordorigin="9248,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7q6T1xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6ibaFkndhCC29CBCVZDeHtlnEpJ9G7LbJP77bkHocZiZb5hNNplWDNS72rKCeBGB&#10;IC6srrlUcD69P61BOI+ssbVMCm7kIEtnDxtMtB35i4ajL0WAsEtQQeV9l0jpiooMuoXtiIN3tb1B&#10;H2RfSt3jGOCmlcsoepUGaw4LFXa0rahojj9GwceIY76Kd8O+uW5v36eXw2Ufk1KP8yl/A+Fp8v/h&#10;e/tTK3her+DvTDgCMv0FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu6uk9cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 262" o:spid="_x0000_s1028" style="position:absolute;left:9248;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6ml5uxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81U2jlBBdQylYlIrFPxdvz+wzCWbfhuyapH76bqHQ4zAzv2Hm2WBq0VHrKssKXsYR&#10;COLc6ooLBcfD8jkB4TyyxtoyKfgmB9ni8WGOqbY976jb+0IECLsUFZTeN6mULi/JoBvbhjh4F9sa&#10;9EG2hdQt9gFuahlH0as0WHFYKLGh95Ly6/5mFNTHw+pruc2TSfSB8eZkP9f37Vmp0dPwNgPhafD/&#10;4b/2SiuYJlP4PROOgFz8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHqaXm7HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 259" o:spid="_x0000_s1029" style="position:absolute;left:9248;top:397;width:203;height:2" coordorigin="9248,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbDpkaxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6ia2FkndhCBaepBCVZDeHtlnEpJ9G7JrEv99t1DocZiZb5hNNplWDNS72rKCeBGB&#10;IC6srrlUcD7tn9YgnEfW2FomBXdykKWzhw0m2o78RcPRlyJA2CWooPK+S6R0RUUG3cJ2xMG72t6g&#10;D7Ivpe5xDHDTymUUvUqDNYeFCjvaVlQ0x5tR8D7imD/Hu+HQXLf379Pq83KISanH+ZS/gfA0+f/w&#10;X/tDK3hZr+D3TDgCMv0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWw6ZGsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 260" o:spid="_x0000_s1030" style="position:absolute;left:9248;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlBGWCxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aapSIiuoRQsFovFPxdvz+wzCWbfhuw2iX76bqHQ4zAzv2EW2WBq0VHrKssKnicR&#10;COLc6ooLBcfDapyAcB5ZY22ZFNzIQbZ8GC0w1bbnHXV7X4gAYZeigtL7JpXS5SUZdBPbEAfvYluD&#10;Psi2kLrFPsBNLeMomkmDFYeFEht6Kym/7r+Ngvp4WH+ttnnyEr1j/Hmym4/79qzU0+PwOgfhafD/&#10;4b/2WiuYJjP4PROOgFz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOUEZYLHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 257" o:spid="_x0000_s1031" style="position:absolute;left:9251;top:71;width:2;height:329" coordorigin="9251,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEkKL2xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUJvdRNrNaSuIqLSgxSqhdLbI/vyB7NvQ3ZN4rfvFgoeh5n5DbPaDKYWHbWusqwgnkYg&#10;iDOrKy4UfF0OzwkI55E11pZJwZ0cbNbj0QpTbXv+pO7sCxEg7FJUUHrfpFK6rCSDbmob4uDltjXo&#10;g2wLqVvsA9zUchZFC2mw4rBQYkO7krLr+WYUHHvsty/xvjtd89395/L68X2KSamnybB9A+Fp8I/w&#10;f/tdK5gnS/g7E46AXP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxJCi9sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 258" o:spid="_x0000_s1032" style="position:absolute;left:9251;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqzCCexAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abqWW4rjOKCMLmmKDz4PHZvLXV5qU0qcb99cth4PHj+z2dB9OIC3WutqxgPEpAEBdW&#10;11wq2H+vnjIQziNrbCyTghs5mM8GD1PMtb3yli47X4oYwi5HBZX3bS6lKyoy6Ea2JY7cj+0M+gi7&#10;UuoOrzHcNDJNkok0WHNsqLClZUXFedcbBcf1x+n18+W3cdkhDX3Y1PrrcFPqcRgWbyA8BX8X/7vf&#10;tYLnLK6NZ+IRkLM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGrMIJ7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 255" o:spid="_x0000_s1033" style="position:absolute;left:9449;top:71;width:2;height:329" coordorigin="9449,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaQ5MfxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNri41ZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98wKE88gaa8uk4E4O1qvxKMVE256/qDv5XAQIuwQVFN43iZQuK8igm9qGOHhX2xr0&#10;Qba51C32AW5qOYuiN2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfPFO/ydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2kOTH8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 256" o:spid="_x0000_s1034" style="position:absolute;left:9449;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARY7pFwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCd40nYyptVFkMJgbE+Y89Phsnm1n81KaqHF//XIQPH58v7NVMI24UOdqywqexgkI4sLq&#10;mksF+5+30QyE88gaG8uk4EYOVst+L8NU2yt/02XnSxFD2KWooPK+TaV0RUUG3di2xJE72s6gj7Ar&#10;pe7wGsNNIydJ8iIN1hwbKmzptaLitDsbBYePze/8c/rXuFk+CeewrfVXflNqOAjrBQhPwT/Ed/e7&#10;VvA8j/PjmXgE5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEWO6RcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2137D4E4" wp14:editId="4FC5B285">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6053455</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133350" cy="213360"/>
                 <wp:effectExtent l="5080" t="8255" r="4445" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="473" name="Group 245"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -7863,210 +7751,233 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3F52BAF7" id="Group 245" o:spid="_x0000_s1026" style="position:absolute;margin-left:476.65pt;margin-top:3.4pt;width:10.5pt;height:16.8pt;z-index:-251658752;mso-position-horizontal-relative:page" coordorigin="9533,68" coordsize="210,336" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPQMqEYAQAACgXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NZMmObSFOMbRN&#10;MKDbCtT9AbTeMUnUSNly+uv38CjJkuu0ndsEHeB8UEjzeLx77u7RUTcv90XOdpFUmShX1uTKsVhU&#10;BiLMymRlfVjfvVhYTNW8DHkuymhlPUTKenn78083TeVHrkhFHkaSQUmp/KZaWWldV75tqyCNCq6u&#10;RBWVWIyFLHiNqUzsUPIG2ovcdh3n2m6EDCspgkgp/PraLFq3pD+Oo6D+K45VVLN8ZcG2mp6Snhv9&#10;tG9vuJ9IXqVZ0JrBz7Ci4FmJQ3tVr3nN2VZmn6gqskAKJeL6KhCFLeI4CyLyAd5MnCNv7qXYVuRL&#10;4jdJ1cMEaI9wOltt8OfuXlbvq3fSWI/hWxH8rYCL3VSJP1zX88QIs03zhwgRT76tBTm+j2WhVcAl&#10;tid8H3p8o33NAvw48TxvhigEWHIxuW7xD1IESe9azjzPYli9XpjIBOmbdq87aTdim16zuW+OJDNb&#10;s3TYWxvNEOa/kywLV9Z0PrVYyQvYTLAyd+ZqPcdO6hB+LxDgzjW5M/eMOx0QrgM3CYXOzQMA4x0D&#10;AEZ7HnUfZaQOmaK+LVPep7yKKAGVzoQeylkH5Z2MIl2cQJNcbCoS7PJJDZNpsKLFFHLui2n0lQj2&#10;aHA/2Kr6PhKUi3z3VtWmwkOMKMPDNgnWSKe4yFHsv75gDtMH0cMEJOnFJp3YLzZbO6xhOnatzk6V&#10;28kYVXNveVIVYm5O1KrcgypYn3T28bQzOdiXrc0YMa751KFKq4TStbKGZV2JQQOEtH+PyJqqonLr&#10;ZM3/9ggJojymSGkxUOTGOFvxWlumj9BD1qCCAYSeF2IXrQWt1EeljzMOq3k5lKISGNhvVrFBq6fy&#10;7o/Ulg6iWoq7LM8pBHmpDZl6kwVZokSehXpRG6NksnmVS7bjmvrpT7sCZSMxUGwZkrI04uGbdlzz&#10;LDdjyOdAFixjUlYzhvI3InxA+kphXih4AWKQCvnRYg1eJitL/bPlMrJY/nuJGlxOplP99qHJdDZ3&#10;MZHDlc1whZcBVK2s2kLY9fBVbd5Y20pmSYqTJuRuKX4D+8aZTnGyz1jVTkADNBrxIXFbT3p9PYNz&#10;xtRImfIs1Ogt5ybDvp4b+y0/JjnOOzAH5DjRPj4ZOfaAnMYQKdy9nYd1dGHHjkkv7Kjp8cKOj7Aj&#10;rjAjdpxSc/rE7Lg0jSMRB/f7wjZto+cuDWkOO+fxjgE3jvb0ZHDcNz9L4wgbDZQHbpySK0/AjWM8&#10;TiPYozFuMf4DNc4nbN4G6XTTCIGU9QE7yIybxqnjnNAz7Bi1RK8Idp/RMqLrQMeFxtH0QZ9tGVtZ&#10;6nVxGsma/+e2jOnK0jCc3zIak1ooYculZUTva5rJZ28ZFwjGmBTpVv6kpDj30Fohgbt6O13SyNX+&#10;c8Lxjh+SFBe4yH1CitQUf3dSPMbjNIIorW/sFy+kOPjU+Nl79IUU/3f3aGqc8DkWt+vR997hnG7e&#10;hw/ct/8CAAD//wMAUEsDBBQABgAIAAAAIQC0rVAl3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8NAFITvgv9heYI3u4lJq43ZlFLUUynYCuLtNfuahGZ3Q3abpP/e50mPwwwz3+SrybRioN43&#10;ziqIZxEIsqXTja0UfB7eHp5B+IBWY+ssKbiSh1Vxe5Njpt1oP2jYh0pwifUZKqhD6DIpfVmTQT9z&#10;HVn2Tq43GFj2ldQ9jlxuWvkYRQtpsLG8UGNHm5rK8/5iFLyPOK6T+HXYnk+b6/dhvvvaxqTU/d20&#10;fgERaAp/YfjFZ3QomOnoLlZ70SpYzpOEowoW/ID95VPK+qggjVKQRS7/Hyh+AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAM9AyoRgBAAAKBcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALStUCXfAAAACAEAAA8AAAAAAAAAAAAAAAAAugYAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADGBwAAAAA=&#10;">
                 <v:group id="Group 252" o:spid="_x0000_s1027" style="position:absolute;left:9536;top:73;width:203;height:2" coordorigin="9536,73" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABl0ymxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYK3uom1WqKriLSlhyCohdLbI/tMgtm3Ibvmz7fvFgoeh5n5DbPZ9aYSLTWutKwgnkUg&#10;iDOrS84VfF3en15BOI+ssbJMCgZysNuORxtMtO34RO3Z5yJA2CWooPC+TqR0WUEG3czWxMG72sag&#10;D7LJpW6wC3BTyXkULaXBksNCgTUdCspu57tR8NFht3+O39r0dj0MP5eX43cak1LTSb9fg/DU+0f4&#10;v/2pFSxWC/g7E46A3P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAZdMpsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 253" o:spid="_x0000_s1028" style="position:absolute;left:9536;top:73;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgA4vSxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfBf/DcgTf6sZLraSuIoKiVBQvL307zR6TYPZsyK6a9te7BcHHYWa+YcbT2hTiRpXLLSvodiIQ&#10;xInVOacKTsfF2wiE88gaC8uk4JccTCfNxhhjbe+8p9vBpyJA2MWoIPO+jKV0SUYGXceWxME728qg&#10;D7JKpa7wHuCmkL0oGkqDOYeFDEuaZ5RcDlejoDgdV7vFNhn1oyX2Nt/2a/23/VGq3apnnyA81f4V&#10;frZXWsHg4x3+z4QjICcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACADi9LHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 250" o:spid="_x0000_s1029" style="position:absolute;left:9536;top:397;width:203;height:2" coordorigin="9536,397" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeCXdKxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNrbYlZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98zsI55E11pZJwZ0crFfjUYqJtj1/UXfyuQgQdgkqKLxvEildVpBBN7UNcfCutjXo&#10;g2xzqVvsA9zUchZFC2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfO3BfydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAngl3SsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 251" o:spid="_x0000_s1030" style="position:absolute;left:9536;top:397;width:203;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="203,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/nbA+xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8abq6qFSjiKAoLop/Lt6ezdu22LyUJmrXT78RBI/DzPyGGU1qU4gbVS63rOCrHYEg&#10;TqzOOVVwPMxbAxDOI2ssLJOCP3IwGX80Rhhre+cd3fY+FQHCLkYFmfdlLKVLMjLo2rYkDt6vrQz6&#10;IKtU6grvAW4K2YminjSYc1jIsKRZRsllfzUKiuNhuZ1vkkE3WmDn52TXq8fmrFTzs54OQXiq/Tv8&#10;ai+1gu9+H55nwhGQ438AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv52wPsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l203,e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;203,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 248" o:spid="_x0000_s1031" style="position:absolute;left:9539;top:71;width:2;height:329" coordorigin="9539,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCA2kajwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDsxO045POkYRUZmFCD5A3F2aa1tsbkqTaevfm8WAy8N5z5edKUVDtSssK4gHEQji1OqC&#10;MwWX87Y/A+E8ssbSMil4koPl4qM3x0Tblo/UnHwmQgi7BBXk3leJlC7NyaAb2Io4cHdbG/QB1pnU&#10;NbYh3JTyO4om0mDBoSHHitY5pY/Tn1Gwa7FdDeNNs3/c18/beXy47mNS6uuzW/2A8NT5t/jf/asV&#10;jKZhbTgTjoBcvAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCA2kajwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 249" o:spid="_x0000_s1032" style="position:absolute;left:9539;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAwVfUixwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aYi/onZSBEEq7RQ68HjM/tM0mbfhuyqq5++Wyj0OMzMb5hsEUwjLtS52rKC50EC&#10;griwuuZSwf5z1Z+CcB5ZY2OZFNzIwSJ/6GWYanvlD7rsfCkihF2KCirv21RKV1Rk0A1sSxy9k+0M&#10;+ii7UuoOrxFuGjlMkrE0WHNcqLClZUXF9+5sFBw3r1+z7eTeuOlhGM7hvdZvh5tST4/hZQ7CU/D/&#10;4b/2WisYTWbweyYeAZn/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADBV9SLHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 246" o:spid="_x0000_s1033" style="position:absolute;left:9737;top:71;width:2;height:329" coordorigin="9737,71" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLeTqCwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrjTtOMDqUYRmREXIlgHBneX5toWm5vSZNr692YhuDyc92rTm0q01LjSsoJ4HIEgzqwu&#10;OVfwe/kZLUA4j6yxskwKHuRgs/4YrDDRtuMztanPRQhhl6CCwvs6kdJlBRl0Y1sTB+5mG4M+wCaX&#10;usEuhJtKfkXRXBosOTQUWNOuoOye/hsF+w677ST+bo/32+5xvcxOf8eYlBp+9tslCE+9f4tf7oNW&#10;MF2E+eFMOAJy/QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLeTqCwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 247" o:spid="_x0000_s1034" style="position:absolute;left:9737;top:71;width:2;height:329;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,329" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD79okDxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mlWkblejiFDoHypoe/D4unnurm5elk3U6Kc3BcHjMDO/YabzYGpxotZVlhUM+gkI&#10;4tzqigsFvz9vzykI55E11pZJwYUczGedpylm2p55TaeNL0SEsMtQQel9k0np8pIMur5tiKO3s61B&#10;H2VbSN3iOcJNLYdJ8iINVhwXSmxoWVJ+2ByNgr/Pj/3r1/hau3Q7DMewqvT39qJUrxsWExCegn+E&#10;7+13rWCUDuD/TDwCcnYDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+/aJA8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,329e" filled="f" strokeweight=".34pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,71;0,400" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-27"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ri</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="29"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-8"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>bol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E60CD20" w14:textId="2018688F" w:rsidR="00374A3C" w:rsidRDefault="001F2FE3" w:rsidP="001F2FE3">
+    <w:p w14:paraId="1E60CD20" w14:textId="2018688F" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="001F2FE3" w:rsidP="001F2FE3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:line="206" w:lineRule="exact"/>
         <w:ind w:left="2246"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AA09CA" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRPr="00BF5E75" w:rsidRDefault="00BF5E75" w:rsidP="00BF5E75">
+    <w:p w14:paraId="02AA09CA" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRPr="00DC21F7" w:rsidRDefault="00BF5E75" w:rsidP="00BF5E75">
       <w:pPr>
         <w:spacing w:line="206" w:lineRule="exact"/>
         <w:ind w:left="2246"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50463098" w14:textId="6CC6765C" w:rsidR="00374A3C" w:rsidRDefault="00FC569C" w:rsidP="00211C54">
+    <w:p w14:paraId="50463098" w14:textId="6CC6765C" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C" w:rsidP="00211C54">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:pos="6805"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75EEF9AE" wp14:editId="584E32D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="11430" r="17145" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="471" name="Group 243"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -8130,158 +8041,118 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="78721BDD" id="Group 243" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251657728;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8L+RK+QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVKHR4cUc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIYAiLRZr3NaO6ezKLK8Fh2zR0oLCc5SmY45WJoq&#10;KgzrAb1rozSOT6JemUIbxYW18PYqOOnS45el4O57WVrhSJtT4Ob80/jnGp/R8pxllWG6bvhAg72B&#10;RccaCUn3UFfMMbIxzQuoruFGWVW6I666SJVlw4U/A5wmiQ9Oc2vURvuzVFlf6b1MIO2BTm+G5d+2&#10;t0Y/6HsT2IN5p/hPC7pEva6yqR/XVQgm6/6rKqCebOOUP/iuNB1CwJHIzuv7uNdX7Bzh8PLkOE7n&#10;MZSBgy9JF4P8vIYa4abT2YwScM3naSgMr6+HrQnuDBu9L2JZyOhZDqyw6tBG9kkp+39KPdRMC18A&#10;i0rcG9IUQG+RUiJZB8e/MUJgc5J0PkfKmB8CRz3tVMyJB8MsaP5PGV8oMkr5qh4s4xvrboXy1WDb&#10;O+tCjxdg+RoXA/cV6Fl2LbT7x08kJpAKv8ON2AclY9CHiKxi0pOQecAcoUCQCVSSxIv0b2BQ3hCG&#10;YOkUDOpZjQxZPZLmOzmwBoswnCmx7zatLDbMCtiNbQYIEIQnfCU29JbvuTE2/A4pDAyLwzFhKIEx&#10;sQ6iaOaQGaZAk/TQxL4t8U2ntmKlvM8dXADI8uRt5TQK9s/Onp0h+GELpoBLGAyfFtlOaivVTdO2&#10;vhCtRDJpPEuDPFa1TYFe5GNNtb5sDdkynIH+g+cBtGdhMGtk4dFqwYrrwXasaYMN8S3IC/ct9G5o&#10;9rUqHqGPjQqTFf4JwKiV+U1JD1M1p/bXhhlBSftFwmU8S+Z4jZ1fzI8XwJeYqWc99TDJASqnjkLt&#10;0bx0YXRvtGmqGjIlvhuk+gxjqGyw0z2/wGpYwDzwlp+hYD0b0tO1j3r6V1r+AQAA//8DAFBLAwQU&#10;AAYACAAAACEADmjhf94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92k&#10;iVpiNqUU9VQEW0G8TbPTJDQ7G7LbJP33bk56nPceb76XryfTioF611hWEC8iEMSl1Q1XCr4Obw8r&#10;EM4ja2wtk4IrOVgXtzc5ZtqO/EnD3lcilLDLUEHtfZdJ6cqaDLqF7YiDd7K9QR/OvpK6xzGUm1Yu&#10;o+hJGmw4fKixo21N5Xl/MQreRxw3Sfw67M6n7fXn8PjxvYtJqfu7afMCwtPk/8Iw4wd0KALT0V5Y&#10;O9EqWCVJSCpI0yWI2Y+j56AcZyUFWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADwv5Er5AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAA5o4X/eAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 244" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuaMCgxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;EIXvhb5DmEJvRLOu9W9rlLZQ6o2CPw8wbMZN6GaybFJd+/RNoeDl4cz5zpzlunO1uFAbrGcFo2EG&#10;grj02nKl4HT8GMxBhIissfZMCm4UYL166C2x0P7Ke7ocYiUShEOBCkyMTSFlKA05DEPfECfv7FuH&#10;Mcm2krrFa4K7WuZZNpUOLacGgw29Gyq/Dt8uvVFN7MKU5mbHExq9bT/7P/l4p9TTY/f6AiJSF+/H&#10;/+mNVvA8y+FvTCKAXP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7mjAoMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Ž</w:t>
       </w:r>
-      <w:r w:rsidR="00211C54">
+      <w:r w:rsidR="00211C54" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-15"/>
-        </w:rPr>
-[...51 lines deleted...]
-      <w:r w:rsidR="007E4A31">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>ádám o vrácení částky z důvodu**</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E4A31">
+      <w:r w:rsidR="007E4A31" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-6"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="00211C54">
+      <w:r w:rsidR="00211C54" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2FC3297D" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="2FC3297D" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="1" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D1B6AF6" w14:textId="10AD442E" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="6D1B6AF6" w14:textId="10AD442E" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BED73A8" wp14:editId="082E67E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>878205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>11430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="200025" cy="242570"/>
                 <wp:effectExtent l="1905" t="3810" r="7620" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="462" name="Group 234"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -8587,148 +8458,117 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="75635448" id="Group 234" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.15pt;margin-top:.9pt;width:15.75pt;height:19.1pt;z-index:-251656704;mso-position-horizontal-relative:page" coordorigin="1383,18" coordsize="315,382" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXCu0zVgQAACwXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NrRc7jhGnGNom&#10;GNBtBer9AFqiXjBJ1EjZSvrr9/AoybLidqnbBP3gfFAo83i8e+7u4VHXr++LnO2E0pksV457MXWY&#10;KEMZZWWycv5e375aOEzXvIx4Lkuxch6Edl7f/PzTdVMthSdTmUdCMSgp9bKpVk5a19VyMtFhKgqu&#10;L2QlSkzGUhW8xqtKJpHiDbQX+cSbTueTRqqoUjIUWuPXt3bSuSH9cSzC+q841qJm+cqBbTU9FT03&#10;5jm5uebLRPEqzcLWDH6CFQXPSmzaq3rLa862KnukqshCJbWM64tQFhMZx1koyAd4405H3twpua3I&#10;l2TZJFUPE6Ad4XSy2vDP3Z2qPlYflLUew/cy/EcDl0lTJcvhvHlPrDDbNH/ICPHk21qS4/exKowK&#10;uMTuCd+HHl9xX7MQPyJgU2/msBBTXuDNLlv8wxRBMqtcf+E7DLPuwkYmTN+1a323XegvPDM34Uu7&#10;JZnZmmXC3tpohzD/g2JZtHKCOTSXvIDNBCvzAtfoGTtpQvi9QHD9qytyJ7iy7vRAGDcJhc7NHoDR&#10;ij0A3sGaz7qPMtL7TNHflikfU14JSkBtMqGHMuigvFVCmOIEmhSVpiLBLp/0MJkGM0ZMI+f+N42e&#10;iGCPBl+GW13fCUm5yHfvdW0rPMKIMjxqk2ANNoiLHMX+6ys2ZWYjetiAJL2Y24n9MmHrKWuYiUOr&#10;s1PldTJW1XzhHVWFmNsdjSpvrwrWJ519PO1MDu/L1maMGDd8OqVKq6Q2tbKGZV2JQQOEjH+fkbVV&#10;ReXWydr/7RYKRDmmSOUwUOTGOlvx2lhmtjBD1qCCAYR5L+ROrCXN1KPSxx772bwcSlE6D+y3s1hg&#10;1FN591saSwdRLeVtlucUgrwkQ6a+Z6HRMs8iM2us0SrZvMkV23HD/fRnfIG2AzFwbBmRtlTw6F07&#10;rnmW2zHkc0ALmrE5ayhDLzcyekD+KmlPFJyAGKRSfXJYg9Nk5eh/t1wJh+W/lyjCKzcIzPFDL8Hs&#10;EvYyNZzZDGd4GULVyqkdxN0M39T2yNpWKktS7OQS8qX8DfQbZybHyT5rVfsCHqDRASESufWs1xc0&#10;uPWAG30irBfhRr87BZ5Ojv2SH5Md5x2YA3ak0ns2duwBOY4hUrg7noeFdKbHjkrP9Himxy+1jpdd&#10;Rbeto39pTpJnpcfARZOF89EP7AHcV7ZtHP3Zo955vGJAjgdrejYYd84v0jriPmhPmj05+tTsf3dy&#10;HONxHMEejcMm4yu40Q9YF6TjbSMEUtYHbC9z2Db6i9kRPcOe0Uj0imD3CU0j2g7kFFpH2wh9sWls&#10;ZanbxW4ka/+f2jSmSGfk7elNozXJn3X2n5tG9JZtO/nyTSPutodN4+zZWXE+BxV/FSuOV/yQrIgW&#10;+DErzi2ag2szbi7ffKEe43Fmxe5j1ZkVzRe681X6KVdpap3wSRYX7INvvsN3unzvP3Lf/AcAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKO00BvcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT01Lw0AUvAv+&#10;h+UJ3uxujJYasymlqKci2AribZt9TUKzb0N2m6T/3teTvc0ww3zky8m1YsA+NJ40JDMFAqn0tqFK&#10;w/fu/WEBIkRD1rSeUMMZAyyL25vcZNaP9IXDNlaCQyhkRkMdY5dJGcoanQkz3yGxdvC9M5FpX0nb&#10;m5HDXSsflZpLZxrihtp0uK6xPG5PTsPHaMZVmrwNm+Nhff7dPX/+bBLU+v5uWr2CiDjFfzNc5vN0&#10;KHjT3p/IBtEyTxcpWxnwg4s+f2Gw1/CkFMgil9cHij8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAlwrtM1YEAAAsFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAo7TQG9wAAAAIAQAADwAAAAAAAAAAAAAAAACwBgAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALkHAAAAAA==&#10;">
                 <v:group id="Group 241" o:spid="_x0000_s1027" style="position:absolute;left:1399;top:49;width:283;height:2" coordorigin="1399,49" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALp0IPxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gremk20DZJmFZEqHkKhKpTeHtlnEsy+DdltEv99t1DocZiZb5h8M5lWDNS7xrKCJIpB&#10;EJdWN1wpuJz3TysQziNrbC2Tgjs52KxnDzlm2o78QcPJVyJA2GWooPa+y6R0ZU0GXWQ74uBdbW/Q&#10;B9lXUvc4Brhp5SKOU2mw4bBQY0e7msrb6dsoOIw4bpfJ21Dcrrv71/nl/bNISKn547R9BeFp8v/h&#10;v/ZRK3hOl/B7JhwBuf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC6dCD8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 242" o:spid="_x0000_s1028" style="position:absolute;left:1399;top:49;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTKctcxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6saSikRXUanQnlqjIN4e2WcSzL4Neaum/75bKHgcZuYbZr7sXaNu1Ent2cB4lIAi&#10;LrytuTRw2G9fpqAkIFtsPJOBHxJYLgZPc8ysv/OObnkoVYSwZGigCqHNtJaiIocy8i1x9M6+cxii&#10;7EptO7xHuGv0a5JMtMOa40KFLW0qKi751Rk4rr9sOk7f3l3hPnf5SWQVvsWY52G/moEK1IdH+L/9&#10;YQ2kkxT+zsQjoBe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANMpy1zEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 239" o:spid="_x0000_s1029" style="position:absolute;left:1399;top:370;width:283;height:2" coordorigin="1399,370" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrAn/gxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZaRaKriNTSQyg0EUpvj+wzCWbfhuw2f759t1DocZiZ3zD742ga0VPnassK4kUE&#10;griwuuZSwTW/PG1BOI+ssbFMCiZycDzMHvaYaDvwB/WZL0WAsEtQQeV9m0jpiooMuoVtiYN3s51B&#10;H2RXSt3hEOCmkcso2kiDNYeFCls6V1Tcs2+j4HXA4bSKX/r0fjtPX/n6/TONSanH+XjagfA0+v/w&#10;X/tNK3jerOH3TDgC8vADAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6wJ/4MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 240" o:spid="_x0000_s1030" style="position:absolute;left:1399;top:370;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMt/CwxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6saSBkldRaVCPbXGQuntkX0mwezbkLdq/PfdQsHjMDPfMPPl4Fp1oV4azwamkwQU&#10;celtw5WBr8P2aQZKArLF1jMZuJHAcjF6mGNu/ZX3dClCpSKEJUcDdQhdrrWUNTmUie+Io3f0vcMQ&#10;ZV9p2+M1wl2rn5Mk0w4bjgs1drSpqTwVZ2fge/1h02n68uZKt9sXPyKr8CnGPI6H1SuoQEO4h//b&#10;79ZAmmXwdyYeAb34BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEy38LDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 237" o:spid="_x0000_s1031" style="position:absolute;left:1414;top:34;width:2;height:350" coordorigin="1414,34" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0nEQMxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNrbYlZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98zsI55E11pZJwZ0crFfjUYqJtj1/UXfyuQgQdgkqKLxvEildVpBBN7UNcfCutjXo&#10;g2xzqVvsA9zUchZFC2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfPFG/ydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdJxEDMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 238" o:spid="_x0000_s1032" style="position:absolute;left:1414;top:34;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYY1HkwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFHopdZOiUqKriNjiQcFa8TxkxyQ0Oxuyo0Z/vXsQPD7e92TWuVqdqQ2VZwNpPwFFnHtb&#10;cWFg//f98QUqCLLF2jMZuFKA2bT3MsHM+gv/0nknhYohHDI0UIo0mdYhL8lh6PuGOHJH3zqUCNtC&#10;2xYvMdzV+jNJRtphxbGhxIYWJeX/u5MzsN7flofh+zX52W7TI829iE43xry9dvMxKKFOnuKHe2UN&#10;DEZxbTwTj4Ce3gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYY1HkwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,34;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 235" o:spid="_x0000_s1033" style="position:absolute;left:1667;top:34;width:2;height:350" coordorigin="1667,34" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqT3XlxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdRNrpY1ZRUSlBylUC8XbI/tMQrJvQ3ZN4r/vFgoeh5n5hknXg6lFR60rLSuIpxEI&#10;4szqknMF3+f98xsI55E11pZJwZ0crFfjUYqJtj1/UXfyuQgQdgkqKLxvEildVpBBN7UNcfCutjXo&#10;g2xzqVvsA9zUchZFC2mw5LBQYEPbgrLqdDMKDj32m5d41x2r6/Z+Ob9+/hxjUuppMmyWIDwN/hH+&#10;b39oBfPFO/ydCUdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAak915cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 236" o:spid="_x0000_s1034" style="position:absolute;left:1667;top:34;width:2;height:350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjzMs/wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCF6KbiJtlegqIrb0UMGqeB6yYxLMzobsqLG/vnso9Ph43/Nl52p1ozZUng2kowQUce5t&#10;xYWB4+F9OAUVBNli7ZkMPCjActF7mmNm/Z2/6baXQsUQDhkaKEWaTOuQl+QwjHxDHLmzbx1KhG2h&#10;bYv3GO5qPU6SN+2w4thQYkPrkvLL/uoMfB1/NqfX50fysdulZ1p5EZ1ujRn0u9UMlFAn/+I/96c1&#10;8DKJ8+OZeAT04hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjzMs/wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,351e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,34;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00211C54">
+      <w:r w:rsidR="00211C54" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00211C54">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>přihlášení fyzické osoby k po</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52CC5" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:spacing w:val="-5"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>bytu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE3554E" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="4FE3554E" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F4C6794" w14:textId="40A1E0B2" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
+    <w:p w14:paraId="5F4C6794" w14:textId="40A1E0B2" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00FC569C">
       <w:pPr>
         <w:spacing w:before="76"/>
         <w:ind w:left="1022"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F7AE028" wp14:editId="4F259082">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>878205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="200025" cy="241935"/>
                 <wp:effectExtent l="1905" t="635" r="7620" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="453" name="Group 225"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -9034,82 +8874,83 @@
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="423C93E5" id="Group 225" o:spid="_x0000_s1026" style="position:absolute;margin-left:69.15pt;margin-top:.95pt;width:15.75pt;height:19.05pt;z-index:-251655680;mso-position-horizontal-relative:page" coordorigin="1383,19" coordsize="315,381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB08n/EUwQAACwXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWN1u2zYYvS/QdyB02aGRJdmOLcQphrYJ&#10;CnRbgXoPQEvUDyaJGilbzp5+h6Qoy6rbNV4a9MK5UCjz48fv9/BQN2/2ZUF2TMicVyvHu5o4hFUR&#10;j/MqXTl/ru9eLxwiG1rFtOAVWzkPTDpvbl++uGnrkPk840XMBIGSSoZtvXKypqlD15VRxkoqr3jN&#10;KkwmXJS0watI3VjQFtrLwvUnk7nbchHXgkdMSvz6zkw6t1p/krCo+SNJJGtIsXJgW6OfQj836une&#10;3tAwFbTO8qgzg55hRUnzCpv2qt7RhpKtyL9QVeaR4JInzVXES5cnSR4x7QO88SYjb+4F39balzRs&#10;07oPE0I7itPZaqPfd/ei/lx/EsZ6DD/y6C+JuLhtnYbDefWeGmGyaX/jMfJJtw3Xju8TUSoVcIns&#10;dXwf+viyfUMi/IiETfyZQyJM+VNvGcxM/KMMSVKrvGAROASz3tLOvO/WBl63MFh4as6lodlSm9mZ&#10;pdLe2WiGMP+TIHm8cqazqUMqWsJmHVbiB77SM3ZSpfCpguAFy6V2Z9YVWh8I5aaOgnWzD8BoRZTZ&#10;APhHa77qPtpIHipF/r9K+ZzRmukClKoS+lAiFSaUd4Ix1ZyIZmCiqQVtPclhMQ1m2lqGEjX3n2X0&#10;nRHso0HDaCube8Z1LdLdR9mYDo8x0hUed5avgQZJWaDZf3lNJkRtpB8mIWkv5lmxVy5ZT0hLVB46&#10;nVaVb2WMqvnCP6kKOTc7KlX+QRWsT619NLMmR/uqsxkjQhWeTnSn1VyqXlnDMtti0AAh5d9XZE1X&#10;6Sq0suZ/t4UAUI4hUjgEELkxzta0UZapLdSQtOhgBEK9l3zH1lzPNKPWxx6H2aIaSulyHthvZrFA&#10;qdft3W+pLB1kteJ3eVHoFBSVNmQS+CY0khd5rGaVNVKkm7eFIDuqsF//KV+g7UgMGFvFWlvGaPy+&#10;Gzc0L8wY8gVCC5gxNasgQ4YbHj+gfgU3JwpOQAwyLv5xSIvTZOXIv7dUMIcUHyo04dKbTtXxo1+m&#10;s2vYS8RwZjOcoVUEVSuncZB3NXzbmCNrW4s8zbCTpyNf8V8Bv0mualzbZ6zqXoADenQEiBrcetTr&#10;G3puG9pioy6VZ8HG4PrR4Ngv+TnR8doGc4CO+sxShQMYfXp07ANy+oBBCdvjedhIF3i0UHqBxws8&#10;fos64hJzRB39hTpJfig8Tj3wVZyPliP3nW2IYzDtGbKljuMVA3A8WtOjwZg5Pwt1BCEeU0dfu/Lk&#10;4DiOx+kI9tE4JhmPwMZgRmySTtNGCGSkT9hB5pg2BotTeoacUUn0imD3GaQRtAM1BepoiNA3SWMn&#10;q9kudtOy5v+5pDFDOaNuzyeNxqTAXKdgy4U0glt2dPLZSeMc2ThGxfkPR8X5HOTqUag4XvFTouIc&#10;d7kvUPHaRPOJKeM4HhdUtB+rLqiovtBdrtLfc5XW1AmfZHHBPvrmO3zXl+/DR+7bfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADZgoI7eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZ&#10;wZvdjdHSxmxKKeqpCLaCeJtmp0lodjdkt0n6752e9DaP93jzvXw12VYM1IfGOw3JTIEgV3rTuErD&#10;1/7tYQEiRHQGW+9Iw4UCrIrbmxwz40f3ScMuVoJLXMhQQx1jl0kZyposhpnvyLF39L3FyLKvpOlx&#10;5HLbykel5tJi4/hDjR1taipPu7PV8D7iuE6T12F7Om4uP/vnj+9tQlrf303rFxCRpvgXhis+o0PB&#10;TAd/diaIlnW6SDnKxxLE1Z8vecpBw5NSIItc/h9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB08n/EUwQAACwXAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQA2YKCO3gAAAAgBAAAPAAAAAAAAAAAAAAAAAK0GAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAuAcAAAAA&#10;">
                 <v:group id="Group 232" o:spid="_x0000_s1027" style="position:absolute;left:1399;top:50;width:283;height:2" coordorigin="1399,50" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKIhDGxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adpdlaUaRcRdPIigLoi3R/Nsi81LaWJb/70RBI/DzHzDzBadKUVDtSssK4iHEQji&#10;1OqCMwX/x9/BDwjnkTWWlknBnRws5h+9GSbatryn5uAzESDsElSQe18lUro0J4NuaCvi4F1sbdAH&#10;WWdS19gGuCnlVxRNpMGCw0KOFa1ySq+Hm1Hw12K7/I7XzfZ6Wd3Px/HutI1Jqc9+t5yC8NT5d/jV&#10;3mgFo/EInmfCEZDzBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBKIhDGxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 233" o:spid="_x0000_s1028" style="position:absolute;left:1399;top:50;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByCaR6xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6saSFEldRaVCPbXGQuntkX0mwezbkLdq/PfdQsHjMDPfMPPl4Fp1oV4azwamkwQU&#10;celtw5WBr8P2aQZKArLF1jMZuJHAcjF6mGNu/ZX3dClCpSKEJUcDdQhdrrWUNTmUie+Io3f0vcMQ&#10;ZV9p2+M1wl2rn5PkRTtsOC7U2NGmpvJUnJ2B7/WHTadp9uZKt9sXPyKr8CnGPI6H1SuoQEO4h//b&#10;79ZAmmXwdyYeAb34BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHIJpHrEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 230" o:spid="_x0000_s1029" style="position:absolute;left:1399;top:370;width:283;height:2" coordorigin="1399,370" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVvCsqxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZaRaKriNTSQyg0EUpvj+wzCWbfhuw2f759t1DocZiZ3zD742ga0VPnassK4kUE&#10;griwuuZSwTW/PG1BOI+ssbFMCiZycDzMHvaYaDvwB/WZL0WAsEtQQeV9m0jpiooMuoVtiYN3s51B&#10;H2RXSt3hEOCmkcso2kiDNYeFCls6V1Tcs2+j4HXA4bSKX/r0fjtPX/n6/TONSanH+XjagfA0+v/w&#10;X/tNK3heb+D3TDgC8vADAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1bwrKsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:shape id="Freeform 231" o:spid="_x0000_s1030" style="position:absolute;left:1399;top:370;width:283;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="283,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtl5+WxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kaJVaKraGmhPVWjIN4e2dckNPs25G01/nu3UOhxmJlvmOW6d426UCe1ZwPjUQKK&#10;uPC25tLA8fD2NAclAdli45kM3EhgvRo8LDGz/sp7uuShVBHCkqGBKoQ201qKihzKyLfE0fvyncMQ&#10;ZVdq2+E1wl2jJ0nyrB3WHBcqbOmlouI7/3EGTttPm47T6asr3Mc+P4tswk6MeRz2mwWoQH34D/+1&#10;362BdDqD3zPxCOjVHQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO2Xn5bEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l283,e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;283,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 228" o:spid="_x0000_s1031" style="position:absolute;left:1414;top:35;width:2;height:349" coordorigin="1414,35" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLbxrDwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTbQWiW5CkFp6kEJVEG9DdkxCsrMhu03iv+8eCj0+3vcum0wrBupdbVlBvIhAEBdW&#10;11wquJwPLxsQziNrbC2Tggc5yNLZ0w4TbUf+puHkSxFC2CWooPK+S6R0RUUG3cJ2xIG7296gD7Av&#10;pe5xDOGmlcsoepMGaw4NFXa0r6hoTj9GwceIY76K34djc98/buf11/UYk1LP8ynfgvA0+X/xn/tT&#10;K3hdh7XhTDgCMv0FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy28aw8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                   <v:shape id="Freeform 229" o:spid="_x0000_s1032" style="position:absolute;left:1414;top:35;width:2;height:349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5OWcBxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1FpUY3oQgtxYOlKujxkX0mIdm3MbuN6793C4Ueh5n5hlnlwbRioN7VlhW8jBMQ&#10;xIXVNZcKDvv351cQziNrbC2Tghs5yLPHhxWm2l75m4adL0WEsEtRQeV9l0rpiooMurHtiKN3tr1B&#10;H2VfSt3jNcJNKydJMpcGa44LFXa0rqhodj9GAR3MRzeEbfJ1svV80mwvzTFslBo9hbclCE/B/4f/&#10;2p9awXS2gN8z8QjI7A4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5OWcBxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,350e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,35;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 226" o:spid="_x0000_s1033" style="position:absolute;left:1667;top:35;width:2;height:349" coordorigin="1667,35" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7ddx4wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrjTtKOWoRpFZEZciOADBneX5toWm5vSZNr692YhuDyc92LVm0q01LjSsoJ4HIEgzqwu&#10;OVdwOf+OvkE4j6yxskwKHuRgtfwYLDDVtuMjtSefixDCLkUFhfd1KqXLCjLoxrYmDtzNNgZ9gE0u&#10;dYNdCDeV/IqiRBosOTQUWNOmoOx++jcKth1260n80+7vt83jep4d/vYxKTX87NdzEJ56/xa/3Dut&#10;YJqE+eFMOAJy+QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7ddx4wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 227" o:spid="_x0000_s1034" style="position:absolute;left:1667;top:35;width:2;height:349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJI6G6xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJusZwQTHCshBBoKT2k5Afa42JtbGNr5Vqqo759VQjkOMzMN0yxDaYTIw2usaxgnqQg&#10;iEurG64UXM4vsxUI55E1dpZJwS852G6eJgXm2t74SOPJVyJC2OWooPa+z6V0ZU0GXWJ74uhd7WDQ&#10;RzlUUg94i3DTyUWaZtJgw3Ghxp72NZXt6ccooIt57cdwSD++bJMt2sN3+xnelZo+h90ahKfgH+F7&#10;+00rWGZz+D8Tj4Dc/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJI6G6xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,350e" filled="f" strokeweight="1.6pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,35;0,385" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36BEA128" wp14:editId="40685D91">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>342900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="17145" r="17145" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="449" name="Group 221"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -9173,192 +9014,120 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5E732C84" id="Group 221" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:27pt;width:512pt;height:.1pt;z-index:-251653632;mso-position-horizontal-relative:page" coordorigin="833,540" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVwt2P9QIAAN0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVelu2zAM/j9g7yDo54bVR5IeRp1i6IUB&#10;3Vag2QMosnxgtqRJSpzu6UdKduqmKwZ0AeJQJkV+/Hjk/GLXtWQrjG2UzGlyFFMiJFdFI6uc/ljd&#10;fDqlxDomC9YqKXL6KCy9WL5/d97rTKSqVm0hDAEn0ma9zmntnM6iyPJadMweKS0kKEtlOubgaKqo&#10;MKwH710bpXF8HPXKFNooLqyFt1dBSZfef1kK7r6XpRWOtDkFbM4/jX+u8Rktz1lWGabrhg8w2BtQ&#10;dKyREHTv6oo5RjameeGqa7hRVpXuiKsuUmXZcOFzgGyS+CCbW6M22udSZX2l9zQBtQc8vdkt/7a9&#10;NfpB35uAHsQ7xX9a4CXqdZVN9XiugjFZ919VAfVkG6d84rvSdOgCUiI7z+/jnl+xc4TDy+NFnM5j&#10;KAMHXZKeDPTzGmqEl05nM0pAtZjvNdfD1QRvhospFi1iWYjoUQ6osOrQRvaJKft/TD3UTAtfAItM&#10;3BvSFDmdLwCJZB2kf2OEwOYkaephYXwwHPm0UzInGjSzwPk/aXzByEjlq3ywjG+suxXKV4Nt76wL&#10;PV6A5GtcDNhXkEXZtdDuHz+RmEAo/A4TsTdKRqMPEVnFpCch8uBzdJWOVt5VksQn6d+cQXlDRHSW&#10;Tp1BPasRIatH0HwnB9QgEYY7JfbdppXFhlkBurHNwAMYYYav2Ibe8p012obfIYSBZXG4JgwlsCbW&#10;gRTNHCLDECiSHprYtyW+6dRWrJTXuYMBgChP2lZOreD+7OxZDkEPVzCE7/N9WEQ7qa1UN03b+kK0&#10;EsGk8SwN9FjVNgVqEY811fqyNWTLcAf6zzBBz8xg18jCe6sFK64H2bGmDTJEb4FemLfQu2HY1qp4&#10;hD42KmxW+CcAoVbmNyU9bNWc2l8bZgQl7RcJw3iWzHGMnT/MFyeAl5ipZj3VMMnBVU4dhdqjeOnC&#10;6t5o01Q1REp8N0j1GdZQ2WCne3wB1XCAfeAlv0NBerakp2dv9fSvtPwDAAD//wMAUEsDBBQABgAI&#10;AAAAIQBVw//p3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aSxWmI2&#10;pRT1VARbofQ2zU6T0OxuyG6T9N87Oelx3nu8+V62Gk0jeup87ayCeBaBIFs4XdtSwc/+42kJwge0&#10;GhtnScGNPKzy+7sMU+0G+039LpSCS6xPUUEVQptK6YuKDPqZa8myd3adwcBnV0rd4cDlppHzKHqR&#10;BmvLHypsaVNRcdldjYLPAYd1Er/328t5czvuF1+HbUxKPT6M6zcQgcbwF4YJn9EhZ6aTu1rtRaNg&#10;mSScVLB45kmTH0evrJwmZQ4yz+T/BfkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANXC&#10;3Y/1AgAA3QYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFXD/+nfAAAACQEAAA8AAAAAAAAAAAAAAAAATwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;">
                 <v:shape id="Freeform 222" o:spid="_x0000_s1027" style="position:absolute;left:833;top:540;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6Q6csxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTgIx&#10;EIbvJr5DMyRcjHQB1+hKIUpC9AIJ6ANMtuO2YTvdbCssPL1zMPE4+ef/5pvFagitOlGffGQD00kB&#10;iriO1nNj4Otzc/8EKmVki21kMnChBKvl7c0CKxvPvKfTITdKIJwqNOBy7iqtU+0oYJrEjliy79gH&#10;zDL2jbY9ngUeWj0rikcd0LNccNjR2lF9PPwE0WhK/+xqd/HzkqZv2/e762y+M2Y8Gl5fQGUa8v/y&#10;X/vDGngoRV+eEQLo5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOkOnLMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B52CC5">
+      <w:r w:rsidR="00B52CC5" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ukončení vlastnického práva k nemovitosti v katastru nemovitostí </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112E753B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="112E753B" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="2" w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E541174" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="3E541174" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A2E71BF" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="3A2E71BF" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A5FD34" w14:textId="6D9ACC60" w:rsidR="00B52CC5" w:rsidRDefault="00B52CC5" w:rsidP="00B52CC5">
+    <w:p w14:paraId="02A5FD34" w14:textId="6D9ACC60" w:rsidR="00B52CC5" w:rsidRPr="00DC21F7" w:rsidRDefault="00B52CC5" w:rsidP="00B52CC5">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="367"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6134BD9D" wp14:editId="3F5B08C0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>528955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>280670</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6502400" cy="1270"/>
                 <wp:effectExtent l="14605" t="11430" r="17145" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="257" name="Group 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -9422,127 +9191,105 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="1F2B60BB" id="Group 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.65pt;margin-top:22.1pt;width:512pt;height:.1pt;z-index:-251631104;mso-position-horizontal-relative:page" coordorigin="833,442" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbG00c+QIAANwGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnTGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAFyAOZVLk0eERc36x61qyFcY2SuY0OYopEZKropFVTn+s&#10;bj6dUmIdkwVrlRQ5fRSWXizfvzvvdSZSVau2EIZAEmmzXue0dk5nUWR5LTpmj5QWEpylMh1zsDRV&#10;VBjWQ/aujdI4Pol6ZQptFBfWwtur4KRLn78sBXffy9IKR9qcAjbnn8Y/1/iMlucsqwzTdcMHGOwN&#10;KDrWSCi6T3XFHCMb07xI1TXcKKtKd8RVF6mybLjwZ4DTJPHBaW6N2mh/lirrK72nCag94OnNafm3&#10;7a3RD/reBPRg3in+0wIvUa+rbOrHdRWCybr/qgroJ9s45Q++K02HKeBIZOf5fdzzK3aOcHh5chyn&#10;8xjawMGXpIuBfl5Dj3DT6WxGCbjm8zQ0htfXw9YEd4aN3hexLFT0KAdU2HWQkX1iyv4fUw8108I3&#10;wCIT94Y0RU7TYxC1ZB0c/8YIgeIk6QIRY3mIG+m0Uy4nHgyzQPk/WXxByMjkq3SwjG+suxXKN4Nt&#10;76wLEi/A8i0uBugroLPsWlD7x08kJlAKv8OF2AclY9CHiKxi0pNQecg5pkrHKJ8qSeJF+rdk0N1Q&#10;EZOl02TQzmpEyOoRNN/JATVYhOFIib3YtLKolxWgG1UGGSAIT/hKbJCWl9wYG36HEgZmxeGUMJTA&#10;lFgHUjRziAxLoEl60LBXJb7p1FaslPe5A/1DlSdvK6dRsH929uwMwQ9bsATcwWD4soh20lupbpq2&#10;9Y1oJYJJ41ka6LGqbQr0Ih5rqvVla8iW4Qj0HzwPZHsWBqNGFj5bLVhxPdiONW2wIb4FeuG6Be0G&#10;sa9V8Qg6NioMVvgjAKNW5jclPQzVnNpfG2YEJe0XCXfxLJnjLXZ+MT9eAF5ipp711MMkh1Q5dRR6&#10;j+alC5N7o01T1VAp8WqQ6jNMobJBpXt8AdWwgHHgLT9CwXo2o6drH/X0p7T8AwAA//8DAFBLAwQU&#10;AAYACAAAACEADmjhf94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92k&#10;iVpiNqUU9VQEW0G8TbPTJDQ7G7LbJP33bk56nPceb76XryfTioF611hWEC8iEMSl1Q1XCr4Obw8r&#10;EM4ja2wtk4IrOVgXtzc5ZtqO/EnD3lcilLDLUEHtfZdJ6cqaDLqF7YiDd7K9QR/OvpK6xzGUm1Yu&#10;o+hJGmw4fKixo21N5Xl/MQreRxw3Sfw67M6n7fXn8PjxvYtJqfu7afMCwtPk/8Iw4wd0KALT0V5Y&#10;O9EqWCVJSCpI0yWI2Y+j56AcZyUFWeTy/4LiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANsbTRz5AgAA3AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAA5o4X/eAAAACQEAAA8AAAAAAAAAAAAAAAAAUwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="Freeform 27" o:spid="_x0000_s1027" style="position:absolute;left:833;top:442;width:10240;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10240,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByfmnSxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvgu8QRvAiNtstW3TbtKgg9WKhrQ8wbKab4GaybGK79ek7B8Hj8M//zTfL9Rg6daIh+cgGppMC&#10;FHETrefWwNfh/fEJVMrIFrvIZOBCCdar25sl1jaeeUenfW6VQDjVaMDl3Ndap8ZRwDSJPbFkxzgE&#10;zDIOrbYDngUeOl0WxVwH9CwXHPb05qj53v8E0Wgr/+wad/Gziqavn5uH33K2Neb+bnxZgMo05v/l&#10;v/aHNVBWYivPCAH06goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByfmnSxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10239,e" filled="f" strokeweight="1.6pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;10239,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> č. </w:t>
+      <w:r w:rsidR="002A6C2E" w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přeplatek zašlete na účet č. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EF73A8" w14:textId="77777777" w:rsidR="00B52CC5" w:rsidRDefault="00B52CC5" w:rsidP="00B52CC5">
+    <w:p w14:paraId="34EF73A8" w14:textId="77777777" w:rsidR="00B52CC5" w:rsidRPr="00DC21F7" w:rsidRDefault="00B52CC5" w:rsidP="00B52CC5">
       <w:pPr>
         <w:spacing w:before="1" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DB083B" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRDefault="00BF5E75">
+    <w:p w14:paraId="07DB083B" w14:textId="77777777" w:rsidR="00BF5E75" w:rsidRPr="00DC21F7" w:rsidRDefault="00BF5E75">
       <w:pPr>
         <w:spacing w:before="2" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F5E7F8" w14:textId="77777777" w:rsidR="002A6C2E" w:rsidRDefault="002A6C2E" w:rsidP="002A6C2E">
+    <w:p w14:paraId="53F5E7F8" w14:textId="77777777" w:rsidR="002A6C2E" w:rsidRPr="00DC21F7" w:rsidRDefault="002A6C2E" w:rsidP="002A6C2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2561"/>
         </w:tabs>
         <w:spacing w:before="79"/>
         <w:ind w:left="614"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B14855B" wp14:editId="1D4CD159">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1798320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>240030</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1060450" cy="1270"/>
                 <wp:effectExtent l="17145" t="16510" r="17780" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Group 366"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -9607,263 +9354,252 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="59296A4E" id="Group 366" o:spid="_x0000_s1026" style="position:absolute;margin-left:141.6pt;margin-top:18.9pt;width:83.5pt;height:.1pt;z-index:-251629056;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQCXfC/QIAAPIGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1JWnSGk2KoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKduumJAlweDMqnDw0OaOb/YtQ3ZCmNrJRc0OY4pEZKrvJblgv5c&#10;3RydUmIdkzlrlBQL+igsvVh+/HDe6UykqlJNLgwBEGmzTi9o5ZzOosjySrTMHistJDgLZVrm4GjK&#10;KDesA/S2idI4nkWdMrk2igtr4e1VcNKlxy8Kwd2PorDCkWZBgZvzT+Ofa3xGy3OWlYbpquY9DfYO&#10;Fi2rJSTdQ10xx8jG1K+g2pobZVXhjrlqI1UUNRe+BqgmiQ+quTVqo30tZdaVei8TSHug07th+fft&#10;rdEP+t4E9mDeKf7Lgi5Rp8ts7MdzGYLJuvumcugn2zjlC98VpkUIKInsvL6Pe33FzhEOL5N4Fk9P&#10;oA0cfEk67+XnFfQIL6Wnk5QS8E3mp6EzvLoe7s4g3F9M0RWxLGT0LHtW2HUYI/uslP0/pR4qpoVv&#10;gEUl7g2pcyyDEslaqP7GCIGzSSazObLC9BA3yGnHWo48GGZB8n+q+FqQvZRvyMEyvrHuVijfDLa9&#10;sy6MeA6Wb3Hec19BFUXbwLR/PiIxwVT+0X8S+7BkCPsUkVVMOpJg6h50wIK2jbCgx3/HmgxhiJWO&#10;sKCd5cCQVQNpvpM9a7AIw5US+2HTyuK8rIDbMGWAAEFY4RuxkPswNtzpUxjYFYdbwlACW2IdqtXM&#10;ITNMgSbpYBJQCnzRqq1YKe9yB+MPSZ69jRxH+etjVsENNzCBH/J9UuQ66qxUN3XT+C400lM5i+HL&#10;QgZWNXWOXn8w5fqyMWTLcAH6H1YDaC/CtLHuitkqxOVghZphAcncZ6kEy69727G6CTbgNCA6fIRh&#10;osMnsFb5I0y3UWHdwt8DGJUyT5R0sGoX1P7eMCMoab5K+ELPkukUhtH5w/RknsLBjD3rsYdJDlAL&#10;6ihMBJqXLuzzjTZ1WUGmxMsg1RfYTUWN8+/5BVb9AZaEt/xiBevF5h6ffdTzX9XyDwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJrZgUHfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZ&#10;wZvdfFgNMZtSinoqQltBvE2z0yQ0uxuy2yT9944nPc47D+9HsZpNJ0YafOusgngRgSBbOd3aWsHn&#10;4e0hA+EDWo2ds6TgSh5W5e1Ngbl2k93RuA+1YBPrc1TQhNDnUvqqIYN+4Xqy/Du5wWDgc6ilHnBi&#10;c9PJJIqepMHWckKDPW0aqs77i1HwPuG0TuPXcXs+ba7fh+XH1zYmpe7v5vULiEBz+IPhtz5Xh5I7&#10;Hd3Fai86BUmWJowqSJ95AgOPy4iFIwtZBLIs5P8F5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAEAl3wv0CAADyBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmtmBQd8AAAAJAQAADwAAAAAAAAAAAAAAAABXBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGMGAAAAAA==&#10;">
                 <v:shape id="Freeform 367" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZr+I2wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/gPkZF2Gyk7oKkQEEIgTeJExw7cTGPaQuOUJJTu38+HSbvZes/vfV6sBteqnkJsPBuYTjJQ&#10;xKW3DVcGjl+7tw9QMSFbbD2TgR+KsFqOXhaYW//kA/VFqpSEcMzRQJ1Sl2sdy5ocxonviEW7+OAw&#10;yRoqbQM+Jdy1+j3LZtphw9JQY0ebmspb8XAGIp7cLpZF2N6v+37bYHs9H7+NeR0P6zmoREP6N/9d&#10;f1rBF3r5RQbQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWa/iNsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Os</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-3"/>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...52 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Podpis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD0FA06" w14:textId="77777777" w:rsidR="002A6C2E" w:rsidRPr="00942669" w:rsidRDefault="002A6C2E" w:rsidP="002A6C2E">
+    <w:p w14:paraId="1BD0FA06" w14:textId="77777777" w:rsidR="002A6C2E" w:rsidRPr="00DC21F7" w:rsidRDefault="002A6C2E" w:rsidP="002A6C2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2561"/>
         </w:tabs>
         <w:spacing w:before="79"/>
         <w:ind w:left="614"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2707FC48" wp14:editId="78660B6D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4719955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>42545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1060450" cy="1270"/>
                 <wp:effectExtent l="14605" t="15240" r="10795" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Group 368"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
@@ -9928,2774 +9664,535 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3D3D7C47" id="Group 368" o:spid="_x0000_s1026" style="position:absolute;margin-left:371.65pt;margin-top:3.35pt;width:83.5pt;height:.1pt;z-index:-251628032;mso-position-horizontal-relative:page" coordorigin="2832,378" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqhgzO/AIAAPEGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWnaGnWKoTcM&#10;6LYCzT5AkeULZkuapMTpvn6kZKduumJAlweDMqnDw0OaOb/YdS3ZCmMbJXOaHMWUCMlV0cgqpz9W&#10;N59OKbGOyYK1SoqcPgpLL5bv3533OhOpqlVbCEMARNqs1zmtndNZFFlei47ZI6WFBGepTMccHE0V&#10;FYb1gN61URrHi6hXptBGcWEtvL0KTrr0+GUpuPtellY40uYUuDn/NP65xme0PGdZZZiuGz7QYG9g&#10;0bFGQtI91BVzjGxM8wKqa7hRVpXuiKsuUmXZcOFrgGqS+KCaW6M22tdSZX2l9zKBtAc6vRmWf9ve&#10;Gv2g701gD+ad4j8t6BL1usqmfjxXIZis+6+qgH6yjVO+8F1pOoSAksjO6/u411fsHOHwMokX8fwY&#10;2sDBl6Qng/y8hh7hpfR0llICvtnJaegMr6/HuwsI9xdTdEUsCxk9y4EVdh3GyD4pZf9PqYeaaeEb&#10;YFGJe0OaIqcw0pJ1UPyNEQJHk8wWZ0gKs0PYqKadSjnxYJgFxf8p4ks99kq+ogbL+Ma6W6F8L9j2&#10;zrow4QVYvsPFwH0FapZdC8P+8ROJCabyj+GL2IclY9iHiKxi0pMEUw+gIxZ0bYIFLf471mwMQ6x0&#10;ggXdrEaGrB5J850cWINFGG6U2M+aVhbHZQXcxiEDBAjCCl+JhdyHseHOkMLAqjhcEoYSWBLrUK1m&#10;DplhCjRJDyOMUuCLTm3FSnmXO5h+SPLkbeU0yl+fsgpuuIEJ/IzvkyLXSWelumna1nehlZ7KWQwf&#10;FjKwqm0K9PqDqdaXrSFbhvvP/7AaQHsWpo11V8zWIa4AK9QM+0cWPkstWHE92I41bbABpwXR4RsM&#10;Ex0+gbUqHmG6jQrbFv4dwKiV+U1JD5s2p/bXhhlBSftFwgd6lsznuJr9YX58ksLBTD3rqYdJDlA5&#10;dRQmAs1LF9b5RpumqiFT4mWQ6jOsprLB+ff8AqvhADvCW36vgvVscU/PPurpn2r5BwAA//8DAFBL&#10;AwQUAAYACAAAACEAaOBGLNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnB&#10;m93EaGtjNqUU9VQEW0G8TZNpEpqdDdltkv57x5MeP97jvS9bTbZVA/W+cWwgnkWgiAtXNlwZ+Ny/&#10;3j2B8gG5xNYxGbiQh1V+fZVhWrqRP2jYhUrJCPsUDdQhdKnWvqjJop+5jliyo+stBsG+0mWPo4zb&#10;Vt9H0VxbbFgeauxoU1Nx2p2tgbcRx3USvwzb03Fz+d4/vn9tYzLm9mZaP4MKNIW/Mvzqizrk4nRw&#10;Zy69ag0sHpJEqgbmC1CSL+NI+CC8BJ1n+r9//gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAqhgzO/AIAAPEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBo4EYs3AAAAAcBAAAPAAAAAAAAAAAAAAAAAFYFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;">
                 <v:shape id="Freeform 369" o:spid="_x0000_s1027" style="position:absolute;left:2832;top:378;width:1670;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1670,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBt5yBPvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt401YMs1bSIKAie7LoHb2MzttVmUpNYu/9+c1jY4+N9r/PBtKIn5xvLCuazBARxaXXD&#10;lYLz1376CcIHZI2tZVLwQx7ybDxaY6rtm0/UF6ESMYR9igrqELpUSl/WZNDPbEccuZt1BkOErpLa&#10;4TuGm1YukmQpDTYcG2rsaFtT+SheRoHHi9n7snC75/3Y7xps79fzt1Ifk2GzAhFoCP/iP/dBK4hb&#10;45V4A2T2CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG3nIE++AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m,l1670,e" filled="f" strokeweight="1.5pt">
                   <v:stroke dashstyle="dash"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1670,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="006A0B16">
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D76EC9" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+    <w:p w14:paraId="78D76EC9" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BC20D6D" w14:textId="5C8153F0" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="7BC20D6D" w14:textId="5C8153F0" w:rsidR="006647D9" w:rsidRPr="00DC21F7" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E8A0AE7" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="5E8A0AE7" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00DC21F7" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70D126F1" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="70D126F1" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00DC21F7" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22CFE264" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="22CFE264" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00DC21F7" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C2CCD1A" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="1C2CCD1A" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00DC21F7" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DC52FD0" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9">
+    <w:p w14:paraId="7DC52FD0" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00DC21F7" w:rsidRDefault="006647D9">
       <w:pPr>
         <w:spacing w:before="14" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E9DE59E" w14:textId="77777777" w:rsidR="006647D9" w:rsidRDefault="006647D9" w:rsidP="006647D9">
+    <w:p w14:paraId="6E9DE59E" w14:textId="77777777" w:rsidR="006647D9" w:rsidRPr="00DC21F7" w:rsidRDefault="006647D9" w:rsidP="006647D9">
       <w:pPr>
         <w:spacing w:before="2" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16BCBAFC" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="004E0D51" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="16BCBAFC" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E0D51">
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...62 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Souhlas se zpracováním osobních údajů</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="615E08A5" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00247B78" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="615E08A5" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F7E9D7F" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="001E67D4" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="6F7E9D7F" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uděluji tímto souhlas se zpracováním mých níže uvedených osobních údajů: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676CFF21" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00247B78" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="676CFF21" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0656E1C1" w14:textId="149BD9F8" w:rsidR="00942669" w:rsidRPr="00942669" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="0656E1C1" w14:textId="149BD9F8" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:pStyle w:val="Zkladntext2"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Telefon: ______</w:t>
-[...29 lines deleted...]
-        <w:t>_______________________________</w:t>
+        <w:t>Telefon: ________________________________   E-mail: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1F6907" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="001E67D4" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="4E1F6907" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...405 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Správcem osobních údajů je statutární město Ostrava, Magistrát města Ostravy, Odbor financí a rozpočtu. Účelem zpracování osobních údajů ve stanoveném rozsahu je kontaktování poplatníka pro účely správy a řízení ve věcech místního poplatku za obecní systém odpadového hospodářství.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260D0910" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="001E67D4" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="260D0910" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...203 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bližší informace o mých právech jako subjektu údajů, jakož i o možnostech jejich uplatnění, naleznu na stránce </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00450E42">
+        <w:r w:rsidRPr="00DC21F7">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
+            <w:lang w:val="cs-CZ"/>
           </w:rPr>
           <w:t>www.ostrava.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00450E42">
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...328 lines deleted...]
-        <w:t xml:space="preserve"> 10 let.</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v sekci Úřad – Činnosti úřadu – Osobní údaje (GDPR). Zpracování výše uvedených osobních údajů bude probíhat po dobu trvání účelu zpracování osobních údajů a následně budou uloženy po dobu 10 let.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D216448" w14:textId="77777777" w:rsidR="00942669" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="5D216448" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...595 lines deleted...]
-        <w:t>).</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Tento souhlas poskytuji dobrovolně a jsem si vědom, že jej mohu kdykoli odvolat, aniž by tím byla dotčena zákonnost zpracování před jeho odvoláním, a to osobně na adrese správce, nebo doručením písemného oznámení na uvedenou adresu, případně prostřednictvím datové schránky nebo na uvedený e-mail (nutný zaručený elektronický podpis).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514FF017" w14:textId="77777777" w:rsidR="00E94A4C" w:rsidRDefault="00942669" w:rsidP="00E94A4C">
+    <w:p w14:paraId="096291F2" w14:textId="0EB5B92F" w:rsidR="00B273CB" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00B273CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...267 lines deleted...]
-      <w:r w:rsidR="00E94A4C" w:rsidRPr="00B41639">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontaktní údaje odpovědné osoby působící u správce osobních údajů za pověřence na ochranu osobních údajů v době získání souhlasu ze strany subjektu údajů: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B273CB" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">e-mail: </w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andrea Buchtová, e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00E94A4C" w:rsidRPr="00B41639">
+        <w:r w:rsidR="00B273CB" w:rsidRPr="00DC21F7">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="auto"/>
+            <w:lang w:val="cs-CZ"/>
           </w:rPr>
-          <w:t>martin.valdauf@pkfapogeo.cz</w:t>
+          <w:t>andrea.buchtova@forenziq.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E94A4C" w:rsidRPr="00444ABE">
+      <w:r w:rsidR="00B273CB" w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>,                                      tel. č.: +420 737 518 056.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7054F344" w14:textId="02BA9633" w:rsidR="00942669" w:rsidRPr="00942669" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="7054F344" w14:textId="2585A3CB" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...154 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Osoba pověřence na ochranu osobních údajů se může v průběhu zpracování osobních údajů změnit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06055CA3" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00247B78" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="06055CA3" w14:textId="77777777" w:rsidR="00942669" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4483"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD51C6E" w14:textId="125BB598" w:rsidR="00374A3C" w:rsidRDefault="00942669" w:rsidP="00942669">
+    <w:p w14:paraId="3BD51C6E" w14:textId="125BB598" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00942669" w:rsidP="00942669">
       <w:pPr>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E67D4">
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E67D4">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>V Ostravě dne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>: _________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="001E67D4">
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Podpis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC21F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>: _________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E67D4">
-[...29 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00374A3C">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00374A3C" w:rsidRPr="00DC21F7">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11905" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="720" w:bottom="1740" w:left="720" w:header="671" w:footer="1559" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5766BE2E" w14:textId="77777777" w:rsidR="00DE4C4B" w:rsidRDefault="00DE4C4B">
+    <w:p w14:paraId="5E312EAE" w14:textId="77777777" w:rsidR="00636B6D" w:rsidRDefault="00636B6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C701B84" w14:textId="77777777" w:rsidR="00DE4C4B" w:rsidRDefault="00DE4C4B">
+    <w:p w14:paraId="59D94302" w14:textId="77777777" w:rsidR="00636B6D" w:rsidRDefault="00636B6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BF8774E" w14:textId="7AE83DCA" w:rsidR="00374A3C" w:rsidRDefault="005575C1">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64E97FA2" wp14:editId="4C35A38A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3219450</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10020300</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1809750" cy="529590"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
@@ -12943,389 +10440,403 @@
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>4</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="525B33F6" w14:textId="40CFB9E1" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="525B33F6" w14:textId="40CFB9E1" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r w:rsidRPr="005575C1">
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>Č</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="005575C1">
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="005575C1">
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="005575C1">
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>l</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="005575C1">
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                            </w:rPr>
-                            <w:t>o</w:t>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">o </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-[...12 lines deleted...]
-                          <w:r w:rsidRPr="005575C1">
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>účtu</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r w:rsidRPr="005575C1">
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>:</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>30</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>0</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
-                          <w:r w:rsidR="005575C1">
+                          <w:r w:rsidR="005575C1" w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>-</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>64</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>9</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>9</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>73</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>0</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>9</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>/</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>0</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>800</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="7C1AB0EB" w14:textId="1B8C6FE1" w:rsidR="005575C1" w:rsidRPr="005575C1" w:rsidRDefault="005575C1">
+                        <w:p w14:paraId="7C1AB0EB" w14:textId="1B8C6FE1" w:rsidR="005575C1" w:rsidRPr="00DC21F7" w:rsidRDefault="005575C1">
                           <w:pPr>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="005575C1">
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ID DS</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>5zubv7w</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="64E97FA2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:253.5pt;margin-top:789pt;width:142.5pt;height:41.7pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMZyPP2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RFhW3UdLXsahHS&#10;wiItfMDEcRKLxGPGbpPy9YydpsvlDfFijT32mXPOjHfXY9+JoyZv0BZytVhKoa3CytimkF+/3L+6&#10;ksIHsBV0aHUhT9rL6/3LF7vB5XqNLXaVJsEg1ueDK2QbgsuzzKtW9+AX6LTlZI3UQ+AtNVlFMDB6&#10;32Xr5fJNNiBVjlBp7/n0bkrKfcKva63CY117HURXSOYW0kppLeOa7XeQNwSuNepMA/6BRQ/GctEL&#10;1B0EEAcyf0H1RhF6rMNCYZ9hXRulkwZWs1r+oeapBaeTFjbHu4tN/v/Bqk/HJ/eZRBjf4cgNTCK8&#10;e0D1zQuLty3YRt8Q4dBqqLjwKlqWDc7n56fRap/7CFIOH7HiJsMhYAIaa+qjK6xTMDo34HQxXY9B&#10;qFjyarl9u+GU4txmvd1sU1cyyOfXjnx4r7EXMSgkcVMTOhwffIhsIJ+vxGIW703XpcZ29rcDvhhP&#10;EvtIeKIexnIUpirk6ygtiimxOrEcwmlceLw5aJF+SDHwqBTSfz8AaSm6D5YtiXM1BzQH5RyAVfy0&#10;kEGKKbwN0/wdHJmmZeTJdIs3bFttkqJnFme63P4k9Dyqcb5+3adbzx9q/xMAAP//AwBQSwMEFAAG&#10;AAgAAAAhALXO/UTgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCP1D9ZW4kbtVjRp&#10;Q5yqQnBCQqThwNGJ3cRqvA6x24bfs5zKbWZnNDuT7ybXs4sZg/UoYbkQwAw2XltsJXxWrw8bYCEq&#10;1Kr3aCT8mAC7YnaXq0z7K5bmcogtoxAMmZLQxThknIemM06FhR8Mknb0o1OR6NhyPaorhbuer4RI&#10;uFMW6UOnBvPcmeZ0ODsJ+y8sX+z3e/1RHktbVVuBb8lJyvv5tH8CFs0Ub2b4q0/VoaBOtT+jDqyX&#10;sBYpbYkkrNMNIbKk2xWBmk5JsnwEXuT8/4riFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AExnI8/aAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALXO/UTgAAAADQEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:253.5pt;margin-top:789pt;width:142.5pt;height:41.7pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/lYma2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkK0x4hRdiw4D&#10;ugvQ9QMUWbaF2aJGKrGzrx8lx+nWvQ17EShROjznkNpej30njgbJgivlcpFLYZyGyrqmlE/f7t9c&#10;SUFBuUp14EwpT4bk9e71q+3gC7OCFrrKoGAQR8XgS9mG4IssI92aXtECvHGcrAF7FXiLTVahGhi9&#10;77JVnr/NBsDKI2hDxKd3U1LuEn5dGx2+1DWZILpSMreQVkzrPq7ZbquKBpVvrT7TUP/AolfWcdEL&#10;1J0KShzQ/gXVW41AUIeFhj6DurbaJA2sZpm/UPPYKm+SFjaH/MUm+n+w+vPx0X9FEcb3MHIDkwjy&#10;D6C/k3Bw2yrXmBtEGFqjKi68jJZlg6fi/DRaTQVFkP3wCSpusjoESEBjjX10hXUKRucGnC6mmzEI&#10;HUte5Zt3a05pzq1Xm/UmdSVTxfzaI4UPBnoRg1IiNzWhq+MDhchGFfOVWMzBve261NjO/XHAF+NJ&#10;Yh8JT9TDuB+FrUq5itKimD1UJ5aDMI0LjzcHLeBPKQYelVLSj4NCI0X30bElca7mAOdgPwfKaX5a&#10;yiDFFN6Gaf4OHm3TMvJkuoMbtq22SdEzizNdbn8Seh7VOF+/79Ot5w+1+wUAAP//AwBQSwMEFAAG&#10;AAgAAAAhALXO/UTgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCP1D9ZW4kbtVjRp&#10;Q5yqQnBCQqThwNGJ3cRqvA6x24bfs5zKbWZnNDuT7ybXs4sZg/UoYbkQwAw2XltsJXxWrw8bYCEq&#10;1Kr3aCT8mAC7YnaXq0z7K5bmcogtoxAMmZLQxThknIemM06FhR8Mknb0o1OR6NhyPaorhbuer4RI&#10;uFMW6UOnBvPcmeZ0ODsJ+y8sX+z3e/1RHktbVVuBb8lJyvv5tH8CFs0Ub2b4q0/VoaBOtT+jDqyX&#10;sBYpbYkkrNMNIbKk2xWBmk5JsnwEXuT8/4riFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AP+ViZraAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALXO/UTgAAAADQEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="30C6B6AF" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="200" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="005575C1">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>I</w:t>
                     </w:r>
                     <w:r w:rsidRPr="005575C1">
@@ -13505,348 +11016,375 @@
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="525B33F6" w14:textId="40CFB9E1" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="525B33F6" w14:textId="40CFB9E1" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="005575C1">
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>Č</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="005575C1">
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="005575C1">
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="005575C1">
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>l</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="005575C1">
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve">o </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r w:rsidRPr="005575C1">
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>účtu</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r w:rsidRPr="005575C1">
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>:</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>30</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>0</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
-                    <w:r w:rsidR="005575C1">
+                    <w:r w:rsidR="005575C1" w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>-</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>64</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>9</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>9</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>73</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>0</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>9</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>/</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>0</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>800</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="7C1AB0EB" w14:textId="1B8C6FE1" w:rsidR="005575C1" w:rsidRPr="005575C1" w:rsidRDefault="005575C1">
+                  <w:p w14:paraId="7C1AB0EB" w14:textId="1B8C6FE1" w:rsidR="005575C1" w:rsidRPr="00DC21F7" w:rsidRDefault="005575C1">
                     <w:pPr>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="005575C1">
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ID DS</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>5zubv7w</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00835DF9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="115AD6A7" wp14:editId="76D4FC5D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>504825</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -13877,825 +11415,869 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="056AD720" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="056AD720" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="271" w:lineRule="exact"/>
                             <w:ind w:left="100"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="41"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>pov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>nn</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ý</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-19"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>údaj</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w14:paraId="6ECBA962" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="6ECBA962" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="274" w:lineRule="exact"/>
                             <w:ind w:left="100"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>*</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="42"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>j</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>e</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>n</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>z</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-10"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-7"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>c</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ht</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>úd</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>aj</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ů</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-12"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>j</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>e</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-10"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>pov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:color w:val="686868"/>
                               <w:spacing w:val="-5"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>nný</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w14:paraId="162E0EBD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+                        <w:p w14:paraId="162E0EBD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
                           <w:pPr>
                             <w:spacing w:before="2" w:line="170" w:lineRule="exact"/>
                             <w:rPr>
                               <w:sz w:val="17"/>
                               <w:szCs w:val="17"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w14:paraId="7FF81F21" w14:textId="473C6369" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="7FF81F21" w14:textId="473C6369" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>P</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ke</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>š</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ov</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                            </w:rPr>
-                            <w:t>o</w:t>
+                              <w:lang w:val="cs-CZ"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">o </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-[...10 lines deleted...]
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ná</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>m</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 8</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>,</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>2930</w:t>
                           </w:r>
-                          <w:r w:rsidR="00835DF9">
+                          <w:r w:rsidR="00835DF9" w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>, Ostrava</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="3E6C6930" w14:textId="600C3705" w:rsidR="005575C1" w:rsidRDefault="007E4A31" w:rsidP="005575C1">
+                        <w:p w14:paraId="3E6C6930" w14:textId="600C3705" w:rsidR="005575C1" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31" w:rsidP="005575C1">
                           <w:pPr>
                             <w:spacing w:before="24"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
                           <w:hyperlink r:id="rId1">
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>ww</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>w</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>o</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>str</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>v</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00835DF9">
+                            <w:r w:rsidRPr="00DC21F7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="003865"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
+                                <w:lang w:val="cs-CZ"/>
                               </w:rPr>
                               <w:t>z</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
-                        <w:p w14:paraId="58F4AD0B" w14:textId="17111D8C" w:rsidR="005575C1" w:rsidRPr="005575C1" w:rsidRDefault="005575C1">
+                        <w:p w14:paraId="58F4AD0B" w14:textId="17111D8C" w:rsidR="005575C1" w:rsidRPr="00DC21F7" w:rsidRDefault="005575C1">
                           <w:pPr>
                             <w:spacing w:before="24"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>posta@ostrava.cz</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="64860721" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="180" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
@@ -14720,828 +12302,872 @@
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> / 2</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="115AD6A7" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:39.75pt;margin-top:753.05pt;width:174.35pt;height:77.95pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRxnIn2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgx2qIx4hRdiw4D&#10;ugvQ9QMUWbaF2aJGKrGzrx8lx+nWvQ17EShKOjznkNrcjH0nDgbJgivlarGUwjgNlXVNKZ+/Pby7&#10;loKCcpXqwJlSHg3Jm+3bN5vBFyaHFrrKoGAQR8XgS9mG4IssI92aXtECvHF8WAP2KvAWm6xCNTB6&#10;32X5cnmVDYCVR9CGiLP306HcJvy6Njp8qWsyQXSlZG4hrZjWXVyz7UYVDSrfWn2iof6BRa+s46Jn&#10;qHsVlNij/QuqtxqBoA4LDX0GdW21SRpYzWr5Ss1Tq7xJWtgc8meb6P/B6s+HJ/8VRRjfw8gNTCLI&#10;P4L+TsLBXatcY24RYWiNqrjwKlqWDZ6K09NoNRUUQXbDJ6i4yWofIAGNNfbRFdYpGJ0bcDybbsYg&#10;NCfzfHWRX1xKoflsfb1eX12mEqqYX3uk8MFAL2JQSuSmJnR1eKQQ2ahivhKLOXiwXZca27k/Enwx&#10;ZhL7SHiiHsbdKGzFTGLdKGYH1ZHlIEzjwuPNQQv4U4qBR6WU9GOv0EjRfXRsSZyrOcA52M2Bcpqf&#10;ljJIMYV3YZq/vUfbtIw8me7glm2rbVL0wuJEl9ufhJ5GNc7X7/t06+VDbX8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAJ18oa4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFnF&#10;wlaaThOCExKiKweOaZO10RqnNNlW3h5zgqN/f/r9udjOfmBnO0UXUMFyIYBZbINx2Cn4qF/u1sBi&#10;0mj0ENAq+LYRtuX1VaFzEy5Y2fM+dYxKMOZaQZ/SmHMe2956HRdhtEi7Q5i8TjROHTeTvlC5H3gm&#10;hOReO6QLvR7tU2/b4/7kFew+sXp2X2/Ne3WoXF1vBL7Ko1K3N/PuEViyc/qD4Vef1KEkpyac0EQ2&#10;KHjYrIikfCXkEhgR99k6A9ZQJGUmgJcF//9E+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDRxnIn2wEAAJgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAJ18oa4AAAAAwBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="115AD6A7" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:39.75pt;margin-top:753.05pt;width:174.35pt;height:77.95pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiNNhy3AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ2qIx4hRdiw4D&#10;unVAtw+QZdkWZosaqcTOvn6UHKe7vA17EShKOjznkNrejH0nDgbJgivkarGUwjgNlXVNIb9+eXhz&#10;LQUF5SrVgTOFPBqSN7vXr7aDz80aWugqg4JBHOWDL2Qbgs+zjHRrekUL8MbxYQ3Yq8BbbLIK1cDo&#10;fZetl8urbACsPII2RJy9nw7lLuHXtdHhqa7JBNEVkrmFtGJay7hmu63KG1S+tfpEQ/0Di15Zx0XP&#10;UPcqKLFH+xdUbzUCQR0WGvoM6tpqkzSwmtXyDzXPrfImaWFzyJ9tov8Hqz8dnv1nFGF8ByM3MIkg&#10;/wj6GwkHd61yjblFhKE1quLCq2hZNnjKT0+j1ZRTBCmHj1Bxk9U+QAIaa+yjK6xTMDo34Hg23YxB&#10;aE6u16uL9cWlFJrPNtebzdVlKqHy+bVHCu8N9CIGhURuakJXh0cKkY3K5yuxmIMH23WpsZ37LcEX&#10;Yyaxj4Qn6mEsR2GrQr6NdaOYEqojy0GYxoXHm4MW8IcUA49KIen7XqGRovvg2JI4V3OAc1DOgXKa&#10;nxYySDGFd2Gav71H27SMPJnu4JZtq21S9MLiRJfbn4SeRjXO16/7dOvlQ+1+AgAA//8DAFBLAwQU&#10;AAYACAAAACEACdfKGuAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixZ&#10;xcJWmk4TghMSoisHjmmTtdEapzTZVt4ec4Kjf3/6/bnYzn5gZztFF1DBciGAWWyDcdgp+Khf7tbA&#10;YtJo9BDQKvi2Ebbl9VWhcxMuWNnzPnWMSjDmWkGf0phzHtveeh0XYbRIu0OYvE40Th03k75QuR94&#10;JoTkXjukC70e7VNv2+P+5BXsPrF6dl9vzXt1qFxdbwS+yqNStzfz7hFYsnP6g+FXn9ShJKcmnNBE&#10;Nih42KyIpHwl5BIYEffZOgPWUCRlJoCXBf//RPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAYjTYctwBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEACdfKGuAAAAAMAQAADwAAAAAAAAAAAAAAAAA2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="056AD720" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="056AD720" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="271" w:lineRule="exact"/>
                       <w:ind w:left="100"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="41"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>pov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>nn</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ý</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-19"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>údaj</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="6ECBA962" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="6ECBA962" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="274" w:lineRule="exact"/>
                       <w:ind w:left="100"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>*</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="42"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>j</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>e</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>n</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>z</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-10"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-7"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>c</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ht</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>úd</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>aj</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ů</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-12"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>j</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>e</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-10"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>pov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="686868"/>
                         <w:spacing w:val="-5"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>nný</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="162E0EBD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="00374A3C">
+                  <w:p w14:paraId="162E0EBD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="00374A3C">
                     <w:pPr>
                       <w:spacing w:before="2" w:line="170" w:lineRule="exact"/>
                       <w:rPr>
                         <w:sz w:val="17"/>
                         <w:szCs w:val="17"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="7FF81F21" w14:textId="473C6369" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="7FF81F21" w14:textId="473C6369" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>P</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ke</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>š</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ov</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                      </w:rPr>
-                      <w:t>o</w:t>
+                        <w:lang w:val="cs-CZ"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">o </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-[...10 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ná</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>m</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 8</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>,</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>2930</w:t>
                     </w:r>
-                    <w:r w:rsidR="00835DF9">
+                    <w:r w:rsidR="00835DF9" w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>, Ostrava</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="3E6C6930" w14:textId="600C3705" w:rsidR="005575C1" w:rsidRDefault="005575C1" w:rsidP="005575C1">
+                  <w:p w14:paraId="3E6C6930" w14:textId="600C3705" w:rsidR="005575C1" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31" w:rsidP="005575C1">
                     <w:pPr>
                       <w:spacing w:before="24"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
                     <w:hyperlink r:id="rId2">
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>ww</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>w</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>o</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>str</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>a</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>v</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>a</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>c</w:t>
                       </w:r>
-                      <w:r w:rsidR="007E4A31" w:rsidRPr="00835DF9">
+                      <w:r w:rsidRPr="00DC21F7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="003865"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
+                          <w:lang w:val="cs-CZ"/>
                         </w:rPr>
                         <w:t>z</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
-                  <w:p w14:paraId="58F4AD0B" w14:textId="17111D8C" w:rsidR="005575C1" w:rsidRPr="005575C1" w:rsidRDefault="005575C1">
+                  <w:p w14:paraId="58F4AD0B" w14:textId="17111D8C" w:rsidR="005575C1" w:rsidRPr="00DC21F7" w:rsidRDefault="005575C1">
                     <w:pPr>
                       <w:spacing w:before="24"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Black" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>posta@ostrava.cz</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="64860721" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="180" w:lineRule="exact"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
@@ -15624,70 +13250,70 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1821815" cy="247015"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45E4F8DF" w14:textId="77777777" w:rsidR="00DE4C4B" w:rsidRDefault="00DE4C4B">
+    <w:p w14:paraId="08D0D006" w14:textId="77777777" w:rsidR="00636B6D" w:rsidRDefault="00636B6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DF87D19" w14:textId="77777777" w:rsidR="00DE4C4B" w:rsidRDefault="00DE4C4B">
+    <w:p w14:paraId="37B1F654" w14:textId="77777777" w:rsidR="00636B6D" w:rsidRDefault="00636B6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0833CC34" w14:textId="5B736F9D" w:rsidR="00374A3C" w:rsidRDefault="00FC569C">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="282B5750" wp14:editId="758070C7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5861050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>413385</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1183005" cy="279400"/>
               <wp:effectExtent l="3175" t="3810" r="4445" b="2540"/>
@@ -15753,51 +13379,51 @@
                               <w:bCs/>
                               <w:color w:val="00B3DC"/>
                               <w:sz w:val="40"/>
                               <w:szCs w:val="40"/>
                             </w:rPr>
                             <w:t>ŽÁDOST</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="282B5750" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:461.5pt;margin-top:32.55pt;width:93.15pt;height:22pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQqNE1gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJbp0Rp+hadBjQ&#10;XYB2H0DLsi3MFjVKiZ19/Sg5Trf1bdiLQEnU4TmH1PZyGnpx0OQN2lKuV7kU2iqsjW1L+e3h9sWF&#10;FD6AraFHq0t51F5e7p4/246u0BvssK81CQaxvhhdKbsQXJFlXnV6AL9Cpy1fNkgDBN5Sm9UEI6MP&#10;fbbJ8zfZiFQ7QqW959Ob+VLuEn7TaBW+NI3XQfSlZG4hrZTWKq7ZbgtFS+A6o0404B9YDGAsFz1D&#10;3UAAsSfzBGowitBjE1YKhwybxiidNLCadf6XmvsOnE5a2Bzvzjb5/werPh/u3VcSYXqPEzcwifDu&#10;DtV3Lyxed2BbfUWEY6eh5sLraFk2Ol+cnkarfeEjSDV+wpqbDPuACWhqaIiusE7B6NyA49l0PQWh&#10;Ysn1xcs8fy2F4rvN23ev8tSVDIrltSMfPmgcRAxKSdzUhA6HOx8iGyiWlFjM4q3p+9TY3v5xwInx&#10;JLGPhGfqYaomzo4qKqyPrINwnhOeaw46pJ9SjDwjpfQ/9kBaiv6jZS/iQC0BLUG1BGAVPy1lkGIO&#10;r8M8eHtHpu0YeXbb4hX71Zgk5ZHFiSf3PSk8zWgcrN/3KevxJ+1+AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAkdq9buAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2WhGREKeq&#10;EJyQEGk4cHTibWI1XofYbcPf457obVYzmn1TbGc7sDNO3jiSkKwEMKTWaUOdhK/67eEJmA+KtBoc&#10;oYRf9LAtF3eFyrW7UIXnfehYLCGfKwl9CGPOuW97tMqv3IgUvYObrArxnDquJ3WJ5XbgayFSbpWh&#10;+KFXI7702B73Jyth903Vq/n5aD6rQ2XqOhP0nh6lvF/Ou2dgAefwH4YrfkSHMjI17kTas0FCtt7E&#10;LUFC+pgAuwYSkW2ANVGJLAFeFvx2Q/kHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10Kj&#10;RNYBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;kdq9buAAAAALAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6CD2682E" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="440" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:sz w:val="40"/>
                         <w:szCs w:val="40"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="00B3DC"/>
                         <w:sz w:val="40"/>
@@ -15854,1250 +13480,1336 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="40E7D0AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="40E7D0AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="260" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>Sta</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>u</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>tárn</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>í</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-11"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>mě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-14"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="4"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="003865"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ava</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="183D48AE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="183D48AE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:line="218" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>M</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>gis</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>rát</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-13"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>m</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ě</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ta</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-9"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="2"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>s</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>t</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>ra</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>v</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>y</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p w14:paraId="0219E7CC" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                        <w:p w14:paraId="0219E7CC" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                           <w:pPr>
                             <w:spacing w:before="55"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>odb</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-6"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>f</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>i</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>na</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>n</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>cí</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-7"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-8"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>r</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>z</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>p</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>o</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:spacing w:val="1"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>č</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00DC21F7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="003865"/>
                               <w:w w:val="105"/>
                               <w:sz w:val="19"/>
                               <w:szCs w:val="19"/>
+                              <w:lang w:val="cs-CZ"/>
                             </w:rPr>
                             <w:t>tu</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="21C14F5D" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.65pt;margin-top:42.45pt;width:154.2pt;height:38.45pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5ZXm+2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpZciMOEXXosOA&#10;7gJ0+wBZlm1htqiRSuzs60fJdrrL27AXgRKlw3MOqd3N2HfiaJAsuEJuVmspjNNQWdcU8uuXh1db&#10;KSgoV6kOnCnkyZC82b98sRt8bi6gha4yKBjEUT74QrYh+DzLSLemV7QCbxwna8BeBd5ik1WoBkbv&#10;u+xivX6dDYCVR9CGiE/vp6TcJ/y6Njp8qmsyQXSFZG4hrZjWMq7ZfqfyBpVvrZ5pqH9g0SvruOgZ&#10;6l4FJQ5o/4LqrUYgqMNKQ59BXVttkgZWs1n/oeapVd4kLWwO+bNN9P9g9cfjk/+MIoxvYeQGJhHk&#10;H0F/I+HgrlWuMbeIMLRGVVx4Ey3LBk/5/DRaTTlFkHL4ABU3WR0CJKCxxj66wjoFo3MDTmfTzRiE&#10;jiXfXG8vrzilOXe13V5urlMJlS+vPVJ4Z6AXMSgkclMTujo+UohsVL5cicUcPNiuS43t3G8HfDGe&#10;JPaR8EQ9jOUobDVLi2JKqE4sB2EaFx5vDlrAH1IMPCqFpO8HhUaK7r1jS+JcLQEuQbkEyml+Wsgg&#10;xRTehWn+Dh5t0zLyZLqDW7attknRM4uZLrc/CZ1HNc7Xr/t06/lD7X8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQB0tMop3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QVrEJCl&#10;aYyeTIwUDx4XmMKm7Cyy2xbf3vFkT5PJ/+Wfb4rNYkdxwtkbRwriVQQCqXWdoV7BZ/16l4LwQVOn&#10;R0eo4Ac9bMrrq0LnnTtThadd6AWXkM+1giGEKZfStwNa7VduQuJs72arA69zL7tZn7ncjvI+ihJp&#10;tSG+MOgJnwdsD7ujVbD9ourFfL83H9W+MnWdRfSWHJS6vVm2TyACLuEfhj99VoeSnRp3pM6LUUEa&#10;r5nk+ZCB4HydZo8gGgaTOAVZFvLyg/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuWV5&#10;vtgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dLTKKd4AAAAJAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="21C14F5D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.65pt;margin-top:42.45pt;width:154.2pt;height:38.45pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5ZXm+2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjpZciMOEXXosOA&#10;7gJ0+wBZlm1htqiRSuzs60fJdrrL27AXgRKlw3MOqd3N2HfiaJAsuEJuVmspjNNQWdcU8uuXh1db&#10;KSgoV6kOnCnkyZC82b98sRt8bi6gha4yKBjEUT74QrYh+DzLSLemV7QCbxwna8BeBd5ik1WoBkbv&#10;u+xivX6dDYCVR9CGiE/vp6TcJ/y6Njp8qmsyQXSFZG4hrZjWMq7ZfqfyBpVvrZ5pqH9g0SvruOgZ&#10;6l4FJQ5o/4LqrUYgqMNKQ59BXVttkgZWs1n/oeapVd4kLWwO+bNN9P9g9cfjk/+MIoxvYeQGJhHk&#10;H0F/I+HgrlWuMbeIMLRGVVx4Ey3LBk/5/DRaTTlFkHL4ABU3WR0CJKCxxj66wjoFo3MDTmfTzRiE&#10;jiXfXG8vrzilOXe13V5urlMJlS+vPVJ4Z6AXMSgkclMTujo+UohsVL5cicUcPNiuS43t3G8HfDGe&#10;JPaR8EQ9jOUobDVLi2JKqE4sB2EaFx5vDlrAH1IMPCqFpO8HhUaK7r1jS+JcLQEuQbkEyml+Wsgg&#10;xRTehWn+Dh5t0zLyZLqDW7attknRM4uZLrc/CZ1HNc7Xr/t06/lD7X8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQB0tMop3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QVrEJCl&#10;aYyeTIwUDx4XmMKm7Cyy2xbf3vFkT5PJ/+Wfb4rNYkdxwtkbRwriVQQCqXWdoV7BZ/16l4LwQVOn&#10;R0eo4Ac9bMrrq0LnnTtThadd6AWXkM+1giGEKZfStwNa7VduQuJs72arA69zL7tZn7ncjvI+ihJp&#10;tSG+MOgJnwdsD7ujVbD9ourFfL83H9W+MnWdRfSWHJS6vVm2TyACLuEfhj99VoeSnRp3pM6LUUEa&#10;r5nk+ZCB4HydZo8gGgaTOAVZFvLyg/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuWV5&#10;vtgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dLTKKd4AAAAJAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="40E7D0AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="40E7D0AD" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="260" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>Sta</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>u</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>tárn</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>í</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-11"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>mě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-14"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="4"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="003865"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ava</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="183D48AE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="183D48AE" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:line="218" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>M</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>gis</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>rát</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-13"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>m</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ě</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ta</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-9"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="2"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>t</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>ra</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>v</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>y</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p w14:paraId="0219E7CC" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRDefault="007E4A31">
+                  <w:p w14:paraId="0219E7CC" w14:textId="77777777" w:rsidR="00374A3C" w:rsidRPr="00DC21F7" w:rsidRDefault="007E4A31">
                     <w:pPr>
                       <w:spacing w:before="55"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>odb</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-6"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>f</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>i</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>na</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>n</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>cí</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-7"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-8"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:proofErr w:type="spellStart"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>r</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>z</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>p</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>o</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:spacing w:val="1"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>č</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00DC21F7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="003865"/>
                         <w:w w:val="105"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
+                        <w:lang w:val="cs-CZ"/>
                       </w:rPr>
                       <w:t>tu</w:t>
                     </w:r>
-                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A752DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="313E6F8E"/>
     <w:lvl w:ilvl="0" w:tplc="21866BDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="301"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-12"/>
         <w:w w:val="102"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7864FE4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -17348,144 +15060,150 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8168D55A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1284919404">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="751052036">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1519000186">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00374A3C"/>
+    <w:rsid w:val="001A4577"/>
     <w:rsid w:val="001F2FE3"/>
     <w:rsid w:val="00210258"/>
     <w:rsid w:val="00211C54"/>
     <w:rsid w:val="00252028"/>
     <w:rsid w:val="00273C4A"/>
     <w:rsid w:val="002A6C2E"/>
     <w:rsid w:val="00310E69"/>
     <w:rsid w:val="00341C03"/>
     <w:rsid w:val="00374A3C"/>
     <w:rsid w:val="003A75F6"/>
     <w:rsid w:val="003D69AD"/>
     <w:rsid w:val="004E38C0"/>
+    <w:rsid w:val="004F0813"/>
     <w:rsid w:val="005575C1"/>
     <w:rsid w:val="005741F4"/>
     <w:rsid w:val="00631C05"/>
+    <w:rsid w:val="00636B6D"/>
     <w:rsid w:val="006647D9"/>
     <w:rsid w:val="006A0B16"/>
     <w:rsid w:val="00754FE6"/>
     <w:rsid w:val="007E4A31"/>
     <w:rsid w:val="00835DF9"/>
     <w:rsid w:val="008842FF"/>
     <w:rsid w:val="008B7888"/>
+    <w:rsid w:val="00930BBF"/>
     <w:rsid w:val="00942669"/>
     <w:rsid w:val="00A4049B"/>
     <w:rsid w:val="00AC3335"/>
     <w:rsid w:val="00B079B3"/>
+    <w:rsid w:val="00B273CB"/>
     <w:rsid w:val="00B52CC5"/>
     <w:rsid w:val="00BF5E75"/>
     <w:rsid w:val="00D30016"/>
     <w:rsid w:val="00D460FE"/>
+    <w:rsid w:val="00DC21F7"/>
     <w:rsid w:val="00DE4C4B"/>
     <w:rsid w:val="00E94A4C"/>
     <w:rsid w:val="00FC569C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4145E6C8"/>
   <w15:docId w15:val="{AD208E2C-5935-4BDC-94C4-B07C83725777}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18061,77 +15779,89 @@
     <w:link w:val="Zhlav"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00835DF9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00835DF9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00835DF9"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B273CB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="444276709">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.valdauf@pkfapogeo.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea.buchtova@forenziq.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ostrava.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -18382,75 +16112,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>451</Words>
-  <Characters>2665</Characters>
+  <Words>452</Words>
+  <Characters>2668</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zadost_o_vraceni_preplatku_poplatku_za_komunalni_odpad_-_eMIA[1].fo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3110</CharactersWithSpaces>
+  <CharactersWithSpaces>3114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Zadost_o_vraceni_preplatku_poplatku_za_komunalni_odpad_-_eMIA[1].fo</dc:title>
   <dc:creator>pieczkama</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2013-06-07T00:00:00Z</vt:filetime>
   </property>